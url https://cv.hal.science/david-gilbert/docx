--- v0 (2026-03-09)
+++ v1 (2026-04-15)
@@ -920,96 +920,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'émergence d'une théologie de la vocation sacerdotale : le rôle du sulpicien Louis Tronson (1622-1700)</w:t>
+                <w:t xml:space="preserve">Du concile de Trente au séminaire de Cahors : la recherche d'une formation pour les prêtres en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Charitas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8, pp.19-31</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société des Études littéraires, scientifiques et artistiques du Lot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, CXXXIX, pp.206-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680111v1</w:t>
+                <w:t xml:space="preserve">hal-04661885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vocation sacerdotale : question d'éducation, question de doctrine. À propos d'une controverse historique</w:t>
               </w:r>
@@ -1058,242 +1058,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du concile de Trente au séminaire de Cahors : la recherche d'une formation pour les prêtres en France</w:t>
+                <w:t xml:space="preserve">L'émergence d'une théologie de la vocation sacerdotale : le rôle du sulpicien Louis Tronson (1622-1700)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société des Études littéraires, scientifiques et artistiques du Lot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, CXXXIX, pp.206-220</w:t>
+              <w:t xml:space="preserve">Charitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.19-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661885v1</w:t>
+                <w:t xml:space="preserve">hal-04680111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frère Zacharie de Vitré Récollet, Les Essais de méditations poétiques sur la passion, mort et résurrection de Notre-Seigneur Jésus-Christ, édition de Lance Donaldson-Evans (2015)</w:t>
+                <w:t xml:space="preserve">Thierry-Dominique Humbrecht, L’avenir des vocations. Nouvelle édition (2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-septième siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 274, pp.182-184</w:t>
+              <w:t xml:space="preserve">Études Théologiques et Religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93, pp.192-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666730v1</w:t>
+                <w:t xml:space="preserve">hal-04666731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry-Dominique Humbrecht, L’avenir des vocations. Nouvelle édition (2016)</w:t>
+                <w:t xml:space="preserve">Frère Zacharie de Vitré Récollet, Les Essais de méditations poétiques sur la passion, mort et résurrection de Notre-Seigneur Jésus-Christ, édition de Lance Donaldson-Evans (2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études Théologiques et Religieuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 93, pp.192-193</w:t>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 274, pp.182-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666731v1</w:t>
+                <w:t xml:space="preserve">hal-04666730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Providence divine et histoire humaine : un éclairage</w:t>
               </w:r>
@@ -1419,169 +1419,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Religion et politique, religions de la politique : autour de l'oeuvre d'Emilio Gentile</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Olier, Tentations diaboliques et possession divine. Édition critique d’après les manuscrits suivie d’une étude sur la spiritualité d’Olier Les « petits mots » d’un aventurier mystique, par Mariel Mazzocco (2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Charitas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4, pp.295-301</w:t>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 263, pp.368-369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04691172v1</w:t>
+                <w:t xml:space="preserve">hal-04666124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Olier, Tentations diaboliques et possession divine. Édition critique d’après les manuscrits suivie d’une étude sur la spiritualité d’Olier Les « petits mots » d’un aventurier mystique, par Mariel Mazzocco (2012)</w:t>
+                <w:t xml:space="preserve">Religion et politique, religions de la politique : autour de l'oeuvre d'Emilio Gentile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-septième siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 263, pp.368-369</w:t>
+              <w:t xml:space="preserve">Charitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.295-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666124v1</w:t>
+                <w:t xml:space="preserve">hal-04691172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le prêtre, un homme séparé ? Genèse d'une spiritualité controversée</w:t>
               </w:r>
@@ -2262,100 +2262,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un camino sembrado de trampas: La teología del episcopado y la obligación de residencia en el concilio de Trento</w:t>
+                <w:t xml:space="preserve">Um caminho semeado de armadilhas: a teologia do episcopado e a obrigação de residência no Concílio de Trento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Ouellet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Para una teología fundamental del sacerdocio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, Perspectivas complementarias, Ediciones claretianas, 2023</w:t>
+              <w:t xml:space="preserve">Para uma teologia fundamental do sacerdócio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Perspetivas complementares, Paulinas Editora, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655194v1</w:t>
+                <w:t xml:space="preserve">hal-04655198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cammino pieno di ostacoli: la teologia dell'episcopato e l'obbligo di residenza al concilio di Trento</w:t>
               </w:r>
@@ -2507,272 +2507,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04545694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ein Weg voller Hindernisse: die Theologie des Bischofsamts und die Residenzpflicht auf dem Konzil von Trient</w:t>
+                <w:t xml:space="preserve">Un camino sembrado de trampas: La teología del episcopado y la obligación de residencia en el concilio de Trento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Ouellet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Für eine fundamentale Theologie des Priestertums</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Para una teología fundamental del sacerdocio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Perspectivas complementarias, Ediciones claretianas, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04635561v1</w:t>
+                <w:t xml:space="preserve">hal-04655194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un chemin semé d'embûches : la théologie de l'épiscopat et l'obligation de résidence au concile de Trente</w:t>
+                <w:t xml:space="preserve">Ein Weg voller Hindernisse: die Theologie des Bischofsamts und die Residenzpflicht auf dem Konzil von Trient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Ouellet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour une théologie fondamentale du sacerdoce, 2, perspectives complémentaires</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.207-251, 2023, 978-2-204-16161-9</w:t>
+              <w:t xml:space="preserve">Für eine fundamentale Theologie des Priestertums</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 (ergänzende Perspektiven), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04545684v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Um caminho semeado de armadilhas: a teologia do episcopado e a obrigação de residência no Concílio de Trento</w:t>
+                <w:t xml:space="preserve">Un chemin semé d'embûches : la théologie de l'épiscopat et l'obligation de résidence au concile de Trente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Ouellet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Para uma teologia fundamental do sacerdócio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, Perspetivas complementares, Paulinas Editora, 2023</w:t>
+              <w:t xml:space="preserve">Pour une théologie fondamentale du sacerdoce, 2, perspectives complémentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">éditions du Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.207-251, 2023, 978-2-204-16161-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655198v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mission sulpicienne de Montréal sous la vigilance de Louis Tronson</w:t>
               </w:r>
@@ -3293,51 +3293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535380v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gilbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513545v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035608v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253177v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327275v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trans.165.0091" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608394v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661905v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666206v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668143v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680111v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662806v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661885v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666730v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666731v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663301v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666217v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691172v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666124v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664584v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707555v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704291v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311485v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirouin Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plazenet Laurence" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabourdin David" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639106v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7000/madame-acarie-1566-1618" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643780v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10740-book-08534716-9782745347169.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655187v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503608532-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BRHE-EB.5.135413" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655194v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655173v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libreriaeditricevaticana.va" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545694v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paulistpress.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635561v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.herder.de/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545684v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655198v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661931v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608428v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668157v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714359v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535380v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gilbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513545v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035608v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253177v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327275v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trans.165.0091" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608394v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661905v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666206v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668143v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661885v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662806v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680111v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666731v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663301v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666217v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666124v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691172v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664584v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707555v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704291v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311485v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirouin Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plazenet Laurence" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabourdin David" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639106v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7000/madame-acarie-1566-1618" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643780v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10740-book-08534716-9782745347169.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655187v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503608532-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BRHE-EB.5.135413" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655198v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655173v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libreriaeditricevaticana.va" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545694v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paulistpress.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655194v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635561v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.herder.de/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545684v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661931v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608428v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668157v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714359v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>