--- v1 (2026-04-15)
+++ v2 (2026-05-08)
@@ -408,173 +408,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réforme dans l'histoire de l'Eglise : une exigence de grâce</w:t>
+                <w:t xml:space="preserve">Superstitieux, libertins et vrais chrétiens à l'époque de Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nova et vetera : revue catholique pour la Suisse romande</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 100e année, n° 3, pp.231-244</w:t>
+              <w:t xml:space="preserve">Transversalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Supplément 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05253177v1</w:t>
+                <w:t xml:space="preserve">hal-05327275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superstitieux, libertins et vrais chrétiens à l'époque de Pascal</w:t>
+                <w:t xml:space="preserve">La réforme dans l'histoire de l'Eglise : une exigence de grâce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transversalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Supplément 8</w:t>
+              <w:t xml:space="preserve">Nova et vetera : revue catholique pour la Suisse romande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100e année, n° 3, pp.231-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05327275v1</w:t>
+                <w:t xml:space="preserve">hal-05253177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de vérité et construction du récit d’après le premier livre de Thucydide</w:t>
               </w:r>
@@ -920,165 +920,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du concile de Trente au séminaire de Cahors : la recherche d'une formation pour les prêtres en France</w:t>
+                <w:t xml:space="preserve">La vocation sacerdotale : question d'éducation, question de doctrine. À propos d'une controverse historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société des Études littéraires, scientifiques et artistiques du Lot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, CXXXIX, pp.206-220</w:t>
+              <w:t xml:space="preserve">Charitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.75-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661885v1</w:t>
+                <w:t xml:space="preserve">hal-04662806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vocation sacerdotale : question d'éducation, question de doctrine. À propos d'une controverse historique</w:t>
+                <w:t xml:space="preserve">Du concile de Trente au séminaire de Cahors : la recherche d'une formation pour les prêtres en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Charitas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.75-91</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société des Études littéraires, scientifiques et artistiques du Lot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, CXXXIX, pp.206-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662806v1</w:t>
+                <w:t xml:space="preserve">hal-04661885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence d'une théologie de la vocation sacerdotale : le rôle du sulpicien Louis Tronson (1622-1700)</w:t>
               </w:r>
@@ -2262,517 +2262,517 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Um caminho semeado de armadilhas: a teologia do episcopado e a obrigação de residência no Concílio de Trento</w:t>
+                <w:t xml:space="preserve">Un cammino pieno di ostacoli: la teologia dell'episcopato e l'obbligo di residenza al concilio di Trento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Ouellet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Para uma teologia fundamental do sacerdócio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, Perspetivas complementares, Paulinas Editora, 2023</w:t>
+              <w:t xml:space="preserve">Per una teologia fondamentale del sacerdozio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Prospettive complementari, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libreria Editrice Vaticana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655198v1</w:t>
+                <w:t xml:space="preserve">hal-04655173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cammino pieno di ostacoli: la teologia dell'episcopato e l'obbligo di residenza al concilio di Trento</w:t>
+                <w:t xml:space="preserve">A Pathway Scattered with Stumbling Blocks: The Theology of the Episcopate and the Obligation of Residence at the Council of Trent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Ouellet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Per una teologia fondamentale del sacerdozio</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">A fundamental theology of the priesthood, 2, Additional Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulist Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-08091-5675-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libreria Editrice Vaticana</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04655173v1</w:t>
+                <w:t xml:space="preserve">hal-04545694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pathway Scattered with Stumbling Blocks: The Theology of the Episcopate and the Obligation of Residence at the Council of Trent</w:t>
+                <w:t xml:space="preserve">Un camino sembrado de trampas: La teología del episcopado y la obligación de residencia en el concilio de Trento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Ouellet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A fundamental theology of the priesthood, 2, Additional Perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Para una teología fundamental del sacerdocio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Perspectivas complementarias, Ediciones claretianas, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulist Press</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04545694v1</w:t>
+                <w:t xml:space="preserve">hal-04655194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un camino sembrado de trampas: La teología del episcopado y la obligación de residencia en el concilio de Trento</w:t>
+                <w:t xml:space="preserve">Ein Weg voller Hindernisse: die Theologie des Bischofsamts und die Residenzpflicht auf dem Konzil von Trient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Ouellet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Para una teología fundamental del sacerdocio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, Perspectivas complementarias, Ediciones claretianas, 2023</w:t>
+              <w:t xml:space="preserve">Für eine fundamentale Theologie des Priestertums</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 (ergänzende Perspektiven), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655194v1</w:t>
+                <w:t xml:space="preserve">hal-04635561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ein Weg voller Hindernisse: die Theologie des Bischofsamts und die Residenzpflicht auf dem Konzil von Trient</w:t>
+                <w:t xml:space="preserve">Un chemin semé d'embûches : la théologie de l'épiscopat et l'obligation de résidence au concile de Trente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Ouellet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Für eine fundamentale Theologie des Priestertums</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pour une théologie fondamentale du sacerdoce, 2, perspectives complémentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">éditions du Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.207-251, 2023, 978-2-204-16161-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herder</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04635561v1</w:t>
+                <w:t xml:space="preserve">hal-04545684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un chemin semé d'embûches : la théologie de l'épiscopat et l'obligation de résidence au concile de Trente</w:t>
+                <w:t xml:space="preserve">Um caminho semeado de armadilhas: a teologia do episcopado e a obrigação de residência no Concílio de Trento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Ouellet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour une théologie fondamentale du sacerdoce, 2, perspectives complémentaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Para uma teologia fundamental do sacerdócio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Perspetivas complementares, Paulinas Editora, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">éditions du Cerf</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04545684v1</w:t>
+                <w:t xml:space="preserve">hal-04655198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mission sulpicienne de Montréal sous la vigilance de Louis Tronson</w:t>
               </w:r>
@@ -3293,51 +3293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535380v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gilbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513545v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035608v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253177v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327275v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trans.165.0091" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608394v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661905v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666206v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668143v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661885v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662806v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680111v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666731v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663301v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666217v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666124v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691172v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664584v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707555v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704291v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311485v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirouin Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plazenet Laurence" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabourdin David" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639106v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7000/madame-acarie-1566-1618" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643780v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10740-book-08534716-9782745347169.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655187v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503608532-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BRHE-EB.5.135413" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655198v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655173v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libreriaeditricevaticana.va" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545694v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paulistpress.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655194v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635561v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.herder.de/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545684v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661931v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608428v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668157v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714359v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535380v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gilbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513545v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035608v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327275v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253177v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trans.165.0091" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608394v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661905v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666206v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668143v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662806v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661885v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680111v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666731v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663301v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666217v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666124v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691172v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664584v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707555v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704291v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311485v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirouin Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plazenet Laurence" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabourdin David" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639106v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7000/madame-acarie-1566-1618" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643780v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10740-book-08534716-9782745347169.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655187v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503608532-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BRHE-EB.5.135413" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655173v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libreriaeditricevaticana.va" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545694v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paulistpress.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655194v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635561v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.herder.de/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545684v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655198v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661931v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608428v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668157v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714359v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>