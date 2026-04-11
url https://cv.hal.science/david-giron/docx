--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -195,51 +195,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1401,7227 +1401,7093 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Long-Range Warfare: Aerial Killing of Legionella pneumophila by Pseudomonas fluorescens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple Attack to Inflorescences of an Annual Plant Does Not Interfere with the Attraction of Parasitoids and Pollinators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille T S Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Corre</w:t>
+                <w:t xml:space="preserve">Hessel van Der Heide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Mercier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ginevra</w:t>
+                <w:t xml:space="preserve">Liana O Greenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Dicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/Spectrum.00404-21⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (2), pp.175 - 191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10886-020-01239-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326607v1</w:t>
+                <w:t xml:space="preserve">hal-03403080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Attack to Inflorescences of an Annual Plant Does Not Interfere with the Attraction of Parasitoids and Pollinators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucille T S Chrétien</w:t>
+                <w:t xml:space="preserve">Bacterial Long-Range Warfare: Aerial Killing of Legionella pneumophila by Pseudomonas fluorescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hessel van Der Heide</w:t>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liana O Greenberg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marcel Dicke</w:t>
+                <w:t xml:space="preserve">Christophe Ginevra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 47 (2), pp.175 - 191. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10886-020-01239-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.00404-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403080v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Long-Range Warfare: Aerial Killing of Legionella pneumophila by Pseudomonas fluorescens</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gall-Inducing Parasites: Convergent and Conserved Strategies of Plant Manipulation by Insects and Nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Favery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming-Shun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.00404-21⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-010820-012722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517052v1</w:t>
+                <w:t xml:space="preserve">hal-03025822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extend standardised methods and protocols for insect diet composition to insect energy and nutrient budgets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
+                <w:t xml:space="preserve">Symbiosis disruption in the olive fruit fly, Bactrocera oleae (Rossi), as a potential tool for sustainable control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Sinno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Vinale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Laudonia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/JIFF2020.x005⟩</w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76 (9), pp.3199 - 3207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.5875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984018v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salivary proteins of Phloeomyzus passerinii, a plant-manipulating aphid, and their impact on early gene responses of susceptible and resistant poplar genotypes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Evolution of Endophagy in Herbivorous Insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Coulette</w:t>
+                <w:t xml:space="preserve">John F. Tooker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 294, pp.110468. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.581816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2020.110468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.581816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557843v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbiosis disruption in the olive fruit fly, Bactrocera oleae (Rossi), as a potential tool for sustainable control</w:t>
+                <w:t xml:space="preserve">Extend standardised methods and protocols for insect diet composition to insect energy and nutrient budgets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Sinno</w:t>
+                <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Bezier</w:t>
+                <w:t xml:space="preserve">T. Corbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Vinale</w:t>
+                <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 76 (9), pp.3199 - 3207. </w:t>
+              <w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (5), pp.441-443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ps.5875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3920/JIFF2020.x005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637937v1</w:t>
+                <w:t xml:space="preserve">hal-02984018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gall-Inducing Parasites: Convergent and Conserved Strategies of Plant Manipulation by Insects and Nematodes</w:t>
+                <w:t xml:space="preserve">Salivary proteins of Phloeomyzus passerinii, a plant-manipulating aphid, and their impact on early gene responses of susceptible and resistant poplar genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Favery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
+                <w:t xml:space="preserve">Luis Portillo Lemus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming-Shun Chen</w:t>
+                <w:t xml:space="preserve">Jessy Tricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Duclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Coulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-010820-012722⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 294, pp.110468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2020.110468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025822v1</w:t>
+                <w:t xml:space="preserve">hal-02557843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Evolution of Endophagy in Herbivorous Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John F. Tooker</w:t>
+                <w:t xml:space="preserve">Editorial: Plant-Arthropod Interactions: Effectors and Elicitors of Arthropods and Their Associated Microbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Sugio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary W Felton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isgouhi Kaloshian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11, pp.581816. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.581816⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.610160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03101309v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Plant-Arthropod Interactions: Effectors and Elicitors of Arthropods and Their Associated Microbes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Origin of gall-inducing from leaf-mining in Caloptilia micromoths (Lepidoptera, Gracillariidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issei Ohshima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seiji Takeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.610160⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.6794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-43213-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025875v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gall Wasp Transcriptomes Unravel Potential Effectors Involved in Molecular Dialogues With Oak and Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ginis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward F Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.926. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphys.2019.00926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of gall-inducing from leaf-mining in Caloptilia micromoths (Lepidoptera, Gracillariidae)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comment on “Variability in plant nutrients reduces insect herbivore performance”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostolos-Manuel Koussoroplis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Klauschies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wacker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-43213-7⟩</w:t>
+              <w:t xml:space="preserve">Rethinking Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, pp.79-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/rethinkingecology.4.32252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318844v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comment on “Variability in plant nutrients reduces insect herbivore performance”</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caterpillars induce jasmonates in flowers and alter plant responses to a second attacker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirini Daikou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilhelm Boland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gershenzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rethinking Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/rethinkingecology.4.32252⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 217 (3), pp.1279-1291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.14904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133384v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caterpillars induce jasmonates in flowers and alter plant responses to a second attacker</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Gershenzon</w:t>
+                <w:t xml:space="preserve">Modulation of plant cytokinin levels in the Wolbachia -free leaf-mining species Phyllonorycter mespilella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petre Dobrev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.14904⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 166 (5), pp.428-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eea.12681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318825v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promises and challenges in insect-plant interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dedeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Dicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 166 (5), pp.319-343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/eea.12679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of plant cytokinin levels in the Wolbachia -free leaf-mining species Phyllonorycter mespilella</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Kaiser</w:t>
+                <w:t xml:space="preserve">Inside the horn of plenty: Leaf-mining micromoth manipulates its host plant to obtain unending food provisioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akihisa Hamatani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taisuke Amano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seiji Takeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eea.12681⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (12), pp.e0209485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0209485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318841v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside the horn of plenty: Leaf-mining micromoth manipulates its host plant to obtain unending food provisioning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A host-feeding wasp shares several features of nitrogen management with blood-feeding mosquitoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Casas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0209485⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 110, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2018.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318834v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A host-feeding wasp shares several features of nitrogen management with blood-feeding mosquitoes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">16TH INTERNATIONAL SYMPOSIUM ON INSECT-PLANT RELATIONSHIPS: Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérome Casas</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2018.08.005⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 166 (5), pp.317-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eea.12680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318839v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">16TH INTERNATIONAL SYMPOSIUM ON INSECT-PLANT RELATIONSHIPS: Preface</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamics and origin of cytokinins involved in plant manipulation by a leaf-mining insect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kisiala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Andreas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eea.12680⟩</w:t>
+              <w:t xml:space="preserve">Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (6), pp.1065 - 1078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1744-7917.12500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133389v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal age affects offspring nutrient dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérome Casas</w:t>
+                <w:t xml:space="preserve">CHASE-Containing Histidine Kinase Receptors in Apple Tree: From a Common Receptor Structure to Divergent Cytokinin Binding Properties and Specific Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Daudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Allion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Liesecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courdavault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2017.07.011⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.First online. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710073v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHASE-Containing Histidine Kinase Receptors in Apple Tree: From a Common Receptor Structure to Divergent Cytokinin Binding Properties and Specific Functions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Courdavault</w:t>
+                <w:t xml:space="preserve">Maternal age affects offspring nutrient dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01614⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 101, pp.123 - 131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2017.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608088v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and origin of cytokinins involved in plant manipulation by a leaf-mining insect</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">plant-reprogramming insects: from effector molecules to ecosystem engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion O. Harris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1744-7917.12500⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2015.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710054v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">plant-reprogramming insects: from effector molecules to ecosystem engineering</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leaf-mining by Phyllonorycter blancardella reprograms the host-leaf transcriptome to modulate phytohormones associated with nutrient mobilization and plant defense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duge de Bernonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Body</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Glevarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Reichelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 84, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2015.12.011⟩</w:t>
+              <w:t xml:space="preserve">, 2016, Plant-reprogramming insects: from effector molecules to ecosystem engineering, 84, pp.114-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2015.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441886v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf-mining by Phyllonorycter blancardella reprograms the host-leaf transcriptome to modulate phytohormones associated with nutrient mobilization and plant defense</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Insect-induced effects on plants and possible effectors used by galling and leaf-mining insects to manipulate their host-plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham N Stone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Body</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Plant-reprogramming insects: from effector molecules to ecosystem engineering, 84, pp.114-127. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 84, pp.70-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2015.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2015.06.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01313546v1</w:t>
+                <w:t xml:space="preserve">hal-02874659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insect-induced effects on plants and possible effectors used by galling and leaf-mining insects to manipulate their host-plant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increasing metabolic rate despite declining body weight in an adult parasitoid wasp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Body</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gutzwiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio R. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 84, pp.70-89. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2015.12.009⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 79, pp.27-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2015.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874659v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypermetamorphosis in a leaf-miner allows insects to cope with a confined nutritional space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Burlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthropod-Plant Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (1), pp.75-84. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11829-014-9349-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino acid composition of the bushcricket spermatophore and the function of courtship feeding: variable composition suggests a dynamic role of the nuptial gift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. D. M. D. Greenfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Goubault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 151, pp.463-468. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physbeh.2015.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing metabolic rate despite declining body weight in an adult parasitoid wasp</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Correlation between the green-island phenotype and Wolbachia infections during the evolutionary diversification of Gracillariidae leaf-mining moths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gutzwiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dedeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 79, pp.27-35. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (18), pp.4049-4062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2015.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.1580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310784v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between the green-island phenotype and Wolbachia infections during the evolutionary diversification of Gracillariidae leaf-mining moths</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of fertilisation on amino acid mobilisation by a plant-manipulating insect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Dardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Body</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Miard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Christidès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.1580⟩</w:t>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (6), pp.814-822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/een.12274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01310871v1</w:t>
+                <w:t xml:space="preserve">hal-01310803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of fertilisation on amino acid mobilisation by a plant-manipulating insect</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant–insect interactions under bacterial influence: ecological implications and underlying mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Sugio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (2), pp.467-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eru435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/een.12274⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01310803v1</w:t>
+                <w:t xml:space="preserve">hal-01312942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant–insect interactions under bacterial influence: ecological implications and underlying mechanisms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
+                <w:t xml:space="preserve">Pivoting from Arabidopsis to wheat to understand how agricultural plants integrate responses to biotic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.L. Friesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 66 (2), pp.467-478. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eru435⟩</w:t>
+              <w:t xml:space="preserve">, 2015, Mechanisms of plant-insect interactions, 66 (2), pp.513-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eru465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01312942v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pivoting from Arabidopsis to wheat to understand how agricultural plants integrate responses to biotic stress</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cytokinin-Induced Phenotypes in Plant-Insect Interactions: Learning from the Bacterial World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Glevarec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Mechanisms of plant-insect interactions, 66 (2), pp.513-531. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40(7), pp.826-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eru465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10886-014-0466-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310882v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytokinin-Induced Phenotypes in Plant-Insect Interactions: Learning from the Bacterial World</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leaf-Miners Co-opt Microorganisms to Enhance their Nutritional Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Body</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Glevarec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 40(7), pp.826-35. </w:t>
+              <w:t xml:space="preserve">, 2013, 39 (7), pp.966-977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10886-014-0466-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10886-013-0307-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01082401v1</w:t>
+                <w:t xml:space="preserve">hal-00858963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf-Miners Co-opt Microorganisms to Enhance their Nutritional Environment</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cytokinins as key regulators in plant-microbe-insect interactions: connecting plant growth and defence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Frago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Glevarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Come M.J. Pieterse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Dicke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (3), pp.599-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.12042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10886-013-0307-y⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00858963v1</w:t>
+                <w:t xml:space="preserve">hal-00866182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytokinins as key regulators in plant-microbe-insect interactions: connecting plant growth and defence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Income to Capital Breeding: When Diversified Strategies Sustain Species Coexistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Pelisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bel-Venner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marcel Dicke</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Menu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Venner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.12042⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), pp.e76086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0076086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866182v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Income to Capital Breeding: When Diversified Strategies Sustain Species Coexistence</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A specialist root herbivore exploits defensive metabolites to locate nutritious tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle A.M. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Veyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Glauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys R. Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0076086⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15, pp.55-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1461-0248.2011.01708.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870485v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of metabolic rate in a parasitic wasp: The role of limitation in intrinsic resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Moiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 58 (7), pp.979-984. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2012.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A specialist root herbivore exploits defensive metabolites to locate nutritious tissues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwladys R. Doyen</w:t>
+                <w:t xml:space="preserve">A handbook for uncovering the complete energetic budget in insects: the van Handel's method (1985) revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Pelisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bel-Venner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Venner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (3), pp.295-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3032.2012.00831.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1461-0248.2011.01708.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00657953v1</w:t>
+                <w:t xml:space="preserve">hal-00769257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A handbook for uncovering the complete energetic budget in insects: the van Handel's method (1985) revisited</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of metabolic rate in a parasitic wasp: The role of limitation in intrinsic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Moiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58 (7), pp.979-984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2012.04.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3032.2012.00831.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00769257v1</w:t>
+                <w:t xml:space="preserve">hal-02020970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of metabolic rate in a parasitic wasp: The role of limitation in intrinsic resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joffrey Moiroux</w:t>
+                <w:t xml:space="preserve">Association between border cell responses and localized root infection by pathogenic Aphanomyces euteiches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antoine Cannesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2012.04.018⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (3), pp.459-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcr177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02020970v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between border cell responses and localized root infection by pathogenic Aphanomyces euteiches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antoine Cannesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Antoine Cannesan</w:t>
+                <w:t xml:space="preserve">Arnaud Lanoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 108 (3), pp.459-469. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+              <w:t xml:space="preserve">, 2011, 108 (3), pp.459 - 469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/aob/mcr177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04759296v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between border cell responses and localized root infection by pathogenic Aphanomyces euteiches</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A genomically tractable and ecologically relevant model herbivore for a model plant: new insights into the mechanisms of insect–plant interactions and evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcr177⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20, pp.990-994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04902.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848284v1</w:t>
+                <w:t xml:space="preserve">hal-00574091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genomically tractable and ecologically relevant model herbivore for a model plant: new insights into the mechanisms of insect–plant interactions and evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feeding activity pattern in a parasitic wasp when foraging in the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lucchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Huguet</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Bernstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04902.x⟩</w:t>
+              <w:t xml:space="preserve">Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25, pp.419-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11284-009-0671-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574091v1</w:t>
+                <w:t xml:space="preserve">hal-00550568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding activity pattern in a parasitic wasp when foraging in the field</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Lucchetta</w:t>
+                <w:t xml:space="preserve">Plant green-island phenotype induced by leaf-miners is mediated by bacterial symbionts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Commin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Bernstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11284-009-0671-9⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2010.0214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00550568v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant green-island phenotype induced by leaf-miners is mediated by bacterial symbionts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Mitigation of egg limitation in parasitoids: immediate hormonal response and enhanced oogenesis after host use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Commin</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Delbecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 90 (2), pp.537-545</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00550459v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of egg limitation in parasitoids: immediate hormonal response and enhanced oogenesis after host use</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicole Mandon</w:t>
+                <w:t xml:space="preserve">Ecophysiological attributes of adult overwintering in insects: insights from a field study of the nut weevil, Curculio nucum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bel-Venner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Delbecque</w:t>
+                <w:t xml:space="preserve">Nathalie Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34, pp.61-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3032.2008.00652.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412247v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecophysiological attributes of adult overwintering in insects: insights from a field study of the nut weevil, Curculio nucum</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Presence of soldier larvae determines the outcome of competition in a polyembryonic wasp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross K.G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strand M.R.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (1), pp.165-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3032.2008.00652.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00358549v1</w:t>
+                <w:t xml:space="preserve">hal-00193687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence of soldier larvae determines the outcome of competition in a polyembryonic wasp.</w:t>
+                <w:t xml:space="preserve">Male soldier caste larvae are non-aggressive in the polyembryonic wasp Copidosoma floridanum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harvey J.A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnson J.A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strand M.R.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 20 (1), pp.165-172</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (4), pp.431-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193687v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male soldier caste larvae are non-aggressive in the polyembryonic wasp Copidosoma floridanum.</w:t>
+                <w:t xml:space="preserve">Cytokinin-mediated leaf manipulation by a leafminer caterpillar.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnson J.A.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Strand M.R.</w:t>
+                <w:t xml:space="preserve">W. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Imbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 3 (4), pp.431-434</w:t>
+              <w:t xml:space="preserve">Biol. Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3, pp.340-343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193686v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytokinin-mediated leaf manipulation by a leafminer caterpillar.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Costs and consequences of superparasitism in the polyembryonic parasitoid Copidosoma koehleri.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Keasar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Segoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barak R. Steinberg S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strand M.-R.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biol. Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 3, pp.340-343</w:t>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31, pp.277-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193394v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costs and consequences of superparasitism in the polyembryonic parasitoid Copidosoma koehleri.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Barak R. Steinberg S.</w:t>
+                <w:t xml:space="preserve">Lifetime nutrient dynamics reveal simultaneous capital and income breeding in a parasitoid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mandonμf. Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 31, pp.277-283</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 86, pp.545-554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101514v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00014358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime nutrient dynamics reveal simultaneous capital and income breeding in a parasitoid.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Lifetime gains of host-feeding in a synovigenic parasitic wasp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 29 (5), pp.436-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.0307-6962.2004.00414.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00014358v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime gains of host-feeding in a synovigenic parasitic wasp</w:t>
+                <w:t xml:space="preserve">Aggression by polyembryonic wasp soldiers correlates with kinship but not resource competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Casas</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian C. W. Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Strand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.0307-6962.2004.00414.x⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 430 (7000), pp.676-679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature02721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874715v1</w:t>
+                <w:t xml:space="preserve">hal-02874716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggression by polyembryonic wasp soldiers correlates with kinship but not resource competition</w:t>
+                <w:t xml:space="preserve">Host resistance and the evolution of kin recognition in polyembryonic wasps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Strand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 271 (suppl_6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2004.0205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature02721⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02874716v1</w:t>
+                <w:t xml:space="preserve">hal-02874695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host resistance and the evolution of kin recognition in polyembryonic wasps</w:t>
+                <w:t xml:space="preserve">Lipogenesis in an adult parasitic wasp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Strand</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2004.0205⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 49 (2), pp.141-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-1910(02)00258-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874695v1</w:t>
+                <w:t xml:space="preserve">hal-02874719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipogenesis in an adult parasitic wasp</w:t>
+                <w:t xml:space="preserve">Mothers reduce egg provisioning with age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J Casas</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 6 (4), pp.273-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1461-0248.2003.00429.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-1910(02)00258-5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02874719v1</w:t>
+                <w:t xml:space="preserve">hal-02874718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mothers reduce egg provisioning with age</w:t>
+                <w:t xml:space="preserve">The physiology of host feeding in parasitic wasps: implications for survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérome Casas</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Darrouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 16 (6), pp.750-757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2435.2002.00679.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1461-0248.2003.00429.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02874718v1</w:t>
+                <w:t xml:space="preserve">hal-02363049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The physiology of host feeding in parasitic wasps: implications for survival</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lifetime allocation of juvenile and adult nutritional resources to egg production in a holometabolous insect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...142 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 268 (1473), pp.1231-1237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2001.1645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8631,160 +8497,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur les pandémies : écologie, évolution et sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Baehrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Gilbert</w:t>
+                <w:t xml:space="preserve">David Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Baehrel</w:t>
+                <w:t xml:space="preserve">Chloé Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Biron</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patricia Gibert. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Bourmaud</w:t>
-[...31 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">CNRS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 128 p., 2021, 978-2-271-13665-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8794,413 +8660,413 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Plant Exploitation to Mutualism. Chapter 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lieutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalina Bermudez-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lieutier</w:t>
+                <w:t xml:space="preserve">James Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion O. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Legal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Sauvion; Denis Thiéry; Paul-André Calatayud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect-Plant Interactions in a Crop Protection Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 81, ACADEMIC PRESS LTD- ELSEVIER SCIENCE LTD, pp.55-109, 2017, Advances in Botanical Research, 978-0-12-803318-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.abr.2016.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Microbial Symbionts on Plant-Insect Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dedeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dedeine</w:t>
+                <w:t xml:space="preserve">E. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Sauvion, Denis Thiéry, Paul-André Calatayud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect-Plant Interactions in a Crop Protection Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 81, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier, Academic Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.225-257, 2017, Advances in Botanical Research, 978-0-12-803318-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.abr.2016.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des médiations chimiques en poupées russes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane La Barre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ÉCOLOGIE CHIMIQUE LE LANGAGE DE LA NATURE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cherche midi, pp.86-, 2012, 978-2-7491-2772-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9210,114 +9076,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie nutritionnelle et traits d'histoire de vie chez les parasitoïdes: mécanismes et conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecologie, Environnement. Université François Rabelais - Tours, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00103316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId338"/>
+      <w:footerReference w:type="default" r:id="rId336"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9385,51 +9251,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62A2FB31"/>
+    <w:nsid w:val="4C4BB076"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9616,51 +9482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-giron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8356-0983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076101711" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-9108-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551275v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guiguet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J van Nieukerken" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gravendeel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1268.173885" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162828v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol B Barrag&#225;n-Fonseca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Ortiz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Garc&#237;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.349.02.fr.01-" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224460v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Esteban Ortiz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D Garc&#237;a-Arteaga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects16080866" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975041v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ram&#237;rez&#8208;serrano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Querejeta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhivko Minchev" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J Pozo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70049" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799855v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ram&#237;rez-Serrano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dejana" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S Lee D&#237;az" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Zitlalpopoca-Hernandez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00991-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876368v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Marchal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A Herniou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-022-02146-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875893v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Jesu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Laudonia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Bonanomi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Flematti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Giacinto Germinara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12112834" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793037v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gamir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17429145.2022.2120212" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille T S Chr&#233;tien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Khalil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gershenzon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Lucas&#8208;barbosa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dicke" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14363" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326607v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Corre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginevra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.00404-21" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403080v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessel van Der Heide" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana O Greenberg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-020-01239-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517052v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00404-21" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02984018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corbet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JIFF2020.x005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557843v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo Lemus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Tricard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duclercq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coulette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2020.110468" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637937v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Sinno" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bezier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vinale" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5875" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025822v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Shun Chen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-010820-012722" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101309v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Tooker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.581816" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025875v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary W Felton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isgouhi Kaloshian" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.610160" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318843v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ginis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward F Connor" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00926" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318844v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Ohshima" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Takeda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43213-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133384v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos-Manuel Koussoroplis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Klauschies" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wacker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rethinkingecology.4.32252" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318825v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Chr&#233;tien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja David" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Daikou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Boland" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14904" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625363v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Bennett" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12679" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318841v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faivre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Dobrev" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Kaiser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12681" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318834v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihisa Hamatani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Amano" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209485" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318839v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Foster" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Casas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2018.08.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133389v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Dubreuil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12680" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710073v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Muller" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.07.011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608088v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Daudu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Allion" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Liesecke" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courdavault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01614" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710054v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kisiala" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Andreas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12500" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441886v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion O. Harris" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.12.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313546v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Body" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Glevarec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reichelt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.06.003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C80LRQWC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874659v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Huguet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham N Stone" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.12.009" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310743v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-014-9349-5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312732v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Jarrige" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. M. D. Greenfield" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Goubault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2015.08.009" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310784v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gutzwiller" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio R. Lazzari" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.05.005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310871v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1580" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310803v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Dardeau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christid&#232;s" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12274" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TC2QDQXV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312942v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru435" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310882v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Harris" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Friesen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Chen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru465" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082401v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-014-0466-5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858963v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-013-0307-y" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WRM28DDJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866182v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Frago" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Come M.J. Pieterse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12042" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870485v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Pelisson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bel-Venner" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Menu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Venner" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076086" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736055v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Moiroux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J.M. van Alphen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.04.018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-531S5G57-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657953v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle A.M. Robert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Veyrat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Glauser" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys R. Doyen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2011.01708.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7290S81V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769257v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foray" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3032.2012.00831.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W2Q1CK21-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02020970v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759296v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Cannesan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gangneux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr177" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848284v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574091v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04902.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550568v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lucchetta" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bernstein" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-009-0671-9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550459v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Commin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.0214" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412247v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vannier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mandon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Delbecque" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358549v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marandet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3032.2008.00652.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RS85VJH7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193687v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross K.G." TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Strand M.R." TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193686v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey J.A." TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnson J.A." TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193394v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kaiser" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Imbault" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101514v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Keasar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Segoli" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barak R. Steinberg S." TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Strand M.-R." TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014358v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mandon&#956;f. Vannier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poujol" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874715v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0307-6962.2004.00414.x" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874716v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Dunn" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C. W. Hardy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Strand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02721" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA266C5A82C81EEE5C415278B1BDACA95CAD19F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874695v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2004.0205" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874719v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Casas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1910(02)00258-5" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKW5LNF6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874718v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1461-0248.2003.00429.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F66SRXM8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363049v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivero" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mandon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darrouzet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2435.2002.00679.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363109v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2001.1645" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313882v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gilbert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baehrel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bourmaud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/regards-croises-sur-les-pandemies/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318872v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lieutier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Bermudez-Torres" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Cook" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Legal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.10.001" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318875v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dedeine" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubreuil" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huguet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouton" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229616300933" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.09.007" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780847v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Barre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00103316v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-giron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8356-0983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076101711" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-9108-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551275v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guiguet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J van Nieukerken" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gravendeel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1268.173885" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162828v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol B Barrag&#225;n-Fonseca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Ortiz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Garc&#237;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.349.02.fr.01-" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224460v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Esteban Ortiz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D Garc&#237;a-Arteaga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects16080866" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975041v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ram&#237;rez&#8208;serrano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Querejeta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhivko Minchev" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J Pozo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70049" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799855v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ram&#237;rez-Serrano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dejana" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S Lee D&#237;az" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Zitlalpopoca-Hernandez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00991-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876368v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Marchal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A Herniou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-022-02146-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875893v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Jesu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Laudonia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Bonanomi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Flematti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Giacinto Germinara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12112834" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793037v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gamir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17429145.2022.2120212" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille T S Chr&#233;tien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Khalil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gershenzon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Lucas&#8208;barbosa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dicke" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14363" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403080v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessel van Der Heide" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana O Greenberg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-020-01239-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517052v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Corre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginevra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00404-21" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025822v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Shun Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-010820-012722" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637937v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Sinno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bezier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vinale" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5875" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101309v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Tooker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.581816" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02984018v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corbet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JIFF2020.x005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557843v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo Lemus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Tricard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duclercq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coulette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2020.110468" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025875v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary W Felton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isgouhi Kaloshian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.610160" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318844v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Ohshima" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Takeda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43213-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318843v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ginis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward F Connor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00926" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133384v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos-Manuel Koussoroplis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Klauschies" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wacker" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rethinkingecology.4.32252" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318825v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Chr&#233;tien" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja David" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Daikou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Boland" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14904" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318841v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faivre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Dobrev" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Kaiser" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12681" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625363v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Bennett" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12679" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318834v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihisa Hamatani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Amano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209485" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318839v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Foster" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Casas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2018.08.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133389v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Dubreuil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12680" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710054v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kisiala" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Andreas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12500" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608088v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Daudu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Allion" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Liesecke" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courdavault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01614" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710073v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Muller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.07.011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441886v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion O. Harris" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.12.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313546v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Body" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Glevarec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reichelt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.06.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C80LRQWC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874659v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Huguet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham N Stone" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.12.009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310784v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gutzwiller" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio R. Lazzari" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.05.005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310743v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-014-9349-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312732v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Jarrige" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. M. D. Greenfield" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Goubault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2015.08.009" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310871v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1580" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310803v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Dardeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christid&#232;s" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12274" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TC2QDQXV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312942v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru435" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310882v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Harris" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Friesen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Chen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru465" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082401v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-014-0466-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858963v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-013-0307-y" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WRM28DDJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866182v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Frago" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Come M.J. Pieterse" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12042" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870485v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Pelisson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bel-Venner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Menu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Venner" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076086" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657953v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle A.M. Robert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Veyrat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Glauser" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys R. Doyen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2011.01708.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7290S81V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736055v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Moiroux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J.M. van Alphen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.04.018" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-531S5G57-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769257v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foray" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3032.2012.00831.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W2Q1CK21-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02020970v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759296v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Cannesan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gangneux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr177" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848284v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574091v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04902.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550568v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lucchetta" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bernstein" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-009-0671-9" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550459v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Commin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.0214" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412247v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vannier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mandon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Delbecque" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358549v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marandet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3032.2008.00652.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RS85VJH7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193687v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross K.G." TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Strand M.R." TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193686v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey J.A." TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnson J.A." TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193394v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kaiser" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Imbault" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101514v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Keasar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Segoli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barak R. Steinberg S." TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Strand M.-R." TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014358v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mandon&#956;f. Vannier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poujol" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874715v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0307-6962.2004.00414.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874716v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Dunn" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C. W. Hardy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Strand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02721" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA266C5A82C81EEE5C415278B1BDACA95CAD19F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874695v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2004.0205" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874719v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Casas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1910(02)00258-5" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKW5LNF6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874718v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1461-0248.2003.00429.x" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F66SRXM8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363049v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivero" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mandon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darrouzet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2435.2002.00679.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363109v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2001.1645" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313882v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gilbert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baehrel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bourmaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/regards-croises-sur-les-pandemies/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318872v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lieutier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Bermudez-Torres" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Cook" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Legal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.10.001" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318875v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dedeine" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubreuil" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huguet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouton" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229616300933" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.09.007" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780847v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Barre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00103316v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>