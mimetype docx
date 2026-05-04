--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -999,459 +999,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochar-Derived Smoke Waters Affect Bactrocera oleae Behavior and Control the Olive Fruit Fly under Field Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mycorrhizal benefits on plant growth and protection against Spodoptera exigua depend on N availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Ramírez-Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Querejeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhivko Minchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Jesu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Giacinto Germinara</w:t>
+                <w:t xml:space="preserve">Jordi Gamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elfie Perdereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy12112834⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (1), pp.940-955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17429145.2022.2120212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875893v1</w:t>
+                <w:t xml:space="preserve">hal-03793037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycorrhizal benefits on plant growth and protection against Spodoptera exigua depend on N availability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zhivko Minchev</w:t>
+                <w:t xml:space="preserve">Plant metabolism and defence strategies in the flowering stage: Time‐dependent responses of leaves and flowers under attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille T S Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gershenzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dani Lucas‐barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Gamir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elfie Perdereau</w:t>
+                <w:t xml:space="preserve">Marcel Dicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (1), pp.940-955. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45 (9), pp.2841-2855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17429145.2022.2120212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.14363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793037v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant metabolism and defence strategies in the flowering stage: Time‐dependent responses of leaves and flowers under attack</w:t>
+                <w:t xml:space="preserve">Biochar-Derived Smoke Waters Affect Bactrocera oleae Behavior and Control the Olive Fruit Fly under Field Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille T S Chrétien</w:t>
+                <w:t xml:space="preserve">Giovanni Jesu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Khalil</w:t>
+                <w:t xml:space="preserve">Stefania Laudonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Gershenzon</w:t>
+                <w:t xml:space="preserve">Giuliano Bonanomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dani Lucas‐barbosa</w:t>
+                <w:t xml:space="preserve">Gavin Flematti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Dicke</w:t>
+                <w:t xml:space="preserve">Salvatore Giacinto Germinara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 45 (9), pp.2841-2855. </w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.14363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agronomy12112834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875863v1</w:t>
+                <w:t xml:space="preserve">hal-03875893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Attack to Inflorescences of an Annual Plant Does Not Interfere with the Attraction of Parasitoids and Pollinators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille T S Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hessel van Der Heide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1459,51 +1459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana O Greenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Dicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 47 (2), pp.175 - 191. </w:t>
@@ -1580,380 +1580,363 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ginevra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Spectrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 9 (1), </w:t>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.e00404-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/spectrum.00404-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gall-Inducing Parasites: Convergent and Conserved Strategies of Plant Manipulation by Insects and Nematodes</w:t>
+                <w:t xml:space="preserve">Extend standardised methods and protocols for insect diet composition to insect energy and nutrient budgets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Favery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
+                <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming-Shun Chen</w:t>
+                <w:t xml:space="preserve">T. Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 58, pp.1-22. </w:t>
+              <w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (5), pp.441-443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-010820-012722⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3920/JIFF2020.x005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025822v1</w:t>
+                <w:t xml:space="preserve">hal-02984018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbiosis disruption in the olive fruit fly, Bactrocera oleae (Rossi), as a potential tool for sustainable control</w:t>
+                <w:t xml:space="preserve">Gall-Inducing Parasites: Convergent and Conserved Strategies of Plant Manipulation by Insects and Nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Sinno</w:t>
+                <w:t xml:space="preserve">Bruno Favery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Bezier</w:t>
+                <w:t xml:space="preserve">Ming-Shun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Vinale</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Abad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 76 (9), pp.3199 - 3207. </w:t>
+              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58, pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ps.5875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-010820-012722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637937v1</w:t>
+                <w:t xml:space="preserve">hal-03025822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Evolution of Endophagy in Herbivorous Insects</w:t>
               </w:r>
@@ -2024,144 +2007,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03101309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extend standardised methods and protocols for insect diet composition to insect energy and nutrient budgets</w:t>
+                <w:t xml:space="preserve">Symbiosis disruption in the olive fruit fly, Bactrocera oleae (Rossi), as a potential tool for sustainable control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Casas</w:t>
+                <w:t xml:space="preserve">Martina Sinno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Corbet</w:t>
+                <w:t xml:space="preserve">Annie Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
+                <w:t xml:space="preserve">Francesco Vinale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Laudonia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (5), pp.441-443. </w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76 (9), pp.3199 - 3207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/JIFF2020.x005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ps.5875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984018v1</w:t>
+                <w:t xml:space="preserve">hal-02637937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salivary proteins of Phloeomyzus passerinii, a plant-manipulating aphid, and their impact on early gene responses of susceptible and resistant poplar genotypes</w:t>
               </w:r>
@@ -2392,295 +2392,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of gall-inducing from leaf-mining in Caloptilia micromoths (Lepidoptera, Gracillariidae)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gall Wasp Transcriptomes Unravel Potential Effectors Involved in Molecular Dialogues With Oak and Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issei Ohshima</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
+                <w:t xml:space="preserve">Sébastien Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seiji Takeda</w:t>
+                <w:t xml:space="preserve">Olivia Ginis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Laurans</w:t>
+                <w:t xml:space="preserve">Sébastien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward F Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-43213-7⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2019.00926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318844v1</w:t>
+                <w:t xml:space="preserve">hal-02318843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gall Wasp Transcriptomes Unravel Potential Effectors Involved in Molecular Dialogues With Oak and Rose</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivia Ginis</w:t>
+                <w:t xml:space="preserve">Origin of gall-inducing from leaf-mining in Caloptilia micromoths (Lepidoptera, Gracillariidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Moreau</w:t>
+                <w:t xml:space="preserve">Issei Ohshima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward F Connor</w:t>
+                <w:t xml:space="preserve">Seiji Takeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gayral</w:t>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.926. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.6794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2019.00926⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-43213-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318843v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comment on “Variability in plant nutrients reduces insect herbivore performance”</w:t>
               </w:r>
@@ -2790,818 +2790,818 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caterpillars induce jasmonates in flowers and alter plant responses to a second attacker</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">16TH INTERNATIONAL SYMPOSIUM ON INSECT-PLANT RELATIONSHIPS: Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Chrétien</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geraldine Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.14904⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 166 (5), pp.317-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eea.12680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318825v1</w:t>
+                <w:t xml:space="preserve">hal-02133389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of plant cytokinin levels in the Wolbachia -free leaf-mining species Phyllonorycter mespilella</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caterpillars induce jasmonates in flowers and alter plant responses to a second attacker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirini Daikou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Zhang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Kaiser</w:t>
+                <w:t xml:space="preserve">Wilhelm Boland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gershenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eea.12681⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 217 (3), pp.1279-1291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.14904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318841v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promises and challenges in insect-plant interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dedeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Dicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 166 (5), pp.319-343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/eea.12679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside the horn of plenty: Leaf-mining micromoth manipulates its host plant to obtain unending food provisioning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Guiguet</w:t>
+                <w:t xml:space="preserve">Modulation of plant cytokinin levels in the Wolbachia -free leaf-mining species Phyllonorycter mespilella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petre Dobrev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akihisa Hamatani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
+                <w:t xml:space="preserve">Wilfried Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0209485⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 166 (5), pp.428-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eea.12681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318834v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A host-feeding wasp shares several features of nitrogen management with blood-feeding mosquitoes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inside the horn of plenty: Leaf-mining micromoth manipulates its host plant to obtain unending food provisioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akihisa Hamatani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Richard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Taisuke Amano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seiji Takeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2018.08.005⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (12), pp.e0209485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0209485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318839v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">16TH INTERNATIONAL SYMPOSIUM ON INSECT-PLANT RELATIONSHIPS: Preface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A host-feeding wasp shares several features of nitrogen management with blood-feeding mosquitoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Dubreuil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+                <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 166 (5), pp.317-318. </w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 110, pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eea.12680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2018.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133389v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and origin of cytokinins involved in plant manipulation by a leaf-mining insect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3685,1591 +3685,1591 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHASE-Containing Histidine Kinase Receptors in Apple Tree: From a Common Receptor Structure to Divergent Cytokinin Binding Properties and Specific Functions</w:t>
+                <w:t xml:space="preserve">Maternal age affects offspring nutrient dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Daudu</w:t>
+                <w:t xml:space="preserve">Doriane Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Allion</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Courdavault</w:t>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01614⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 101, pp.123 - 131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2017.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608088v1</w:t>
+                <w:t xml:space="preserve">hal-01710073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal age affects offspring nutrient dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CHASE-Containing Histidine Kinase Receptors in Apple Tree: From a Common Receptor Structure to Divergent Cytokinin Binding Properties and Specific Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Daudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Allion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Liesecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doriane Muller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
+                <w:t xml:space="preserve">Nicolas Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Rey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérome Casas</w:t>
+                <w:t xml:space="preserve">Vincent Courdavault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 101, pp.123 - 131. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2017.07.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710073v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">plant-reprogramming insects: from effector molecules to ecosystem engineering</w:t>
+                <w:t xml:space="preserve">Insect-induced effects on plants and possible effectors used by galling and leaf-mining insects to manipulate their host-plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion O. Harris</w:t>
+                <w:t xml:space="preserve">Elisabeth Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham N Stone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 84, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2015.12.011⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 84, pp.70-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2015.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01441886v1</w:t>
+                <w:t xml:space="preserve">hal-02874659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf-mining by Phyllonorycter blancardella reprograms the host-leaf transcriptome to modulate phytohormones associated with nutrient mobilization and plant defense</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Body</w:t>
+                <w:t xml:space="preserve">plant-reprogramming insects: from effector molecules to ecosystem engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Glevarec</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion O. Harris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Plant-reprogramming insects: from effector molecules to ecosystem engineering, 84, pp.114-127. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2015.06.003⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2015.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01313546v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insect-induced effects on plants and possible effectors used by galling and leaf-mining insects to manipulate their host-plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Giron</w:t>
+                <w:t xml:space="preserve">Leaf-mining by Phyllonorycter blancardella reprograms the host-leaf transcriptome to modulate phytohormones associated with nutrient mobilization and plant defense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duge de Bernonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Body</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Glevarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Huguet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michael Reichelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 84, pp.70-89. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, Plant-reprogramming insects: from effector molecules to ecosystem engineering, 84, pp.114-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2015.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2015.12.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02874659v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing metabolic rate despite declining body weight in an adult parasitoid wasp</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pivoting from Arabidopsis to wheat to understand how agricultural plants integrate responses to biotic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gutzwiller</w:t>
+                <w:t xml:space="preserve">M.O. Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.L. Friesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudio R. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2015.05.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Mechanisms of plant-insect interactions, 66 (2), pp.513-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eru465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01310784v1</w:t>
+                <w:t xml:space="preserve">hal-01310882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypermetamorphosis in a leaf-miner allows insects to cope with a confined nutritional space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Burlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthropod-Plant Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (1), pp.75-84. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11829-014-9349-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino acid composition of the bushcricket spermatophore and the function of courtship feeding: variable composition suggests a dynamic role of the nuptial gift</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Increasing metabolic rate despite declining body weight in an adult parasitoid wasp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gutzwiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio R. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2015.08.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 79, pp.27-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2015.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312732v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between the green-island phenotype and Wolbachia infections during the evolutionary diversification of Gracillariidae leaf-mining moths</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Kaiser</w:t>
+                <w:t xml:space="preserve">Amino acid composition of the bushcricket spermatophore and the function of courtship feeding: variable composition suggests a dynamic role of the nuptial gift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. D. M. D. Greenfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Goubault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 151, pp.463-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2015.08.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.1580⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01310871v1</w:t>
+                <w:t xml:space="preserve">hal-01312732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of fertilisation on amino acid mobilisation by a plant-manipulating insect</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlation between the green-island phenotype and Wolbachia infections during the evolutionary diversification of Gracillariidae leaf-mining moths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gutzwiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dedeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 40 (6), pp.814-822. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (18), pp.4049-4062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/een.12274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.1580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01310803v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant–insect interactions under bacterial influence: ecological implications and underlying mechanisms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Giron</w:t>
+                <w:t xml:space="preserve">Effects of fertilisation on amino acid mobilisation by a plant-manipulating insect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Dardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Miard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Christidès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eru435⟩</w:t>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (6), pp.814-822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/een.12274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01312942v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pivoting from Arabidopsis to wheat to understand how agricultural plants integrate responses to biotic stress</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Xu</w:t>
+                <w:t xml:space="preserve">Plant–insect interactions under bacterial influence: ecological implications and underlying mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Sugio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.S. Chen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Mechanisms of plant-insect interactions, 66 (2), pp.513-531. </w:t>
+              <w:t xml:space="preserve">, 2015, 66 (2), pp.467-478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eru465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eru435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01310882v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytokinin-Induced Phenotypes in Plant-Insect Interactions: Learning from the Bacterial World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Glevarec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 40(7), pp.826-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5303,90 +5303,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf-Miners Co-opt Microorganisms to Enhance their Nutritional Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5471,77 +5471,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Frago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Glevarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Come M.J. Pieterse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Dicke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27 (3), pp.599-609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6032,51 +6032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Pelisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bel-Venner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Venner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6562,51 +6562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genomically tractable and ecologically relevant model herbivore for a model plant: new insights into the mechanisms of insect–plant interactions and evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 20, pp.990-994. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6640,51 +6640,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding activity pattern in a parasitic wasp when foraging in the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lucchetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6757,77 +6757,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant green-island phenotype induced by leaf-miners is mediated by bacterial symbionts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Commin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6887,51 +6887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigation of egg limitation in parasitoids: immediate hormonal response and enhanced oogenesis after host use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7152,122 +7152,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00358549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence of soldier larvae determines the outcome of competition in a polyembryonic wasp.</w:t>
+                <w:t xml:space="preserve">Cytokinin-mediated leaf manipulation by a leafminer caterpillar.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ross K.G.</w:t>
+                <w:t xml:space="preserve">W. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strand M.R.</w:t>
+                <w:t xml:space="preserve">N. Imbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 20 (1), pp.165-172</w:t>
+              <w:t xml:space="preserve">Biol. Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3, pp.340-343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00193687v1</w:t>
+                <w:t xml:space="preserve">hal-00193394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Male soldier caste larvae are non-aggressive in the polyembryonic wasp Copidosoma floridanum.</w:t>
               </w:r>
@@ -7292,51 +7305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harvey J.A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnson J.A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strand M.R.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3 (4), pp.431-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7347,143 +7360,130 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00193686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytokinin-mediated leaf manipulation by a leafminer caterpillar.</w:t>
+                <w:t xml:space="preserve">Presence of soldier larvae determines the outcome of competition in a polyembryonic wasp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Imbault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Casas</w:t>
+                <w:t xml:space="preserve">Ross K.G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strand M.R.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biol. Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 3, pp.340-343</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (1), pp.165-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193394v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costs and consequences of superparasitism in the polyembryonic parasitoid Copidosoma koehleri.</w:t>
               </w:r>
@@ -7594,51 +7594,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime nutrient dynamics reveal simultaneous capital and income breeding in a parasitoid.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7709,303 +7709,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00014358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime gains of host-feeding in a synovigenic parasitic wasp</w:t>
+                <w:t xml:space="preserve">Aggression by polyembryonic wasp soldiers correlates with kinship but not resource competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Casas</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian C. W. Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Strand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.0307-6962.2004.00414.x⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 430 (7000), pp.676-679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature02721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874715v1</w:t>
+                <w:t xml:space="preserve">hal-02874716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggression by polyembryonic wasp soldiers correlates with kinship but not resource competition</w:t>
+                <w:t xml:space="preserve">Lifetime gains of host-feeding in a synovigenic parasitic wasp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Strand</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 29 (5), pp.436-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.0307-6962.2004.00414.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature02721⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02874716v1</w:t>
+                <w:t xml:space="preserve">hal-02874715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host resistance and the evolution of kin recognition in polyembryonic wasps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Strand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 271 (suppl_6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8155,51 +8155,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mothers reduce egg provisioning with age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 6 (4), pp.273-277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8297,51 +8297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 16 (6), pp.750-757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8401,51 +8401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 268 (1473), pp.1231-1237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8713,51 +8713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalina Bermudez-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion O. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Legal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9251,51 +9251,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C4BB076"/>
+    <w:nsid w:val="89566F1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9482,51 +9482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-giron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8356-0983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076101711" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-9108-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551275v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guiguet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J van Nieukerken" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gravendeel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1268.173885" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162828v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol B Barrag&#225;n-Fonseca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Ortiz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Garc&#237;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.349.02.fr.01-" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224460v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Esteban Ortiz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D Garc&#237;a-Arteaga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects16080866" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975041v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ram&#237;rez&#8208;serrano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Querejeta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhivko Minchev" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J Pozo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70049" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799855v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ram&#237;rez-Serrano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dejana" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S Lee D&#237;az" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Zitlalpopoca-Hernandez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00991-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876368v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Marchal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A Herniou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-022-02146-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875893v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Jesu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Laudonia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Bonanomi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Flematti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Giacinto Germinara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12112834" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793037v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gamir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17429145.2022.2120212" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille T S Chr&#233;tien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Khalil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gershenzon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Lucas&#8208;barbosa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dicke" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14363" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403080v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessel van Der Heide" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana O Greenberg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-020-01239-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517052v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Corre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginevra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00404-21" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025822v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Shun Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-010820-012722" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637937v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Sinno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bezier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vinale" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5875" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101309v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Tooker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.581816" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02984018v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corbet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JIFF2020.x005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557843v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo Lemus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Tricard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duclercq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coulette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2020.110468" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025875v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary W Felton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isgouhi Kaloshian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.610160" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318844v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Ohshima" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Takeda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43213-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318843v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ginis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward F Connor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00926" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133384v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos-Manuel Koussoroplis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Klauschies" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wacker" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rethinkingecology.4.32252" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318825v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Chr&#233;tien" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja David" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Daikou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Boland" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14904" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318841v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faivre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Dobrev" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Kaiser" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12681" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625363v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Bennett" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12679" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318834v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihisa Hamatani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Amano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209485" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318839v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Foster" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Casas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2018.08.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133389v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Dubreuil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12680" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710054v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kisiala" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Andreas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12500" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608088v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Daudu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Allion" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Liesecke" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courdavault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01614" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710073v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Muller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.07.011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441886v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion O. Harris" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.12.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313546v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Body" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Glevarec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reichelt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.06.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C80LRQWC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874659v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Huguet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham N Stone" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.12.009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310784v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gutzwiller" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio R. Lazzari" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.05.005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310743v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-014-9349-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312732v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Jarrige" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. M. D. Greenfield" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Goubault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2015.08.009" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310871v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1580" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310803v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Dardeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christid&#232;s" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12274" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TC2QDQXV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312942v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru435" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310882v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Harris" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Friesen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Chen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru465" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082401v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-014-0466-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858963v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-013-0307-y" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WRM28DDJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866182v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Frago" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Come M.J. Pieterse" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12042" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870485v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Pelisson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bel-Venner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Menu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Venner" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076086" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657953v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle A.M. Robert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Veyrat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Glauser" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys R. Doyen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2011.01708.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7290S81V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736055v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Moiroux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J.M. van Alphen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.04.018" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-531S5G57-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769257v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foray" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3032.2012.00831.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W2Q1CK21-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02020970v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759296v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Cannesan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gangneux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr177" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848284v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574091v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04902.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550568v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lucchetta" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bernstein" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-009-0671-9" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550459v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Commin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.0214" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412247v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vannier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mandon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Delbecque" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358549v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marandet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3032.2008.00652.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RS85VJH7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193687v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross K.G." TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Strand M.R." TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193686v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey J.A." TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnson J.A." TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193394v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kaiser" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Imbault" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101514v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Keasar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Segoli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barak R. Steinberg S." TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Strand M.-R." TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014358v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mandon&#956;f. Vannier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poujol" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874715v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0307-6962.2004.00414.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874716v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Dunn" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C. W. Hardy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Strand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02721" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA266C5A82C81EEE5C415278B1BDACA95CAD19F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874695v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2004.0205" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874719v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Casas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1910(02)00258-5" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKW5LNF6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874718v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1461-0248.2003.00429.x" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F66SRXM8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363049v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivero" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mandon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darrouzet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2435.2002.00679.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363109v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2001.1645" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313882v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gilbert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baehrel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bourmaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/regards-croises-sur-les-pandemies/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318872v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lieutier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Bermudez-Torres" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Cook" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Legal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.10.001" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318875v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dedeine" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubreuil" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huguet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouton" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229616300933" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.09.007" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780847v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Barre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00103316v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-giron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8356-0983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076101711" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-9108-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551275v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guiguet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J van Nieukerken" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gravendeel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1268.173885" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162828v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol B Barrag&#225;n-Fonseca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Ortiz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Garc&#237;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.349.02.fr.01-" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224460v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Esteban Ortiz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D Garc&#237;a-Arteaga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects16080866" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975041v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ram&#237;rez&#8208;serrano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Querejeta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhivko Minchev" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J Pozo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70049" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799855v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ram&#237;rez-Serrano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dejana" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S Lee D&#237;az" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Zitlalpopoca-Hernandez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00991-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876368v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Marchal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A Herniou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-022-02146-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793037v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gamir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17429145.2022.2120212" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille T S Chr&#233;tien" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Khalil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gershenzon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Lucas&#8208;barbosa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dicke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14363" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875893v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Jesu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Laudonia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Bonanomi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Flematti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Giacinto Germinara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12112834" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403080v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessel van Der Heide" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana O Greenberg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-020-01239-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517052v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Corre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginevra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00404-21" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02984018v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corbet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JIFF2020.x005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025822v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Shun Chen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-010820-012722" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101309v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Tooker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.581816" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637937v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Sinno" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bezier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vinale" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5875" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557843v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo Lemus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Tricard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duclercq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coulette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2020.110468" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025875v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary W Felton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isgouhi Kaloshian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.610160" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318843v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ginis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward F Connor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00926" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318844v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Ohshima" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Takeda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43213-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133384v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos-Manuel Koussoroplis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Klauschies" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wacker" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rethinkingecology.4.32252" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133389v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Dubreuil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12680" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318825v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Chr&#233;tien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja David" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Daikou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Boland" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14904" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625363v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Bennett" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12679" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318841v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faivre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Dobrev" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Kaiser" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12681" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318834v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihisa Hamatani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Amano" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209485" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318839v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Foster" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Casas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2018.08.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710054v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kisiala" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Andreas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12500" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710073v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Muller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.07.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608088v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Daudu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Allion" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Liesecke" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courdavault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01614" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874659v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Huguet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham N Stone" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Body" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.12.009" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441886v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion O. Harris" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.12.011" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313546v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Glevarec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reichelt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.06.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C80LRQWC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310882v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Harris" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Friesen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Chen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru465" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310743v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-014-9349-5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310784v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gutzwiller" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio R. Lazzari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.05.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312732v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Jarrige" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. M. D. Greenfield" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Goubault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2015.08.009" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310871v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1580" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310803v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Dardeau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christid&#232;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12274" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TC2QDQXV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312942v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru435" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082401v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-014-0466-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858963v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-013-0307-y" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WRM28DDJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866182v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Frago" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Come M.J. Pieterse" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12042" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870485v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Pelisson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bel-Venner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Menu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Venner" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076086" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657953v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle A.M. Robert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Veyrat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Glauser" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys R. Doyen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2011.01708.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7290S81V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736055v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Moiroux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J.M. van Alphen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.04.018" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-531S5G57-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769257v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foray" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3032.2012.00831.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W2Q1CK21-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02020970v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759296v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Cannesan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gangneux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr177" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848284v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574091v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04902.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550568v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lucchetta" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bernstein" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-009-0671-9" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550459v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Commin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.0214" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412247v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vannier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mandon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Delbecque" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358549v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marandet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3032.2008.00652.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RS85VJH7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193394v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kaiser" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Imbault" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193686v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey J.A." TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnson J.A." TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Strand M.R." TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193687v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross K.G." TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101514v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Keasar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Segoli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barak R. Steinberg S." TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Strand M.-R." TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014358v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mandon&#956;f. Vannier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poujol" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874716v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Dunn" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C. W. Hardy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Strand" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02721" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA266C5A82C81EEE5C415278B1BDACA95CAD19F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874715v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0307-6962.2004.00414.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874695v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2004.0205" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874719v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Casas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1910(02)00258-5" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKW5LNF6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874718v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1461-0248.2003.00429.x" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F66SRXM8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363049v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivero" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mandon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darrouzet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2435.2002.00679.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363109v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2001.1645" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313882v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gilbert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baehrel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bourmaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/regards-croises-sur-les-pandemies/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318872v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lieutier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Bermudez-Torres" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Cook" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Legal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.10.001" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318875v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dedeine" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubreuil" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huguet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouton" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229616300933" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.09.007" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780847v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Barre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00103316v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>