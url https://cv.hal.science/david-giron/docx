--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1669,633 +1669,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extend standardised methods and protocols for insect diet composition to insect energy and nutrient budgets</w:t>
+                <w:t xml:space="preserve">Gall-Inducing Parasites: Convergent and Conserved Strategies of Plant Manipulation by Insects and Nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Casas</w:t>
+                <w:t xml:space="preserve">Bruno Favery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Corbet</w:t>
+                <w:t xml:space="preserve">Ming-Shun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Giron</w:t>
+                <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (5), pp.441-443. </w:t>
+              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58, pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/JIFF2020.x005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-010820-012722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984018v1</w:t>
+                <w:t xml:space="preserve">hal-03025822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gall-Inducing Parasites: Convergent and Conserved Strategies of Plant Manipulation by Insects and Nematodes</w:t>
+                <w:t xml:space="preserve">The Evolution of Endophagy in Herbivorous Insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Favery</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ming-Shun Chen</w:t>
+                <w:t xml:space="preserve">John F. Tooker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-010820-012722⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.581816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.581816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025822v1</w:t>
+                <w:t xml:space="preserve">hal-03101309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Evolution of Endophagy in Herbivorous Insects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symbiosis disruption in the olive fruit fly, Bactrocera oleae (Rossi), as a potential tool for sustainable control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Sinno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John F. Tooker</w:t>
+                <w:t xml:space="preserve">Francesco Vinale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Laudonia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.581816. </w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76 (9), pp.3199 - 3207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.581816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ps.5875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03101309v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbiosis disruption in the olive fruit fly, Bactrocera oleae (Rossi), as a potential tool for sustainable control</w:t>
+                <w:t xml:space="preserve">Salivary proteins of Phloeomyzus passerinii, a plant-manipulating aphid, and their impact on early gene responses of susceptible and resistant poplar genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Sinno</w:t>
+                <w:t xml:space="preserve">Luis Portillo Lemus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Bezier</w:t>
+                <w:t xml:space="preserve">Jessy Tricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Vinale</w:t>
+                <w:t xml:space="preserve">Jérôme Duclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Coulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefania Laudonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ps.5875⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 294, pp.110468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2020.110468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637937v1</w:t>
+                <w:t xml:space="preserve">hal-02557843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salivary proteins of Phloeomyzus passerinii, a plant-manipulating aphid, and their impact on early gene responses of susceptible and resistant poplar genotypes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extend standardised methods and protocols for insect diet composition to insect energy and nutrient budgets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessy Tricard</w:t>
+                <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Duclercq</w:t>
+                <w:t xml:space="preserve">T. Corbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Coulette</w:t>
+                <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 294, pp.110468. </w:t>
+              <w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (5), pp.441-443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2020.110468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3920/JIFF2020.x005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557843v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Plant-Arthropod Interactions: Effectors and Elicitors of Arthropods and Their Associated Microbes</w:t>
               </w:r>
@@ -2790,51 +2790,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">16TH INTERNATIONAL SYMPOSIUM ON INSECT-PLANT RELATIONSHIPS: Preface</w:t>
+                <w:t xml:space="preserve">16th international symposium on insect-plant relationships : preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Dubreuil</w:t>
@@ -2894,299 +2894,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caterpillars induce jasmonates in flowers and alter plant responses to a second attacker</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Promises and challenges in insect-plant interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Chrétien</w:t>
+                <w:t xml:space="preserve">Alison Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anja David</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Gershenzon</w:t>
+                <w:t xml:space="preserve">Franck Dedeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Dicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.14904⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 166 (5), pp.319-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eea.12679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318825v1</w:t>
+                <w:t xml:space="preserve">hal-02625363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promises and challenges in insect-plant interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
+                <w:t xml:space="preserve">Caterpillars induce jasmonates in flowers and alter plant responses to a second attacker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Bennett</w:t>
+                <w:t xml:space="preserve">Eirini Daikou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Dedeine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcel Dicke</w:t>
+                <w:t xml:space="preserve">Wilhelm Boland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gershenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 166 (5), pp.319-343. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 217 (3), pp.1279-1291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eea.12679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.14904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02625363v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of plant cytokinin levels in the Wolbachia -free leaf-mining species Phyllonorycter mespilella</w:t>
               </w:r>
@@ -3717,51 +3717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4441,792 +4441,792 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypermetamorphosis in a leaf-miner allows insects to cope with a confined nutritional space</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increasing metabolic rate despite declining body weight in an adult parasitoid wasp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Burlat</w:t>
+                <w:t xml:space="preserve">Florence Gutzwiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio R. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthropod-Plant Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11829-014-9349-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 79, pp.27-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2015.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01310743v1</w:t>
+                <w:t xml:space="preserve">hal-01310784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing metabolic rate despite declining body weight in an adult parasitoid wasp</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérome Casas</w:t>
+                <w:t xml:space="preserve">Amino acid composition of the bushcricket spermatophore and the function of courtship feeding: variable composition suggests a dynamic role of the nuptial gift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. D. M. D. Greenfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Goubault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2015.05.005⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 151, pp.463-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2015.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310784v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino acid composition of the bushcricket spermatophore and the function of courtship feeding: variable composition suggests a dynamic role of the nuptial gift</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hypermetamorphosis in a leaf-miner allows insects to cope with a confined nutritional space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Burlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marlène Goubault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 151, pp.463-468. </w:t>
+              <w:t xml:space="preserve">Arthropod-Plant Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (1), pp.75-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2015.08.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11829-014-9349-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312732v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between the green-island phenotype and Wolbachia infections during the evolutionary diversification of Gracillariidae leaf-mining moths</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Kaiser</w:t>
+                <w:t xml:space="preserve">Plant–insect interactions under bacterial influence: ecological implications and underlying mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Sugio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.1580⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (2), pp.467-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eru435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01310871v1</w:t>
+                <w:t xml:space="preserve">hal-01312942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of fertilisation on amino acid mobilisation by a plant-manipulating insect</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlation between the green-island phenotype and Wolbachia infections during the evolutionary diversification of Gracillariidae leaf-mining moths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gutzwiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dedeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/een.12274⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (18), pp.4049-4062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.1580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01310803v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant–insect interactions under bacterial influence: ecological implications and underlying mechanisms</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of fertilisation on amino acid mobilisation by a plant-manipulating insect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Dardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Body</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Miard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Christidès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (6), pp.814-822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/een.12274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eru435⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01312942v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytokinin-Induced Phenotypes in Plant-Insect Interactions: Learning from the Bacterial World</w:t>
               </w:r>
@@ -5987,315 +5987,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A handbook for uncovering the complete energetic budget in insects: the van Handel's method (1985) revisited</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of metabolic rate in a parasitic wasp: The role of limitation in intrinsic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Moiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3032.2012.00831.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58 (7), pp.979-984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2012.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00769257v1</w:t>
+                <w:t xml:space="preserve">hal-02020970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of metabolic rate in a parasitic wasp: The role of limitation in intrinsic resources</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A handbook for uncovering the complete energetic budget in insects: the van Handel's method (1985) revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Pelisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bel-Venner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Venner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2012.04.018⟩</w:t>
+              <w:t xml:space="preserve">Physiological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (3), pp.295-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3032.2012.00831.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020970v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between border cell responses and localized root infection by pathogenic Aphanomyces euteiches</w:t>
               </w:r>
@@ -6640,51 +6640,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding activity pattern in a parasitic wasp when foraging in the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lucchetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7152,243 +7152,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00358549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytokinin-mediated leaf manipulation by a leafminer caterpillar.</w:t>
+                <w:t xml:space="preserve">Male soldier caste larvae are non-aggressive in the polyembryonic wasp Copidosoma floridanum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Kaiser</w:t>
+                <w:t xml:space="preserve">Harvey J.A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Imbault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Casas</w:t>
+                <w:t xml:space="preserve">Johnson J.A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strand M.R.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biol. Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 3, pp.340-343</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (4), pp.431-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00193394v1</w:t>
+                <w:t xml:space="preserve">hal-00193686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male soldier caste larvae are non-aggressive in the polyembryonic wasp Copidosoma floridanum.</w:t>
+                <w:t xml:space="preserve">Cytokinin-mediated leaf manipulation by a leafminer caterpillar.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnson J.A.</w:t>
+                <w:t xml:space="preserve">W. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strand M.R.</w:t>
+                <w:t xml:space="preserve">N. Imbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 3 (4), pp.431-434</w:t>
+              <w:t xml:space="preserve">Biol. Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3, pp.340-343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193686v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence of soldier larvae determines the outcome of competition in a polyembryonic wasp.</w:t>
               </w:r>
@@ -7400,51 +7400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross K.G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strand M.R.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 20 (1), pp.165-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7594,51 +7594,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime nutrient dynamics reveal simultaneous capital and income breeding in a parasitoid.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7870,51 +7870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 29 (5), pp.436-442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8297,51 +8297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 16 (6), pp.750-757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8401,51 +8401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 268 (1473), pp.1231-1237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9251,51 +9251,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="89566F1D"/>
+    <w:nsid w:val="67DA8211"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9482,51 +9482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-giron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8356-0983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076101711" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-9108-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551275v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guiguet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J van Nieukerken" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gravendeel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1268.173885" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162828v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol B Barrag&#225;n-Fonseca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Ortiz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Garc&#237;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.349.02.fr.01-" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224460v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Esteban Ortiz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D Garc&#237;a-Arteaga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects16080866" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975041v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ram&#237;rez&#8208;serrano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Querejeta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhivko Minchev" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J Pozo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70049" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799855v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ram&#237;rez-Serrano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dejana" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S Lee D&#237;az" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Zitlalpopoca-Hernandez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00991-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876368v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Marchal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A Herniou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-022-02146-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793037v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gamir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17429145.2022.2120212" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille T S Chr&#233;tien" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Khalil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gershenzon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Lucas&#8208;barbosa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dicke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14363" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875893v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Jesu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Laudonia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Bonanomi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Flematti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Giacinto Germinara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12112834" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403080v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessel van Der Heide" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana O Greenberg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-020-01239-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517052v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Corre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginevra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00404-21" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02984018v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corbet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JIFF2020.x005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025822v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Shun Chen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-010820-012722" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101309v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Tooker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.581816" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637937v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Sinno" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bezier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vinale" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5875" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557843v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo Lemus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Tricard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duclercq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coulette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2020.110468" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025875v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary W Felton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isgouhi Kaloshian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.610160" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318843v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ginis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward F Connor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00926" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318844v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Ohshima" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Takeda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43213-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133384v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos-Manuel Koussoroplis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Klauschies" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wacker" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rethinkingecology.4.32252" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133389v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Dubreuil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12680" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318825v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Chr&#233;tien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja David" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Daikou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Boland" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14904" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625363v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Bennett" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12679" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318841v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faivre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Dobrev" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Kaiser" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12681" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318834v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihisa Hamatani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Amano" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209485" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318839v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Foster" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Casas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2018.08.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710054v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kisiala" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Andreas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12500" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710073v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Muller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.07.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608088v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Daudu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Allion" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Liesecke" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courdavault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01614" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874659v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Huguet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham N Stone" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Body" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.12.009" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441886v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion O. Harris" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.12.011" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313546v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Glevarec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reichelt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.06.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C80LRQWC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310882v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Harris" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Friesen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Chen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru465" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310743v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-014-9349-5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310784v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gutzwiller" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio R. Lazzari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.05.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312732v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Jarrige" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. M. D. Greenfield" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Goubault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2015.08.009" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310871v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1580" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310803v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Dardeau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christid&#232;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12274" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TC2QDQXV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312942v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru435" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082401v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-014-0466-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858963v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-013-0307-y" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WRM28DDJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866182v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Frago" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Come M.J. Pieterse" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12042" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870485v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Pelisson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bel-Venner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Menu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Venner" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076086" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657953v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle A.M. Robert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Veyrat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Glauser" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys R. Doyen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2011.01708.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7290S81V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736055v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Moiroux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J.M. van Alphen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.04.018" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-531S5G57-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769257v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foray" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3032.2012.00831.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W2Q1CK21-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02020970v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759296v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Cannesan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gangneux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr177" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848284v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574091v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04902.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550568v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lucchetta" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bernstein" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-009-0671-9" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550459v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Commin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.0214" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412247v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vannier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mandon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Delbecque" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358549v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marandet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3032.2008.00652.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RS85VJH7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193394v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kaiser" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Imbault" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193686v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey J.A." TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnson J.A." TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Strand M.R." TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193687v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross K.G." TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101514v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Keasar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Segoli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barak R. Steinberg S." TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Strand M.-R." TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014358v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mandon&#956;f. Vannier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poujol" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874716v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Dunn" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C. W. Hardy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Strand" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02721" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA266C5A82C81EEE5C415278B1BDACA95CAD19F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874715v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0307-6962.2004.00414.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874695v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2004.0205" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874719v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Casas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1910(02)00258-5" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKW5LNF6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874718v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1461-0248.2003.00429.x" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F66SRXM8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363049v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivero" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mandon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darrouzet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2435.2002.00679.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363109v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2001.1645" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313882v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gilbert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baehrel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bourmaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/regards-croises-sur-les-pandemies/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318872v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lieutier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Bermudez-Torres" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Cook" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Legal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.10.001" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318875v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dedeine" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubreuil" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huguet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouton" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229616300933" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.09.007" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780847v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Barre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00103316v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-giron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8356-0983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076101711" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-9108-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551275v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guiguet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J van Nieukerken" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gravendeel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1268.173885" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162828v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol B Barrag&#225;n-Fonseca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Ortiz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Garc&#237;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.349.02.fr.01-" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224460v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Esteban Ortiz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D Garc&#237;a-Arteaga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects16080866" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975041v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ram&#237;rez&#8208;serrano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Querejeta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhivko Minchev" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J Pozo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70049" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799855v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ram&#237;rez-Serrano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dejana" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S Lee D&#237;az" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Zitlalpopoca-Hernandez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00991-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876368v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Marchal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A Herniou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-022-02146-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793037v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gamir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17429145.2022.2120212" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille T S Chr&#233;tien" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Khalil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gershenzon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Lucas&#8208;barbosa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dicke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14363" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875893v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Jesu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Laudonia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Bonanomi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Flematti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Giacinto Germinara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12112834" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403080v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessel van Der Heide" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana O Greenberg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-020-01239-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517052v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Corre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginevra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00404-21" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025822v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Shun Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-010820-012722" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101309v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Tooker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.581816" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Sinno" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bezier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vinale" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5875" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557843v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo Lemus" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Tricard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duclercq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coulette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2020.110468" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02984018v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corbet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JIFF2020.x005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025875v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary W Felton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isgouhi Kaloshian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.610160" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318843v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ginis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward F Connor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00926" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318844v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Ohshima" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Takeda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43213-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133384v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos-Manuel Koussoroplis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Klauschies" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wacker" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rethinkingecology.4.32252" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133389v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Dubreuil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12680" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625363v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Bennett" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12679" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318825v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Chr&#233;tien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja David" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Daikou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Boland" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14904" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318841v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faivre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Dobrev" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Kaiser" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12681" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318834v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihisa Hamatani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Amano" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209485" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318839v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Foster" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Casas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2018.08.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710054v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kisiala" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Andreas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12500" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710073v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Muller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.07.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608088v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Daudu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Allion" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Liesecke" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courdavault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01614" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874659v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Huguet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham N Stone" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Body" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.12.009" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441886v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion O. Harris" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.12.011" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313546v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Glevarec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reichelt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.06.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C80LRQWC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310882v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Harris" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Friesen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Chen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru465" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310784v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gutzwiller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio R. Lazzari" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.05.005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312732v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Jarrige" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. M. D. Greenfield" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Goubault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2015.08.009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310743v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-014-9349-5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312942v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru435" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310871v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1580" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310803v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Dardeau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christid&#232;s" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12274" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TC2QDQXV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082401v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-014-0466-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858963v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-013-0307-y" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WRM28DDJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866182v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Frago" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Come M.J. Pieterse" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12042" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870485v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Pelisson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bel-Venner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Menu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Venner" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076086" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657953v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle A.M. Robert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Veyrat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Glauser" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys R. Doyen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2011.01708.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7290S81V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736055v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Moiroux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J.M. van Alphen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.04.018" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-531S5G57-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02020970v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769257v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foray" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3032.2012.00831.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W2Q1CK21-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759296v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Cannesan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gangneux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr177" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848284v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574091v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04902.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550568v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lucchetta" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bernstein" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-009-0671-9" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550459v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Commin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.0214" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412247v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vannier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mandon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Delbecque" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358549v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marandet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3032.2008.00652.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RS85VJH7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193686v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey J.A." TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnson J.A." TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Strand M.R." TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193394v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kaiser" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Imbault" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193687v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross K.G." TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101514v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Keasar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Segoli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barak R. Steinberg S." TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Strand M.-R." TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014358v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mandon&#956;f. Vannier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poujol" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874716v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Dunn" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C. W. Hardy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Strand" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02721" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA266C5A82C81EEE5C415278B1BDACA95CAD19F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874715v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0307-6962.2004.00414.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874695v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2004.0205" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874719v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Casas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1910(02)00258-5" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKW5LNF6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874718v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1461-0248.2003.00429.x" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F66SRXM8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363049v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivero" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mandon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darrouzet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2435.2002.00679.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363109v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2001.1645" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313882v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gilbert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baehrel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bourmaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/regards-croises-sur-les-pandemies/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318872v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lieutier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Bermudez-Torres" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Cook" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Legal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.10.001" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318875v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dedeine" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubreuil" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huguet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouton" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229616300933" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.09.007" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780847v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Barre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00103316v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>