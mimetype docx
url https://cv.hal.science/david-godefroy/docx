--- v0 (2026-03-27)
+++ v1 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,701 +234,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolonging lung cancer response to EGFR inhibition by targeting the selective advantage of resistant cells</w:t>
+                <w:t xml:space="preserve">Whole body distribution of the regulatory peptide 26RFa in male and female mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Brunet</w:t>
+                <w:t xml:space="preserve">Marie Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Alexandre</w:t>
+                <w:t xml:space="preserve">Mélodie Devère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiyoung Lee</w:t>
+                <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria del Mar Blanquer-Rosselló</w:t>
+                <w:t xml:space="preserve">Corentin Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bracquemond</w:t>
+                <w:t xml:space="preserve">Caroline Lusurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.7853. </w:t>
+              <w:t xml:space="preserve">Peptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 190, pp.171417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-61788-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.peptides.2025.171417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05292896v1</w:t>
+                <w:t xml:space="preserve">hal-05326224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole body distribution of the regulatory peptide 26RFa in male and female mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lusurier</w:t>
+                <w:t xml:space="preserve">Molecular determinants of cardiac lymphatic dysfunction in a chronic pressure-overload model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Heron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Lemarcis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénjamin Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Thuilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peptides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.peptides.2025.171417⟩</w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (1), pp.325-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44321-025-00345-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326224v1</w:t>
+                <w:t xml:space="preserve">hal-05485217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular determinants of cardiac lymphatic dysfunction in a chronic pressure-overload model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corentin Thuilliez</w:t>
+                <w:t xml:space="preserve">Prolonging lung cancer response to EGFR inhibition by targeting the selective advantage of resistant cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiyoung Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Mar Blanquer-Rosselló</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bracquemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44321-025-00345-w⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.7853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-61788-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05485217v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05292896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SELENOPROTEIN T deficiency alters projection neuron migration during corticogenesis in mice</w:t>
+                <w:t xml:space="preserve">Central SELENOT deficiency impairs gonadotrope axis function, sexual behavior and fertility in male and female mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Carpentier</w:t>
+                <w:t xml:space="preserve">Ben Yamine Mallouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Falluel-Morel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lisa Brunet</w:t>
+                <w:t xml:space="preserve">Loubna Boukhzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Bénard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Alexandre</w:t>
+                <w:t xml:space="preserve">Ludovic Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azénor Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2025.09.015⟩</w:t>
+              <w:t xml:space="preserve">JCI Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (24), pp.e189775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/jci.insight.189775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326228v1</w:t>
+                <w:t xml:space="preserve">hal-05397502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central SELENOT deficiency impairs gonadotrope axis function, sexual behavior and fertility in male and female mice</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SELENOPROTEIN T deficiency alters projection neuron migration during corticogenesis in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Dumont</w:t>
+                <w:t xml:space="preserve">Emmanuelle Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azénor Abgrall</w:t>
+                <w:t xml:space="preserve">Anthony Falluel-Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Gras</w:t>
+                <w:t xml:space="preserve">Magalie Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCI Insight</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (24), pp.e189775. </w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 585, pp.323-334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/jci.insight.189775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2025.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397502v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The urotensin II receptor triggers an early meningeal response and a delayed macrophage-dependent vasospasm after subarachnoid hemorrhage in male mice</w:t>
               </w:r>
@@ -1176,342 +1176,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation and impact of cardiac lymphangiogenesis in pressure-overload-induced heart failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coraline Heron</w:t>
+                <w:t xml:space="preserve">SELENOT deficiency in the mouse brain impacts catecholaminergic neuron density: an immunohistochemical, in situ hybridization and 3D light-sheet imaging study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Boukhzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Yamine Mallouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Dumesnil</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Theo Lemarcis</w:t>
+                <w:t xml:space="preserve">Christophe Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvac086⟩</w:t>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 113 (2), pp.193-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000522091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04113422v1</w:t>
+                <w:t xml:space="preserve">hal-03666802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SELENOT deficiency in the mouse brain impacts catecholaminergic neuron density: an immunohistochemical, in situ hybridization and 3D light-sheet imaging study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Carpentier</w:t>
+                <w:t xml:space="preserve">Regulation and impact of cardiac lymphangiogenesis in pressure-overload-induced heart failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Heron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Dumesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Houssari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dubessy</w:t>
+                <w:t xml:space="preserve">Sylvanie Renet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Lemarcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 113 (2), pp.193-207. </w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 119 (2), pp.492-505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000522091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvac086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03666802v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04113422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-penetrating, antioxidant SELENOT mimetic protects dopaminergic neurons and ameliorates motor dysfunction in Parkinson's disease animal models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ifat Alsharif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Boukhzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1582,429 +1582,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose homeostasis is impaired in mice deficient in the neuropeptide 26RFa (QRFP)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lymphatic and Immune Cell Cross-Talk Regulates Cardiac Recovery After Experimental Myocardial Infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Houssari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Dumesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna El-Mehdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
+                <w:t xml:space="preserve">Virginie Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayrouz Khiar</w:t>
+                <w:t xml:space="preserve">Riikka Kivelä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Prévost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Do Rego</w:t>
+                <w:t xml:space="preserve">Nathalie Pizzinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open Diab Res Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjdrc-2019-000942⟩</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (7), pp.1722-1737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.120.314370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884077v1</w:t>
+                <w:t xml:space="preserve">hal-03553406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lymphatic and Immune Cell Cross-Talk Regulates Cardiac Recovery After Experimental Myocardial Infarction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Houssari</w:t>
+                <w:t xml:space="preserve">Three-dimensional mapping of tyrosine hydroxylase in the transparent brain and adrenal of prenatal and pre-weaning mice: Comprehensive methodological flowchart and quantitative aspects of 3D mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Boukhzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Dumesnil</w:t>
+                <w:t xml:space="preserve">Christophe Dubessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Montero-Hadjadje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Tardif</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pizzinat</w:t>
+                <w:t xml:space="preserve">Laurent Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.120.314370⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 335, pp.108596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2020.108596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553406v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional mapping of tyrosine hydroxylase in the transparent brain and adrenal of prenatal and pre-weaning mice: Comprehensive methodological flowchart and quantitative aspects of 3D mapping</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dubessy</w:t>
+                <w:t xml:space="preserve">Glucose homeostasis is impaired in mice deficient in the neuropeptide 26RFa (QRFP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Mehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayrouz Khiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïté Montero-Hadjadje</w:t>
+                <w:t xml:space="preserve">Gaëtan Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Yon</w:t>
+                <w:t xml:space="preserve">Jean-Luc Do Rego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 335, pp.108596. </w:t>
+              <w:t xml:space="preserve">BMJ Open Diab Res Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.2019-000942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2020.108596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjdrc-2019-000942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485649v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyrosine-hydroxylase immunoreactivity in the mouse transparent brain and adrenal glands</w:t>
               </w:r>
@@ -3146,4691 +3146,4566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À l’intérieur du tissu cérébral Alzheimer avec la méthode CLARITY : plaques séniles, dégénérescences neurofibrillaires et axones en 3D</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laborde Quentin</w:t>
+                <w:t xml:space="preserve">Intraocular pressure reduction and neuroprotection conferred by bone marrow-derived mesenchymal stem cells in an animal model of glaucoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Roubeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Sapienza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Riancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Morphologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Stem Cell Research &amp; Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), pp.177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13287-015-0168-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946787v1</w:t>
+                <w:t xml:space="preserve">hal-01945084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraocular pressure reduction and neuroprotection conferred by bone marrow-derived mesenchymal stem cells in an animal model of glaucoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Roubeix</w:t>
+                <w:t xml:space="preserve">À l’intérieur du tissu cérébral Alzheimer avec la méthode CLARITY : plaques séniles, dégénérescences neurofibrillaires et axones en 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunie Ando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laborde Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delatour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Duyckaerts</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Stem Cell Research &amp; Therapy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Morphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 99 (326), pp.96-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945084v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Method for 3D Analysis of Immunolabeled Axonal Tracts in a Transparent Nervous System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Belle</w:t>
+                <w:t xml:space="preserve">Inside Alzheimer brain with CLARITY: senile plaques, neurofibrillary tangles and axons in 3-D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunie Ando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavol Zelina</w:t>
+                <w:t xml:space="preserve">Ihsen Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 128 (3), pp.457-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00401-014-1322-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944649v1</w:t>
+                <w:t xml:space="preserve">hal-01944638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside Alzheimer brain with CLARITY: senile plaques, neurofibrillary tangles and axons in 3-D</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Laborde</w:t>
+                <w:t xml:space="preserve">A Simple Method for 3D Analysis of Immunolabeled Axonal Tracts in a Transparent Nervous System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adina Lazar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Godefroy</w:t>
+                <w:t xml:space="preserve">Chloé Dominici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ihsen Youssef</w:t>
+                <w:t xml:space="preserve">Céline Heitz-Marchaland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavol Zelina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00401-014-1322-y⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (4), pp.1191-1201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2014.10.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944638v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Method for 3D Analysis of Immunolabeled Axonal Tracts in a Transparent Nervous System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Belle</w:t>
+                <w:t xml:space="preserve">Inside Alzheimer brain with CLARITY: senile plaques, neurofibrillary tangles and axons in 3-D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunie Ando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavol Zelina</w:t>
+                <w:t xml:space="preserve">Ihsen Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2014.10.037⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 128 (3), pp.457-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00401-014-1322-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083957v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside Alzheimer brain with CLARITY: senile plaques, neurofibrillary tangles and axons in 3-D</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ihsen Youssef</w:t>
+                <w:t xml:space="preserve">Effects of Methylmercury Contained in a Diet Mimicking the Wayana Amerindians Contamination through Fish Consumption: Mercury Accumulation, Metallothionein Induction, Gene Expression Variations, and Role of the Chemokine CCL2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bourdineaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel N. Laclau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Maury-Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (6), pp.7710-7738</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572608v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperosmolarity potentiates toxic effects of benzalkonium chloride on conjunctival epithelial cells in vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Clouzeau</w:t>
+                <w:t xml:space="preserve">CXCR3 Antagonism of SDF-1(5-67) Restores Trabecular Function and Prevents Retinal Neurodegeneration in a Rat Model of Ocular Hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Baudouin</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Célérier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Frugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Degardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (6), pp.e37873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0037873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945322v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CXCR3 Antagonism of SDF-1(5-67) Restores Trabecular Function and Prevents Retinal Neurodegeneration in a Rat Model of Ocular Hypertension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Blockade of the chemokine receptor CXCR3 lowers intraocular pressure and prevents retinal degeneration in an animal model of glaucoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frugier Julie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Degardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Brignole-Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Ophthalmologica Scandinavica -Supplement-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944693v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Methylmercury Contained in a Diet Mimicking the Wayana Amerindians Contamination through Fish Consumption: Mercury Accumulation, Metallothionein Induction, Gene Expression Variations, and Role of the Chemokine CCL2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+                <w:t xml:space="preserve">Hyperosmolarity potentiates toxic effects of benzalkonium chloride on conjunctival epithelial cells in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Clouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Riancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Rostene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 13 (6), pp.7710-7738</w:t>
+              <w:t xml:space="preserve">Molecular Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18, pp.851-863</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945289v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockade of the chemokine receptor CXCR3 lowers intraocular pressure and prevents retinal degeneration in an animal model of glaucoma</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The chemokine CCL2 protects against methylmercury neurotoxicity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Brignole-Baudouin</w:t>
+                <w:t xml:space="preserve">Romain-Daniel Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Yasutake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masatake Fujimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Combadière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Ophthalmologica Scandinavica -Supplement-</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Economic Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 125 (1), pp.209-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/toxsci/kfr252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946808v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00630697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chemokine CCL2 protects against methylmercury neurotoxicity.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Combadière</w:t>
+                <w:t xml:space="preserve">Effects of Methylmercury Contained in a Diet Mimicking the Wayana Amerindians Contamination through Fish Consumption: Mercury Accumulation, Metallothionein Induction, Gene Expression Variations, and Role of the Chemokine CCL2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bourdineaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Laclau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Maury-Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Economic Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/toxsci/kfr252⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (6), pp.7710-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms13067710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00630697v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Methylmercury Contained in a Diet Mimicking the Wayana Amerindians Contamination through Fish Consumption: Mercury Accumulation, Metallothionein Induction, Gene Expression Variations, and Role of the Chemokine CCL2.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+                <w:t xml:space="preserve">NaCl-induced hyperosmotic stress as an in vitro dry eye model potentiated by synergic toxic effects of Benzalkonium chloride on conjunctival epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Clouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Riancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Rostene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 205, pp.S155</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00749442v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemokines and chemokine receptors: New actors in neuroendocrine regulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implication of CCR2 Chemokine Receptor in Cocaine-Induced Sensitization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Trocello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rostène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Guyon</w:t>
+                <w:t xml:space="preserve">Stéphane Melik-Parsadaniantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Kular</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Federica Barbieri</w:t>
+                <w:t xml:space="preserve">Emmanuel Roze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 32 (1), pp.10-24</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (3), pp.147-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944623v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NaCl-induced hyperosmotic stress as an in vitro dry eye model potentiated by synergic toxic effects of Benzalkonium chloride on conjunctival epithelial cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Clouzeau</w:t>
+                <w:t xml:space="preserve">Neurochemokines: a menage a trois providing new insights on the functions of chemokines in the central nervous system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Rostène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Dansereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Baudouin</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette van Steenwinckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Reaux-Le Goazigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 205, pp.S155</w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 118 (5), pp.680-694</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946821v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of CCR2 Chemokine Receptor in Cocaine-Induced Sensitization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemokines and chemokine receptors: New actors in neuroendocrine regulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rostène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Melik-Parsadaniantz</w:t>
+                <w:t xml:space="preserve">Alice Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Kular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roze</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 44 (3), pp.147-151</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (1), pp.10-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945340v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurochemokines: a menage a trois providing new insights on the functions of chemokines in the central nervous system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc-André Dansereau</w:t>
+                <w:t xml:space="preserve">CX3CL1 is involved in the ocular surface inflammation induced by benzalkonium chloride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Reaux-Le Goazigo</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Frugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Brignole-Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Rostene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 118 (5), pp.680-694</w:t>
+              <w:t xml:space="preserve">Acta Ophthalmologica Scandinavica -Supplement-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944671v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CX3CL1 is involved in the ocular surface inflammation induced by benzalkonium chloride</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Denoyer</w:t>
+                <w:t xml:space="preserve">Methylmercury exposure downregulates the expression of Racl and leads to neuritic degeneration and ultimately apoptosis in cerebrocortical neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masatake Fujimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fusako Usuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Rostene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">William Rostene</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masumi Sawada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Ophthalmologica Scandinavica -Supplement-</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 88</w:t>
+              <w:t xml:space="preserve">NeuroToxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (1), pp.16-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946832v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methylmercury exposure downregulates the expression of Racl and leads to neuritic degeneration and ultimately apoptosis in cerebrocortical neurons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular determinants of cardiac lymphatic dysfunction in a chronic pressure-overload model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Heron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lemarcis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Thuilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusako Usuki</w:t>
-[...75 lines deleted...]
-                <w:t xml:space="preserve">hal-01945199v1</w:t>
+                <w:t xml:space="preserve">hal-05015428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole body distribution of the regulatory peptide 26RFa in male and female mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Devère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th conference of the Society of Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Lausanne ( CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression et localisation de deux neuropeptides de la famille des RF-amides, Kp10 et 26RFa, et leurs récepteurs dans le testicule murin au cours de la première vague de la spermatogenèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Basille-Dugay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Moutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bateux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rouen, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions neurones-cellules de gliome dans les processus d'invasion de la substance blanche, dans un modèle préclinique de glioblastome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Desrues</w:t>
+                <w:t xml:space="preserve">Senescence of POMC Neurons Induced by SELENOT Deprivation Enhances Neurosecretory Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorthe Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bucharles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancéropôle Nord-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Deauville, France. 2023</w:t>
+              <w:t xml:space="preserve">45ème Colloque de La Société de Neuroendocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Rouen, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168189v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senescence of POMC Neurons Induced by SELENOT Deprivation Enhances Neurosecretory Activity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chan</w:t>
+                <w:t xml:space="preserve">To Help You Make “Transparisation” an Effective Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina D’Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Chaumeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45ème Colloque de La Société de Neuroendocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Rouen, France. 2023</w:t>
+              <w:t xml:space="preserve">Ecole thématique “Functional Microscopy for Biology” (MiFoBio)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Presqu’île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05325973v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To Help You Make “Transparisation” an Effective Tool</w:t>
+                <w:t xml:space="preserve">A Working Group to Help you Make « Transparisation » / Clearing an Effective Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina D’Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Belcram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dubreil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chaumeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique “Functional Microscopy for Biology” (MiFoBio)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Presqu’île de Giens, France</w:t>
+              <w:t xml:space="preserve">Alternative Models to Animal Testing - 1st GSO Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Toulouse - Hôtel de Région, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04917715v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Working Group to Help you Make « Transparisation » / Clearing an Effective Tool</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Simion</w:t>
+                <w:t xml:space="preserve">Interactions neurones-cellules de gliome dans les processus d'invasion de la substance blanche, dans un modèle préclinique de glioblastome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alternative Models to Animal Testing - 1st GSO Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Toulouse - Hôtel de Région, France</w:t>
+              <w:t xml:space="preserve">Cancéropôle Nord-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Deauville, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04917388v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Working Group to Help You Make &amp;quot;Transparisation&amp;quot; an Effective Tool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romina D’Angelo</w:t>
+                <w:t xml:space="preserve">To Help You Make “Transparisation” an Effective Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Belcram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cholé Chaumeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Dubreil</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Annuelles du Cancéropôle Grand Sud-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, La Grande Motte, France. </w:t>
+              <w:t xml:space="preserve">JST RMUI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919990v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To Help You Make “Transparisation” an Effective Tool</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neuron-Glioma Interactions in White Matter Invasion in a Preclinical Model of Glioblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholé Chaumeton</w:t>
+                <w:t xml:space="preserve">Quentin Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romina d'Angelo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Godefroy</w:t>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JST RMUI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rouen, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922305v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05164773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tridimensional Analysis of Catecholaminergic Neuron Distribution in Selenot-Deficience Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Yamine Mallouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Boukhzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rouen, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05164770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuron-Glioma Interactions in White Matter Invasion in a Preclinical Model of Glioblastoma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Neuron-Glioma Interactions in White Matter Invasion, in a Preclinical Model of Glioblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rouen, France. 2022</w:t>
+              <w:t xml:space="preserve">Congrès Annuel de l'ACOCEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rouen, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05164773v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05164772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuron-Glioma Interactions in White Matter Invasion, in a Preclinical Model of Glioblastoma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Desrues</w:t>
+                <w:t xml:space="preserve">A Working Group to Help You Make &amp;quot;Transparisation&amp;quot; an Effective Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina D’Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Belcram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cholé Chaumeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de l'ACOCEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rouen, France. 2022</w:t>
+              <w:t xml:space="preserve">18èmes Journées Annuelles du Cancéropôle Grand Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, La Grande Motte, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05164772v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidences of early astroglial reactivity associated with glioma invasion in a preclinical model of glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Gandolfo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23th annual meeting of the LARC-Neuroscience network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02452583v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-05015428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le RNAscope® : une solution d'imagerie de l'ARN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence IRIB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose Homeostasis and Energy Metabolism Are Impaired in Orexins Deficient Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Devère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Do Rego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Do Rego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. colloque de la Société de Neuroendocrinologie (SNE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparisation et imagerie 3D du sphéroide à l'organisme entier, chez l'animal et/ou le végétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ONIRIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The urotensin II receptor relays key neurobiological mechanisms in subarachnoid hemorrhage: Efficacy of pathway-targeted drugs on early meningeal damages and long-term brain deficits</w:t>
+                <w:t xml:space="preserve">The urotensin II receptor relays key neurobiological mechanisms in subarachnoid hemorrhage: Efficacy of pathway-targeted drugs on long-term brain deficits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Pedard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LARC-Neuroscience network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel du GDR-GPCR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418192v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The urotensin II receptor relays key neurobiological mechanisms in subarachnoid hemorrhage: Efficacy of pathway-targeted drugs on long-term brain deficits</w:t>
+                <w:t xml:space="preserve">The urotensin II receptor relays key neurobiological mechanisms in subarachnoid hemorrhage: Efficacy of pathway-targeted drugs on early meningeal damages and long-term brain deficits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Pedard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel du GDR-GPCR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">LARC-Neuroscience network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418166v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparisation et imagerie des échantillons biologiques, quelle méthode? Quelle application?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orestis Faklaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème assises Nationales des plateformes d'imagerie cellulaire du RTMFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plate-Forme Régionale de Recherche en Imagerie Cellulaire de Haute-Normandie (PRIMACEN). FRA., Mar 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7840,114 +7715,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des neurones exprimant la tyrosine hydroxylase chez les souris sauvages et invalidées pour la SELENOT : imagerie tridimensionnelle et analyse comportementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Normandie Université, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022NORMR050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04033792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId237"/>
+      <w:footerReference w:type="default" r:id="rId235"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8094,51 +7969,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460672v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Heron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Lemarcis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Laguerre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;njamin Bourgeois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thuilliez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00345-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brunet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexandre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyoung Lee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Blanquer-Rossell&#243;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bracquemond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61788-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326224v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Picot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Dev&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Takhlidjt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guillemot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lusurier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2025.171417" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05485217v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326228v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Carpentier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Falluel-Morel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie B&#233;nard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2025.09.015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397502v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Yamine Mallouki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Boukhzar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dumont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;nor Abgrall" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.189775" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pedard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Prevost" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carpena" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Holleran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Desrues" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52654-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155866v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi A. Creed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saranya Kannan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany L. Tate" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godefroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Banerjee" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.0000000000000325" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04113422v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Dumesnil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Houssari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvanie Renet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvac086" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666802v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubessy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000522091" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03132187v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifat Alsharif" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aury-Landas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2020.101839" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884077v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Mehdi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Khiar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pr&#233;vost" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Do Rego" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjdrc-2019-000942" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03553406v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tardif" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riikka Kivel&#228;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pizzinat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.120.314370" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02485649v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2020.108596" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944579v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rost&#232;ne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Anouar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Reaux-Le Goazigo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01708801v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Trouillet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dubus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Degardin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Estivalet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ivkovic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20171-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Warcoin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clouzeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roubeix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Raveu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01497677v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Belle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Couly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel A. Malone" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2017.03.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258703v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Serge Launay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Reboussin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Kessal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2015.12.017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01282014v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Sapienza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boucher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-016-0509-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945066v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01172713v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Khabou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rostene" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Alain Sahel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2015.06.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202543v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mias" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Riancho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-015-0168-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946787v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunie Ando" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laborde Quentin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delatour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Duyckaerts" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945084v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944649v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M Dominici" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Heitz-Marchaland" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Zelina" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944638v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Laborde" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Lazar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsen Youssef" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-014-1322-y" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083957v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dominici" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.10.037" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572608v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945322v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudouin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944693v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denoyer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Frugier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037873" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945289v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bourdineaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel N. Laclau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Maury-Brachet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946808v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frugier Julie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Brignole-Baudouin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00630697v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain-Daniel Gosselin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Yasutake" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatake Fujimura" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combadi&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfr252" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749442v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laclau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms13067710" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944623v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guyon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Kular" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Barbieri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946821v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945340v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Trocello" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Melik-Parsadaniantz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roze" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944671v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Dansereau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette van Steenwinckel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946832v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945199v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusako Usuki" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masumi Sawada" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326310v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165636v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Basille-Dugay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moutard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bateux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168189v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemercier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325973v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jehan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthe Cartier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bucharles" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917715v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina D&#8217;Angelo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaumeton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simion" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917388v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919990v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chol&#233; Chaumeton" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922305v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina d'Angelo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164770v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164773v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164772v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452583v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gandolfo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015428v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemarcis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laguerre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourgeois" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thuilliez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163709v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163697v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Do Rego" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163704v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418192v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dubois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Gruel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418166v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869883v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04033792v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NORMR050" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460672v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Heron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Lemarcis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Laguerre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;njamin Bourgeois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thuilliez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00345-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326224v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Picot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Dev&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Takhlidjt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guillemot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lusurier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2025.171417" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05485217v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292896v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brunet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexandre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyoung Lee" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Blanquer-Rossell&#243;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bracquemond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61788-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397502v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Yamine Mallouki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Boukhzar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dumont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;nor Abgrall" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.189775" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326228v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Carpentier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Falluel-Morel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie B&#233;nard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2025.09.015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pedard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Prevost" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carpena" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Holleran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Desrues" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52654-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155866v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi A. Creed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saranya Kannan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany L. Tate" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godefroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Banerjee" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.0000000000000325" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666802v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubessy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000522091" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04113422v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Dumesnil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Houssari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvanie Renet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvac086" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03132187v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifat Alsharif" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aury-Landas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2020.101839" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03553406v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tardif" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riikka Kivel&#228;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pizzinat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.120.314370" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02485649v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2020.108596" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884077v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Mehdi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Khiar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pr&#233;vost" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Do Rego" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjdrc-2019-000942" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944579v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rost&#232;ne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Anouar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Reaux-Le Goazigo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01708801v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Trouillet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dubus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Degardin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Estivalet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ivkovic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20171-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Warcoin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clouzeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roubeix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Raveu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01497677v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Belle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Couly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel A. Malone" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2017.03.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258703v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Serge Launay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Reboussin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Kessal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2015.12.017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01282014v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Sapienza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boucher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-016-0509-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945066v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01172713v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Khabou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rostene" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Alain Sahel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2015.06.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202543v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mias" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Riancho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-015-0168-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945084v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946787v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunie Ando" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laborde Quentin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delatour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Duyckaerts" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944638v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Laborde" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Lazar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsen Youssef" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-014-1322-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083957v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dominici" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Heitz-Marchaland" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Zelina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.10.037" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572608v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945289v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bourdineaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel N. Laclau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Maury-Brachet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944693v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denoyer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Frugier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037873" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946808v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frugier Julie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Brignole-Baudouin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945322v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudouin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00630697v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain-Daniel Gosselin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Yasutake" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatake Fujimura" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combadi&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfr252" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749442v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laclau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms13067710" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946821v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945340v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Trocello" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Melik-Parsadaniantz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roze" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944671v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Dansereau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette van Steenwinckel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944623v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guyon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Kular" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Barbieri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946832v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945199v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusako Usuki" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masumi Sawada" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015428v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemarcis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laguerre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourgeois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thuilliez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326310v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165636v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Basille-Dugay" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moutard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bateux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325973v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jehan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthe Cartier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bucharles" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917715v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina D&#8217;Angelo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaumeton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simion" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917388v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168189v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemercier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922305v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chol&#233; Chaumeton" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina d'Angelo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164773v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164770v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164772v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919990v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452583v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gandolfo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163709v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163697v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Do Rego" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163704v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418166v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dubois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Gruel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418192v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869883v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04033792v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NORMR050" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>