--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,165 +234,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole body distribution of the regulatory peptide 26RFa in male and female mice</w:t>
+                <w:t xml:space="preserve">Prolonging lung cancer response to EGFR inhibition by targeting the selective advantage of resistant cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Picot</w:t>
+                <w:t xml:space="preserve">Lisa Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélodie Devère</w:t>
+                <w:t xml:space="preserve">David Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
+                <w:t xml:space="preserve">Jiyoung Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Guillemot</w:t>
+                <w:t xml:space="preserve">Maria del Mar Blanquer-Rosselló</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Lusurier</w:t>
+                <w:t xml:space="preserve">David Bracquemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peptides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 190, pp.171417. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.7853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.peptides.2025.171417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-61788-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326224v1</w:t>
+                <w:t xml:space="preserve">hal-05292896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular determinants of cardiac lymphatic dysfunction in a chronic pressure-overload model</w:t>
               </w:r>
@@ -506,429 +502,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolonging lung cancer response to EGFR inhibition by targeting the selective advantage of resistant cells</w:t>
+                <w:t xml:space="preserve">Whole body distribution of the regulatory peptide 26RFa in male and female mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Brunet</w:t>
+                <w:t xml:space="preserve">Marie Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Alexandre</w:t>
+                <w:t xml:space="preserve">Mélodie Devère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiyoung Lee</w:t>
+                <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria del Mar Blanquer-Rosselló</w:t>
+                <w:t xml:space="preserve">Corentin Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bracquemond</w:t>
+                <w:t xml:space="preserve">Caroline Lusurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.7853. </w:t>
+              <w:t xml:space="preserve">Peptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 190, pp.171417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-61788-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.peptides.2025.171417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05292896v1</w:t>
+                <w:t xml:space="preserve">hal-05326224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central SELENOT deficiency impairs gonadotrope axis function, sexual behavior and fertility in male and female mice</w:t>
+                <w:t xml:space="preserve">SELENOPROTEIN T deficiency alters projection neuron migration during corticogenesis in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Yamine Mallouki</w:t>
+                <w:t xml:space="preserve">Emmanuelle Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loubna Boukhzar</w:t>
+                <w:t xml:space="preserve">Anthony Falluel-Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Dumont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Gras</w:t>
+                <w:t xml:space="preserve">Magalie Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCI Insight</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/jci.insight.189775⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 585, pp.323-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2025.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397502v1</w:t>
+                <w:t xml:space="preserve">hal-05326228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SELENOPROTEIN T deficiency alters projection neuron migration during corticogenesis in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Central SELENOT deficiency impairs gonadotrope axis function, sexual behavior and fertility in male and female mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Yamine Mallouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Boukhzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Carpentier</w:t>
+                <w:t xml:space="preserve">Ludovic Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Falluel-Morel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lisa Brunet</w:t>
+                <w:t xml:space="preserve">Azénor Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Bénard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Alexandre</w:t>
+                <w:t xml:space="preserve">Marjorie Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 585, pp.323-334. </w:t>
+              <w:t xml:space="preserve">JCI Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (24), pp.e189775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2025.09.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/jci.insight.189775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05326228v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The urotensin II receptor triggers an early meningeal response and a delayed macrophage-dependent vasospasm after subarachnoid hemorrhage in male mice</w:t>
               </w:r>
@@ -1195,77 +1195,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SELENOT deficiency in the mouse brain impacts catecholaminergic neuron density: an immunohistochemical, in situ hybridization and 3D light-sheet imaging study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Boukhzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Yamine Mallouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1467,51 +1467,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-penetrating, antioxidant SELENOT mimetic protects dopaminergic neurons and ameliorates motor dysfunction in Parkinson's disease animal models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ifat Alsharif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Boukhzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1735,51 +1735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional mapping of tyrosine hydroxylase in the transparent brain and adrenal of prenatal and pre-weaning mice: Comprehensive methodological flowchart and quantitative aspects of 3D mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Boukhzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1869,51 +1869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose homeostasis is impaired in mice deficient in the neuropeptide 26RFa (QRFP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayrouz Khiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2485,325 +2485,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocular inflammation induces trigeminal pain, peripheral and central neuroinflammatory mechanisms</w:t>
+                <w:t xml:space="preserve">Bilateral neuroinflammatory processes in visual pathways induced by unilateral ocular hypertension in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Serge Launay</w:t>
+                <w:t xml:space="preserve">Anaïs Sapienza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Raveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Reboussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Roubeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong Liang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Godefroy</w:t>
+                <w:t xml:space="preserve">Céline Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2015.12.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (1), pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12974-016-0509-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258703v1</w:t>
+                <w:t xml:space="preserve">hal-01282014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilateral neuroinflammatory processes in visual pathways induced by unilateral ocular hypertension in the rat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ocular inflammation induces trigeminal pain, peripheral and central neuroinflammatory mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Serge Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Reboussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Sapienza</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Roubeix</w:t>
+                <w:t xml:space="preserve">Hong Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Boucher</w:t>
+                <w:t xml:space="preserve">Karima Kessal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 13 (1), pp.44. </w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88, pp.16-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12974-016-0509-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2015.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282014v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilateral neuroinflammatory processes in visual pathways induced by unilateral ocular hypertension in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Sapienza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Raveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2811,51 +2811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Reboussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Roubeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13 (1)</w:t>
@@ -2884,51 +2884,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined 3DISCO clearing method, retrograde tracer and ultramicroscopy to map corneal neurons in a whole adult mouse trigeminal ganglion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Serge Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3057,51 +3057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Sapienza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Riancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3191,51 +3191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Sapienza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Riancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3401,1950 +3401,1816 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside Alzheimer brain with CLARITY: senile plaques, neurofibrillary tangles and axons in 3-D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kunie Ando</w:t>
+                <w:t xml:space="preserve">A Simple Method for 3D Analysis of Immunolabeled Axonal Tracts in a Transparent Nervous System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Laborde</w:t>
+                <w:t xml:space="preserve">Chloé Dominici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adina Lazar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Godefroy</w:t>
+                <w:t xml:space="preserve">Céline Heitz-Marchaland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ihsen Youssef</w:t>
+                <w:t xml:space="preserve">Pavol Zelina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 128 (3), pp.457-459. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (4), pp.1191-1201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00401-014-1322-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2014.10.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944638v1</w:t>
+                <w:t xml:space="preserve">hal-01083957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Method for 3D Analysis of Immunolabeled Axonal Tracts in a Transparent Nervous System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Belle</w:t>
+                <w:t xml:space="preserve">Inside Alzheimer brain with CLARITY: senile plaques, neurofibrillary tangles and axons in 3-D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunie Ando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavol Zelina</w:t>
+                <w:t xml:space="preserve">Ihsen Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (4), pp.1191-1201. </w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 128 (3), pp.457-459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2014.10.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00401-014-1322-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083957v1</w:t>
+                <w:t xml:space="preserve">hal-01944638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside Alzheimer brain with CLARITY: senile plaques, neurofibrillary tangles and axons in 3-D</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adina Lazar</w:t>
+                <w:t xml:space="preserve">Hyperosmolarity potentiates toxic effects of benzalkonium chloride on conjunctival epithelial cells in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Clouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ihsen Youssef</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Riancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Rostene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18, pp.851-863</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03572608v1</w:t>
+                <w:t xml:space="preserve">hal-01945322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Methylmercury Contained in a Diet Mimicking the Wayana Amerindians Contamination through Fish Consumption: Mercury Accumulation, Metallothionein Induction, Gene Expression Variations, and Role of the Chemokine CCL2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blockade of the chemokine receptor CXCR3 lowers intraocular pressure and prevents retinal degeneration in an animal model of glaucoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel N. Laclau</w:t>
+                <w:t xml:space="preserve">Alexandre Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Maury-Brachet</w:t>
+                <w:t xml:space="preserve">Frugier Julie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Degardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+                <w:t xml:space="preserve">Francoise Brignole-Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 13 (6), pp.7710-7738</w:t>
+              <w:t xml:space="preserve">Acta Ophthalmologica Scandinavica -Supplement-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945289v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CXCR3 Antagonism of SDF-1(5-67) Restores Trabecular Function and Prevents Retinal Neurodegeneration in a Rat Model of Ocular Hypertension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Methylmercury Contained in a Diet Mimicking the Wayana Amerindians Contamination through Fish Consumption: Mercury Accumulation, Metallothionein Induction, Gene Expression Variations, and Role of the Chemokine CCL2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bourdineaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Denoyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Godefroy</w:t>
+                <w:t xml:space="preserve">Muriel N. Laclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Célérier</w:t>
+                <w:t xml:space="preserve">Régine Maury-Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Frugier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Degardin</w:t>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (6), pp.7710-7738</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944693v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockade of the chemokine receptor CXCR3 lowers intraocular pressure and prevents retinal degeneration in an animal model of glaucoma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">CXCR3 Antagonism of SDF-1(5-67) Restores Trabecular Function and Prevents Retinal Neurodegeneration in a Rat Model of Ocular Hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frugier Julie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Godefroy</w:t>
+                <w:t xml:space="preserve">Isabelle Célérier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Frugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Degardin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francoise Brignole-Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Ophthalmologica Scandinavica -Supplement-</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (6), pp.e37873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0037873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946808v1</w:t>
+                <w:t xml:space="preserve">hal-01944693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperosmolarity potentiates toxic effects of benzalkonium chloride on conjunctival epithelial cells in vitro</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The chemokine CCL2 protects against methylmercury neurotoxicity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Baudouin</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain-Daniel Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Yasutake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masatake Fujimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Combadière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Economic Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 125 (1), pp.209-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/toxsci/kfr252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945322v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00630697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chemokine CCL2 protects against methylmercury neurotoxicity.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Combadière</w:t>
+                <w:t xml:space="preserve">Effects of Methylmercury Contained in a Diet Mimicking the Wayana Amerindians Contamination through Fish Consumption: Mercury Accumulation, Metallothionein Induction, Gene Expression Variations, and Role of the Chemokine CCL2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bourdineaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Laclau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Maury-Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Economic Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (6), pp.7710-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms13067710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/toxsci/kfr252⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00630697v1</w:t>
+                <w:t xml:space="preserve">hal-00749442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Methylmercury Contained in a Diet Mimicking the Wayana Amerindians Contamination through Fish Consumption: Mercury Accumulation, Metallothionein Induction, Gene Expression Variations, and Role of the Chemokine CCL2.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+                <w:t xml:space="preserve">NaCl-induced hyperosmotic stress as an in vitro dry eye model potentiated by synergic toxic effects of Benzalkonium chloride on conjunctival epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Clouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Riancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Rostene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 205, pp.S155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms13067710⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00749442v1</w:t>
+                <w:t xml:space="preserve">hal-01946821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NaCl-induced hyperosmotic stress as an in vitro dry eye model potentiated by synergic toxic effects of Benzalkonium chloride on conjunctival epithelial cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Clouzeau</w:t>
+                <w:t xml:space="preserve">Neurochemokines: a menage a trois providing new insights on the functions of chemokines in the central nervous system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Rostène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Dansereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Baudouin</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette van Steenwinckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Reaux-Le Goazigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 205, pp.S155</w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 118 (5), pp.680-694</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946821v1</w:t>
+                <w:t xml:space="preserve">hal-01944671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication of CCR2 Chemokine Receptor in Cocaine-Induced Sensitization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Trocello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rostène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Melik-Parsadaniantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44 (3), pp.147-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurochemokines: a menage a trois providing new insights on the functions of chemokines in the central nervous system</w:t>
+                <w:t xml:space="preserve">Chemokines and chemokine receptors: New actors in neuroendocrine regulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rostène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc-André Dansereau</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Kular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Reaux-Le Goazigo</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 118 (5), pp.680-694</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (1), pp.10-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944671v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemokines and chemokine receptors: New actors in neuroendocrine regulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lara Kular</w:t>
+                <w:t xml:space="preserve">CX3CL1 is involved in the ocular surface inflammation induced by benzalkonium chloride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Federica Barbieri</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Frugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Brignole-Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Rostene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 32 (1), pp.10-24</w:t>
+              <w:t xml:space="preserve">Acta Ophthalmologica Scandinavica -Supplement-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944623v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CX3CL1 is involved in the ocular surface inflammation induced by benzalkonium chloride</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Denoyer</w:t>
+                <w:t xml:space="preserve">Methylmercury exposure downregulates the expression of Racl and leads to neuritic degeneration and ultimately apoptosis in cerebrocortical neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masatake Fujimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fusako Usuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Rostene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...110 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masumi Sawada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroToxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 30 (1), pp.16-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5354,147 +5220,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular determinants of cardiac lymphatic dysfunction in a chronic pressure-overload model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Heron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Heron</w:t>
+                <w:t xml:space="preserve">T. Lemarcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lemarcis</w:t>
+                <w:t xml:space="preserve">O. Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Laguerre</w:t>
+                <w:t xml:space="preserve">B. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bourgeois</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C Thuilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5504,1529 +5370,1529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole body distribution of the regulatory peptide 26RFa in male and female mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Devère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th conference of the Society of Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Lausanne ( CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression et localisation de deux neuropeptides de la famille des RF-amides, Kp10 et 26RFa, et leurs récepteurs dans le testicule murin au cours de la première vague de la spermatogenèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Basille-Dugay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Basille-Dugay</w:t>
+                <w:t xml:space="preserve">Laura Moutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Moutard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bateux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rouen, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senescence of POMC Neurons Induced by SELENOT Deprivation Enhances Neurosecretory Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Jehan</w:t>
+                <w:t xml:space="preserve">Dorthe Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorthe Cartier</w:t>
+                <w:t xml:space="preserve">Christine Bucharles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45ème Colloque de La Société de Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Rouen, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To Help You Make “Transparisation” an Effective Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina D’Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romina D’Angelo</w:t>
+                <w:t xml:space="preserve">Laurence Dubreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Dubreil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Godefroy</w:t>
+                <w:t xml:space="preserve">Chloé Chaumeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique “Functional Microscopy for Biology” (MiFoBio)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Presqu’île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Working Group to Help you Make « Transparisation » / Clearing an Effective Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina D’Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Belcram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romina D’Angelo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katia Belcram</w:t>
+                <w:t xml:space="preserve">Laurence Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Dubreil</w:t>
+                <w:t xml:space="preserve">Chloé Chaumeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternative Models to Animal Testing - 1st GSO Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Toulouse - Hôtel de Région, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions neurones-cellules de gliome dans les processus d'invasion de la substance blanche, dans un modèle préclinique de glioblastome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Lemercier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Godefroy</w:t>
+                <w:t xml:space="preserve">Alexis Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancéropôle Nord-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Deauville, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To Help You Make “Transparisation” an Effective Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Belcram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cholé Chaumeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JST RMUI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuron-Glioma Interactions in White Matter Invasion in a Preclinical Model of Glioblastoma</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tridimensional Analysis of Catecholaminergic Neuron Distribution in Selenot-Deficience Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucie Martin</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Yamine Mallouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Boukhzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rouen, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05164773v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05164770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tridimensional Analysis of Catecholaminergic Neuron Distribution in Selenot-Deficience Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuron-Glioma Interactions in White Matter Invasion in a Preclinical Model of Glioblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yves Tillet</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rouen, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05164770v1</w:t>
+                <w:t xml:space="preserve">hal-05164773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuron-Glioma Interactions in White Matter Invasion, in a Preclinical Model of Glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Lemercier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Godefroy</w:t>
+                <w:t xml:space="preserve">Alexis Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de l'ACOCEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rouen, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05164772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Working Group to Help You Make &amp;quot;Transparisation&amp;quot; an Effective Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina D’Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Belcram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cholé Chaumeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées Annuelles du Cancéropôle Grand Sud-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, La Grande Motte, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidences of early astroglial reactivity associated with glioma invasion in a preclinical model of glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Gandolfo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23th annual meeting of the LARC-Neuroscience network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02452583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7036,367 +6902,367 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le RNAscope® : une solution d'imagerie de l'ARN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence IRIB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose Homeostasis and Energy Metabolism Are Impaired in Orexins Deficient Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Devère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Do Rego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Do Rego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. colloque de la Société de Neuroendocrinologie (SNE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparisation et imagerie 3D du sphéroide à l'organisme entier, chez l'animal et/ou le végétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ONIRIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The urotensin II receptor relays key neurobiological mechanisms in subarachnoid hemorrhage: Efficacy of pathway-targeted drugs on long-term brain deficits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Pedard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7415,113 +7281,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel du GDR-GPCR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The urotensin II receptor relays key neurobiological mechanisms in subarachnoid hemorrhage: Efficacy of pathway-targeted drugs on early meningeal damages and long-term brain deficits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Pedard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7540,172 +7406,172 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LARC-Neuroscience network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparisation et imagerie des échantillons biologiques, quelle méthode? Quelle application?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orestis Faklaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina d'Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème assises Nationales des plateformes d'imagerie cellulaire du RTMFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plate-Forme Régionale de Recherche en Imagerie Cellulaire de Haute-Normandie (PRIMACEN). FRA., Mar 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7715,114 +7581,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des neurones exprimant la tyrosine hydroxylase chez les souris sauvages et invalidées pour la SELENOT : imagerie tridimensionnelle et analyse comportementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Normandie Université, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022NORMR050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04033792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId235"/>
+      <w:footerReference w:type="default" r:id="rId234"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7969,51 +7835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460672v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Heron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Lemarcis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Laguerre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;njamin Bourgeois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thuilliez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00345-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326224v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Picot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Dev&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Takhlidjt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guillemot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lusurier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2025.171417" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05485217v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292896v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brunet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexandre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyoung Lee" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Blanquer-Rossell&#243;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bracquemond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61788-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397502v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Yamine Mallouki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Boukhzar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dumont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;nor Abgrall" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.189775" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326228v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Carpentier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Falluel-Morel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie B&#233;nard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2025.09.015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pedard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Prevost" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carpena" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Holleran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Desrues" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52654-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155866v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi A. Creed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saranya Kannan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany L. Tate" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godefroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Banerjee" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.0000000000000325" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666802v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubessy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000522091" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04113422v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Dumesnil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Houssari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvanie Renet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvac086" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03132187v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifat Alsharif" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aury-Landas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2020.101839" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03553406v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tardif" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riikka Kivel&#228;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pizzinat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.120.314370" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02485649v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2020.108596" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884077v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Mehdi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Khiar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pr&#233;vost" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Do Rego" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjdrc-2019-000942" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944579v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rost&#232;ne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Anouar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Reaux-Le Goazigo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01708801v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Trouillet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dubus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Degardin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Estivalet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ivkovic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20171-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Warcoin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clouzeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roubeix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Raveu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01497677v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Belle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Couly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel A. Malone" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2017.03.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258703v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Serge Launay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Reboussin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Kessal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2015.12.017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01282014v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Sapienza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boucher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-016-0509-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945066v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01172713v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Khabou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rostene" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Alain Sahel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2015.06.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202543v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mias" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Riancho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-015-0168-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945084v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946787v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunie Ando" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laborde Quentin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delatour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Duyckaerts" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944638v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Laborde" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Lazar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsen Youssef" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-014-1322-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083957v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dominici" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Heitz-Marchaland" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Zelina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.10.037" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572608v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945289v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bourdineaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel N. Laclau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Maury-Brachet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944693v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denoyer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Frugier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037873" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946808v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frugier Julie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Brignole-Baudouin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945322v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudouin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00630697v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain-Daniel Gosselin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Yasutake" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatake Fujimura" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combadi&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfr252" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749442v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laclau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms13067710" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946821v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945340v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Trocello" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Melik-Parsadaniantz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roze" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944671v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Dansereau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette van Steenwinckel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944623v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guyon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Kular" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Barbieri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946832v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945199v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusako Usuki" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masumi Sawada" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015428v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemarcis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laguerre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourgeois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thuilliez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326310v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165636v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Basille-Dugay" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moutard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bateux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325973v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jehan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthe Cartier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bucharles" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917715v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina D&#8217;Angelo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaumeton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simion" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917388v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168189v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemercier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922305v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chol&#233; Chaumeton" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina d'Angelo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164773v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164770v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164772v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919990v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452583v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gandolfo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163709v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163697v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Do Rego" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163704v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418166v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dubois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Gruel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418192v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869883v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04033792v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NORMR050" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460672v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Heron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Lemarcis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Laguerre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;njamin Bourgeois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thuilliez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00345-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brunet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexandre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyoung Lee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Blanquer-Rossell&#243;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bracquemond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61788-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05485217v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326224v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Picot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Dev&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Takhlidjt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guillemot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lusurier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2025.171417" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326228v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Carpentier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Falluel-Morel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie B&#233;nard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2025.09.015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397502v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Yamine Mallouki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Boukhzar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dumont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;nor Abgrall" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.189775" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pedard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Prevost" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carpena" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Holleran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Desrues" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52654-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155866v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi A. Creed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saranya Kannan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany L. Tate" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godefroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Banerjee" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.0000000000000325" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666802v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubessy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000522091" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04113422v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Dumesnil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Houssari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvanie Renet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvac086" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03132187v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifat Alsharif" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aury-Landas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2020.101839" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03553406v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tardif" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riikka Kivel&#228;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pizzinat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.120.314370" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02485649v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2020.108596" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884077v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Mehdi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Khiar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pr&#233;vost" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Do Rego" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjdrc-2019-000942" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944579v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rost&#232;ne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Anouar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Reaux-Le Goazigo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01708801v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Trouillet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dubus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Degardin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Estivalet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ivkovic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20171-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Warcoin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clouzeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roubeix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Raveu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01497677v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Belle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Couly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel A. Malone" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2017.03.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01282014v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Sapienza" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Reboussin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boucher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-016-0509-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258703v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Serge Launay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Kessal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2015.12.017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945066v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01172713v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Khabou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rostene" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Alain Sahel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2015.06.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202543v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mias" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Riancho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-015-0168-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945084v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946787v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunie Ando" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laborde Quentin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delatour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Duyckaerts" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083957v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dominici" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Heitz-Marchaland" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Zelina" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.10.037" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944638v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Laborde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Lazar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsen Youssef" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-014-1322-y" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945322v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudouin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946808v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denoyer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frugier Julie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Brignole-Baudouin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945289v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bourdineaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel N. Laclau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Maury-Brachet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944693v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Frugier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037873" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00630697v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain-Daniel Gosselin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Yasutake" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatake Fujimura" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combadi&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfr252" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749442v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laclau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms13067710" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946821v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944671v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Dansereau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette van Steenwinckel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945340v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Trocello" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Melik-Parsadaniantz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roze" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944623v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guyon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Kular" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Barbieri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946832v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945199v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusako Usuki" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masumi Sawada" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015428v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemarcis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laguerre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourgeois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thuilliez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326310v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165636v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Basille-Dugay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moutard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bateux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325973v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jehan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthe Cartier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bucharles" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917715v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina D&#8217;Angelo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaumeton" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simion" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917388v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168189v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemercier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922305v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chol&#233; Chaumeton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina d'Angelo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164770v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164773v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164772v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919990v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452583v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gandolfo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163709v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163697v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Do Rego" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benani" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163704v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418166v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dubois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Gruel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418192v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869883v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04033792v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NORMR050" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>