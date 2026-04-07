--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -66,3201 +66,3724 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of the Human Serotonin 5-HT7 Receptor Rescues Phenotype Profile and Restores Dysregulated Biomarkers in a Drosophila melanogaster Glioma Model</w:t>
+                <w:t xml:space="preserve">Lung inflammation and interstitial fibrosis by targeted alveolar epithelial type I cell death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florestan Courant</w:t>
+                <w:t xml:space="preserve">Sandra Carignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Maravat</w:t>
+                <w:t xml:space="preserve">Dorian de Moura Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wanyin Chen</w:t>
+                <w:t xml:space="preserve">David Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gosset</w:t>
+                <w:t xml:space="preserve">Elodie Culerier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren Blot</w:t>
+                <w:t xml:space="preserve">Sarah Huot-Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (8), pp.1281. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1261483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells11081281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1261483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846028v1</w:t>
+                <w:t xml:space="preserve">hal-04268238v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LentiRILES, a miRNA-ON Sensor System for Monitoring the Functionality of miRNA in Cancer Biology and Therapy</w:t>
+                <w:t xml:space="preserve">Intrahippocampal inoculation of Aβ1–42 peptide in rat as a model of Alzheimer’s disease identified MicroRNA-146a-5p as blood marker with anti-inflammatory function in astrocyte cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viorel Simion</w:t>
+                <w:t xml:space="preserve">Ruth Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Loussouarn</w:t>
+                <w:t xml:space="preserve">Vidian de Concini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoan Laurent</w:t>
+                <w:t xml:space="preserve">Marc Dhenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loris Roncali</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Suzanne Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (5), pp.694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15476286.2021.1978202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells12050694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03374619v1</w:t>
+                <w:t xml:space="preserve">hal-04215705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterile Lung Inflammation Induced by Silica Exacerbates Mycobacterium tuberculosis Infection via STING-Dependent Type 2 Immunity</w:t>
+                <w:t xml:space="preserve">Improvement of Antioxidant Defences in Keratinocytes Grown in Physioxia: Comparison of 2D and 3D Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulayman Benmerzoug</w:t>
+                <w:t xml:space="preserve">Nadira Chettouh-Hammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badreddine Bounab</w:t>
+                <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Rose</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Amandine Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Biet</w:t>
+                <w:t xml:space="preserve">Giovanni Busco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (9), pp.2649-2664.e5. </w:t>
+              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.04.110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2023/6829931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02147129v1</w:t>
+                <w:t xml:space="preserve">hal-04143382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GM-CSF targeted immunomodulation affects host response to M. tuberculosis infection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression of the Human Serotonin 5-HT7 Receptor Rescues Phenotype Profile and Restores Dysregulated Biomarkers in a Drosophila melanogaster Glioma Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Vitarelli Marinho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Rose</w:t>
+                <w:t xml:space="preserve">Florestan Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mackowiak</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Marion Maravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanyin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-26984-3⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (8), pp.1281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11081281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118538v1</w:t>
+                <w:t xml:space="preserve">hal-03846028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STING-dependent sensing of self-DNA drives silica-induced lung inflammation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">T Lymphocyte Serotonin 5-HT7 Receptor Is Dysregulated in Natalizumab-Treated Multiple Sclerosis Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colleen Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Auzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gosset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Duneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (10), pp.2418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines10102418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-07425-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01975846v1</w:t>
+                <w:t xml:space="preserve">hal-03846032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIMK2-1, a new isoform of human LIMK2, regulates actin cytoskeleton remodeling via a different signaling pathway than that of its two homologs, LIMK2a and LIMK2b</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">LentiRILES, a miRNA-ON Sensor System for Monitoring the Functionality of miRNA in Cancer Biology and Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viorel Simion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Loussouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Roncali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15476286.2021.1978202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966439v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03374619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curcumin/poly(2-methyl-2-oxazoline-b-tetrahydrofuran-b-2-methyl-2-oxazoline) formulation: An improved penetration and biological effect of curcumin in F508del-CFTR cell lines</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sterile Lung Inflammation Induced by Silica Exacerbates Mycobacterium tuberculosis Infection via STING-Dependent Type 2 Immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulayman Benmerzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Bounab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2017.04.015⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (9), pp.2649-2664.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.04.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618274v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared luminescent metallacrowns for combined in vitro cell fixation and counter staining</w:t>
+                <w:t xml:space="preserve">STING-dependent sensing of self-DNA drives silica-induced lung inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivana Martinić</w:t>
+                <w:t xml:space="preserve">Sulayman Benmerzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Badreddine Bounab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Duneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7sc01872j⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.5226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-07425-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618648v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced lipid and biomass production by a newly isolated and identified marine microalga</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LIMK2-1, a new isoform of human LIMK2, regulates actin cytoskeleton remodeling via a different signaling pathway than that of its two homologs, LIMK2a and LIMK2b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faten Ben Amor</w:t>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Barkallah</w:t>
+                <w:t xml:space="preserve">Hélène Cuberos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids in Health and Disease</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 475 (23), pp.3745-3761</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443238v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimised amylases extraction from oat seeds and its impact on bread properties.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nihed Ben Halima</w:t>
+                <w:t xml:space="preserve">GM-CSF targeted immunomodulation affects host response to M. tuberculosis infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulayman Benmerzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Borchani</w:t>
+                <w:t xml:space="preserve">Fabio Vitarelli Marinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Fendri</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Claire Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2014.10.018⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.8652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-26984-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170470v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exogenous mRNA delivery and bioavailability in gene transfer mediated by piggyBac transposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Curcumin/poly(2-methyl-2-oxazoline-b-tetrahydrofuran-b-2-methyl-2-oxazoline) formulation: An improved penetration and biological effect of curcumin in F508del-CFTR cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristine Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenne Bire</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pierre Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bazoly Rasolonjatovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gosset</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1472-6750-13-75⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117, pp.168-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2017.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129780v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An E3-14.7K Peptide that Promotes Microtubules-Mediated Transport of Plasmid DNA Increases Polyplexes Transfection Efficiency.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-infrared luminescent metallacrowns for combined in vitro cell fixation and counter staining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Martinić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Pigeon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu N. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.201300217⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (9), pp.6042 - 6050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7sc01872j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00840172v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROS implication in a new antitumor strategy based on non-thermal plasma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced lipid and biomass production by a newly isolated and identified marine microalga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Robert</w:t>
+                <w:t xml:space="preserve">Mouna Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Lerondel</w:t>
+                <w:t xml:space="preserve">Sandra Mareike Haase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Sarron</w:t>
+                <w:t xml:space="preserve">Ramzi Miladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Riès</w:t>
+                <w:t xml:space="preserve">Faten Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Barkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.26252⟩</w:t>
+              <w:t xml:space="preserve">Lipids in Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12944-016-0375-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683681v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective gene delivery in dendritic cells with mannosylated and histidylated lipopolyplexes.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optimised amylases extraction from oat seeds and its impact on bread properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihed Ben Halima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Borchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Fendri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Khemakhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gosset</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Yaouanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Targeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/1061186X.2010.504262⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72, pp.1213-1221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2014.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753554v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low bone accrual is associated with osteocyte apoptosis in alcohol-induced osteopenia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An E3-14.7K Peptide that Promotes Microtubules-Mediated Transport of Plasmid DNA Increases Polyplexes Transfection Efficiency.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Jaffré</w:t>
+                <w:t xml:space="preserve">Lucie Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristine Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
+                <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.C. Aveline</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (22), pp.3845-3851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.201300217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bone.2011.06.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476484v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low bone accrual is associated with osteocyte apoptosis in alcohol-induced osteopenia.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exogenous mRNA delivery and bioavailability in gene transfer mediated by piggyBac transposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Bire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. B. Maurel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
+                <w:t xml:space="preserve">Gwenhael Jegot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bone.2011.06.001⟩</w:t>
+              <w:t xml:space="preserve">BMC Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1472-6750-13-75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00720676v1</w:t>
+                <w:t xml:space="preserve">hal-01129780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective human endothelial cell activation by chemokines as a guide to cell homing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ROS implication in a new antitumor strategy based on non-thermal plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Crola da Silva</w:t>
+                <w:t xml:space="preserve">Stéphanie Lerondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lamerant-Fayel</w:t>
+                <w:t xml:space="preserve">Vanessa Sarron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Paprocka</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Gosset</w:t>
+                <w:t xml:space="preserve">Delphine Riès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2567.2008.02906.x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 130 (9), pp.2185-2194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.26252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00521875v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear microprobe analysis of 7Li profile induced in HfB2 by a neutron irradiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low bone accrual is associated with osteocyte apoptosis in alcohol-induced osteopenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.B. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Simeone</w:t>
+                <w:t xml:space="preserve">Christelle Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Deschanels</w:t>
+                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Gosset</w:t>
+                <w:t xml:space="preserve">P.C. Aveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Bonal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (3), pp.543-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2011.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-3115(01)00644-4⟩</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selective gene delivery in dendritic cells with mannosylated and histidylated lipopolyplexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Perche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Miramon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Yaouanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Drug Targeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (5), pp.315-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/1061186X.2010.504262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-00753554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low bone accrual is associated with osteocyte apoptosis in alcohol-induced osteopenia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. B. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Y. Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. C. Aveline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (3), pp.543-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2011.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367521v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selective human endothelial cell activation by chemokines as a guide to cell homing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Crola da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lamerant-Fayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paprocka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Mitterrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 126 (3), pp.394-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2567.2008.02906.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antitumoral effect of non thermal plasmas: results and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Brullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Lerondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Plasma Processes: past, present and perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma Medicine : Potential of cold atmospheric plasmas in cancer treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lerondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Sarron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIP 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma pour les applications thérapeutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Brullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lerondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanssa Sarron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme MO2VING: from MOlecular Organization to in Vivo ImagiNG</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Plateforme MO2VING: From MOlecular Organization to in Vivo ImagiNG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sobilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marylène Bertrand</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Madinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Nouan Le Fuzelier, France</w:t>
+              <w:t xml:space="preserve">Journée du Cancéropole Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863246v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Plateforme MO2VING: from MOlecular Organization to in Vivo ImagiNG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sobilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Meudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Szeremeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34ème Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Nouan Le Fuzelier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etude d’une nouvelle cible thérapeutique dans un modèle de gliome chez Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Morisset-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13es journées du cancéropôle Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId130"/>
+      <w:footerReference w:type="default" r:id="rId150"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3407,51 +3930,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Courant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maravat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyin Chen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Blot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11081281" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03374619v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Simion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Loussouarn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Laurent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Roncali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2021.1978202" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147129v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulayman Benmerzoug" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Bounab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rose" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Biet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.04.110" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118538v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Vitarelli Marinho" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mackowiak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26984-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975846v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07425-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cuberos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doudeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Godin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618274v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Gon&#231;alves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gomez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazoly Rasolonjatovo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2017.04.015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618648v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Martini&#263;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana V. Eliseeva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu N. Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sc01872j" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443238v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Dammak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mareike Haase" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Miladi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Amor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barkallah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12944-016-0375-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170470v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihed Ben Halima" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Borchani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Fendri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Khemakhem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2014.10.018" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129780v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Bire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Jegot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Midoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-13-75" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840172v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pigeon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201300217" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S90G7GSC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683681v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandamme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lerondel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Sarron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ri&#232;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.26252" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753554v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Perche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;vel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Miramon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Yaouanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/1061186X.2010.504262" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476484v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Maurel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jaffr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Y. Rochefort" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Aveline" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boisseau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2011.06.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D9MW1HK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720676v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Maurel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Y. Rochefort" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C. Aveline" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521875v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crola da Silva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamerant-Fayel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paprocka" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Mitterrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2567.2008.02906.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367521v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simeone" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Deschanels" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gosset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bonal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthoumieux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(01)00644-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0TJGPNS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836225v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Pouvesle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brull&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lerondel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149010v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ries" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148999v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanssa Sarron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863246v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sobilo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Szeremeta" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973627v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morisset-Lopez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268238v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Carignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian de Moura Rodrigues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Culerier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Huot-Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1261483" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215705v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Aquino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidian de Concini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dhenain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12050694" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143382v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Chettouh-Hammas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Boileau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Busco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/6829931" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846028v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Courant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maravat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyin Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Blot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11081281" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846032v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Reverchon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Guillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mollet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auzou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10102418" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03374619v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Simion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Loussouarn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Laurent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Roncali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2021.1978202" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147129v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulayman Benmerzoug" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Bounab" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rose" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Biet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.04.110" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975846v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07425-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cuberos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doudeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Godin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118538v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Vitarelli Marinho" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mackowiak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26984-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618274v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Gon&#231;alves" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gomez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazoly Rasolonjatovo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2017.04.015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618648v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Martini&#263;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana V. Eliseeva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu N. Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sc01872j" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443238v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Dammak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mareike Haase" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Miladi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Amor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barkallah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12944-016-0375-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170470v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihed Ben Halima" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Borchani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Fendri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Khemakhem" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2014.10.018" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840172v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pigeon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Midoux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201300217" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S90G7GSC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129780v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Bire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Jegot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-13-75" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683681v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandamme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lerondel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Sarron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ri&#232;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.26252" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476484v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Maurel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jaffr&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Y. Rochefort" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Aveline" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boisseau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2011.06.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D9MW1HK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753554v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Perche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;vel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Miramon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Yaouanc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/1061186X.2010.504262" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720676v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Maurel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Y. Rochefort" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C. Aveline" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521875v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crola da Silva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamerant-Fayel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paprocka" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Mitterrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2567.2008.02906.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836225v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Pouvesle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brull&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lerondel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149010v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ries" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148999v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanssa Sarron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383408v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sobilo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863246v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Szeremeta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973627v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morisset-Lopez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>