--- v1 (2026-04-07)
+++ v2 (2026-05-24)
@@ -506,295 +506,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of the Human Serotonin 5-HT7 Receptor Rescues Phenotype Profile and Restores Dysregulated Biomarkers in a Drosophila melanogaster Glioma Model</w:t>
+                <w:t xml:space="preserve">T Lymphocyte Serotonin 5-HT7 Receptor Is Dysregulated in Natalizumab-Treated Multiple Sclerosis Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florestan Courant</w:t>
+                <w:t xml:space="preserve">Flora Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Maravat</w:t>
+                <w:t xml:space="preserve">Colleen Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wanyin Chen</w:t>
+                <w:t xml:space="preserve">Lucile Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Auzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gosset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lauren Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (8), pp.1281. </w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (10), pp.2418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells11081281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines10102418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846028v1</w:t>
+                <w:t xml:space="preserve">hal-03846032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Lymphocyte Serotonin 5-HT7 Receptor Is Dysregulated in Natalizumab-Treated Multiple Sclerosis Patients</w:t>
+                <w:t xml:space="preserve">Expression of the Human Serotonin 5-HT7 Receptor Rescues Phenotype Profile and Restores Dysregulated Biomarkers in a Drosophila melanogaster Glioma Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Reverchon</w:t>
+                <w:t xml:space="preserve">Florestan Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colleen Guillard</w:t>
+                <w:t xml:space="preserve">Marion Maravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Mollet</w:t>
+                <w:t xml:space="preserve">Wanyin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Auzou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Gosset</w:t>
+                <w:t xml:space="preserve">Lauren Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (10), pp.2418. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (8), pp.1281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biomedicines10102418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells11081281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846032v1</w:t>
+                <w:t xml:space="preserve">hal-03846028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LentiRILES, a miRNA-ON Sensor System for Monitoring the Functionality of miRNA in Cancer Biology and Therapy</w:t>
               </w:r>
@@ -1042,420 +1042,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STING-dependent sensing of self-DNA drives silica-induced lung inflammation</w:t>
+                <w:t xml:space="preserve">GM-CSF targeted immunomodulation affects host response to M. tuberculosis infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulayman Benmerzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Vitarelli Marinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Badreddine Bounab</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mackowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gosset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Duneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-07425-1⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.8652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-26984-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01975846v1</w:t>
+                <w:t xml:space="preserve">hal-02118538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIMK2-1, a new isoform of human LIMK2, regulates actin cytoskeleton remodeling via a different signaling pathway than that of its two homologs, LIMK2a and LIMK2b</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+                <w:t xml:space="preserve">STING-dependent sensing of self-DNA drives silica-induced lung inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulayman Benmerzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Bounab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Cuberos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Gosset</w:t>
+                <w:t xml:space="preserve">Laure Duneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.5226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-07425-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966439v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GM-CSF targeted immunomodulation affects host response to M. tuberculosis infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sulayman Benmerzoug</w:t>
+                <w:t xml:space="preserve">LIMK2-1, a new isoform of human LIMK2, regulates actin cytoskeleton remodeling via a different signaling pathway than that of its two homologs, LIMK2a and LIMK2b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Vitarelli Marinho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Rose</w:t>
+                <w:t xml:space="preserve">Hélène Cuberos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mackowiak</w:t>
+                <w:t xml:space="preserve">Michel Doudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 475 (23), pp.3745-3761</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118538v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curcumin/poly(2-methyl-2-oxazoline-b-tetrahydrofuran-b-2-methyl-2-oxazoline) formulation: An improved penetration and biological effect of curcumin in F508del-CFTR cell lines</w:t>
               </w:r>
@@ -1971,303 +1971,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An E3-14.7K Peptide that Promotes Microtubules-Mediated Transport of Plasmid DNA Increases Polyplexes Transfection Efficiency.</w:t>
+                <w:t xml:space="preserve">Exogenous mRNA delivery and bioavailability in gene transfer mediated by piggyBac transposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Pigeon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristine Gonçalves</w:t>
+                <w:t xml:space="preserve">Solenne Bire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gwenhael Jegot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.201300217⟩</w:t>
+              <w:t xml:space="preserve">BMC Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1472-6750-13-75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840172v1</w:t>
+                <w:t xml:space="preserve">hal-01129780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exogenous mRNA delivery and bioavailability in gene transfer mediated by piggyBac transposition</w:t>
+                <w:t xml:space="preserve">An E3-14.7K Peptide that Promotes Microtubules-Mediated Transport of Plasmid DNA Increases Polyplexes Transfection Efficiency.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenne Bire</w:t>
+                <w:t xml:space="preserve">Lucie Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristine Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwenhael Jegot</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Midoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (22), pp.3845-3851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.201300217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1472-6750-13-75⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129780v1</w:t>
+                <w:t xml:space="preserve">hal-00840172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROS implication in a new antitumor strategy based on non-thermal plasma</w:t>
               </w:r>
@@ -2381,350 +2381,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low bone accrual is associated with osteocyte apoptosis in alcohol-induced osteopenia</w:t>
+                <w:t xml:space="preserve">Selective gene delivery in dendritic cells with mannosylated and histidylated lipopolyplexes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.B. Maurel</w:t>
+                <w:t xml:space="preserve">Federico Perche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Jaffré</w:t>
+                <w:t xml:space="preserve">Mathieu Mével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
+                <w:t xml:space="preserve">Marie-Laure Miramon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.C. Aveline</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Boisseau</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Yaouanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bone.2011.06.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Drug Targeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (5), pp.315-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/1061186X.2010.504262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476484v1</w:t>
+                <w:t xml:space="preserve">hal-00753554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective gene delivery in dendritic cells with mannosylated and histidylated lipopolyplexes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low bone accrual is associated with osteocyte apoptosis in alcohol-induced osteopenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.B. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Perche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Gosset</w:t>
+                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Mével</w:t>
+                <w:t xml:space="preserve">P.C. Aveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Miramon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Yaouanc</w:t>
+                <w:t xml:space="preserve">N. Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Targeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (3), pp.543-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2011.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/1061186X.2010.504262⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00753554v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low bone accrual is associated with osteocyte apoptosis in alcohol-induced osteopenia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. B. Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2746,70 +2746,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 49 (3), pp.543-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bone.2011.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3649,51 +3649,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d’une nouvelle cible thérapeutique dans un modèle de gliome chez Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3930,51 +3930,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268238v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Carignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian de Moura Rodrigues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Culerier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Huot-Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1261483" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215705v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Aquino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidian de Concini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dhenain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12050694" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143382v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Chettouh-Hammas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Boileau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Busco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/6829931" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846028v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Courant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maravat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyin Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Blot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11081281" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846032v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Reverchon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Guillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mollet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auzou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10102418" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03374619v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Simion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Loussouarn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Laurent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Roncali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2021.1978202" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147129v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulayman Benmerzoug" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Bounab" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rose" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Biet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.04.110" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975846v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07425-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cuberos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doudeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Godin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118538v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Vitarelli Marinho" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mackowiak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26984-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618274v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Gon&#231;alves" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gomez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazoly Rasolonjatovo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2017.04.015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618648v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Martini&#263;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana V. Eliseeva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu N. Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sc01872j" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443238v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Dammak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mareike Haase" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Miladi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Amor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barkallah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12944-016-0375-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170470v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihed Ben Halima" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Borchani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Fendri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Khemakhem" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2014.10.018" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840172v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pigeon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Midoux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201300217" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S90G7GSC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129780v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Bire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Jegot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-13-75" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683681v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandamme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lerondel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Sarron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ri&#232;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.26252" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476484v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Maurel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jaffr&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Y. Rochefort" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Aveline" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boisseau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2011.06.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D9MW1HK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753554v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Perche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;vel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Miramon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Yaouanc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/1061186X.2010.504262" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720676v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Maurel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Y. Rochefort" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C. Aveline" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521875v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crola da Silva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamerant-Fayel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paprocka" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Mitterrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2567.2008.02906.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836225v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Pouvesle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brull&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lerondel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149010v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ries" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148999v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanssa Sarron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383408v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sobilo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863246v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Szeremeta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973627v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morisset-Lopez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268238v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Carignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian de Moura Rodrigues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Culerier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Huot-Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1261483" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215705v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Aquino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidian de Concini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dhenain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12050694" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143382v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Chettouh-Hammas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Boileau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Busco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/6829931" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846032v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Reverchon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Guillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mollet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auzou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10102418" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846028v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Courant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maravat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyin Chen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Blot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11081281" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03374619v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Simion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Loussouarn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Laurent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Roncali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2021.1978202" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147129v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulayman Benmerzoug" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Bounab" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rose" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Biet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.04.110" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118538v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Vitarelli Marinho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mackowiak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26984-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975846v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07425-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966439v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cuberos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doudeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Godin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618274v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Gon&#231;alves" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gomez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazoly Rasolonjatovo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2017.04.015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618648v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Martini&#263;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana V. Eliseeva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu N. Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sc01872j" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443238v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Dammak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mareike Haase" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Miladi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Amor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barkallah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12944-016-0375-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170470v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihed Ben Halima" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Borchani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Fendri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Khemakhem" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2014.10.018" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129780v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Bire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Jegot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Midoux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-13-75" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840172v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pigeon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201300217" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S90G7GSC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683681v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandamme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lerondel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Sarron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ri&#232;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.26252" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753554v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Perche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;vel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Miramon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Yaouanc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/1061186X.2010.504262" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476484v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Maurel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jaffr&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Y. Rochefort" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Aveline" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boisseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2011.06.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D9MW1HK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720676v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Maurel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Y. Rochefort" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C. Aveline" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521875v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crola da Silva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamerant-Fayel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paprocka" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Mitterrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2567.2008.02906.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836225v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Pouvesle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brull&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lerondel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149010v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ries" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148999v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanssa Sarron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383408v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sobilo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863246v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Szeremeta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973627v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morisset-Lopez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>