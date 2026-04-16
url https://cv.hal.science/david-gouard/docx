--- v0 (2026-03-19)
+++ v1 (2026-04-16)
@@ -66,4317 +66,4447 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trouver sa voix. Parcours vers l’inscription électorale des citoyens européens étrangers résidant en France</w:t>
+                <w:t xml:space="preserve">Permanences et évolutions du traitement journalistique d’un rituel politique. Le cas des parrainages des candidats à l’élection présidentielle (2002-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+                <w:t xml:space="preserve">Michel Catlla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Kelbel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Savinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Espace Politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 139, pp.145-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15d10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04985104v1</w:t>
+                <w:t xml:space="preserve">hal-05424668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les élections législatives des 30 juin et 7 juillet 2024 en Occitanie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Trouver sa voix. Parcours vers l’inscription électorale des citoyens européens étrangers résidant en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Négrier</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kelbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61 (2), pp.113-135</w:t>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04985619v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voter en France en tant que citoyen européen : usages et inégalités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les élections législatives des 30 juin et 7 juillet 2024 en Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Audemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Négrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Pouvoirs locaux, 129, pp.98-103</w:t>
+              <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (2), pp.113-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05443456v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui parraine et pourquoi ? Analyse des parrainages des candidats à l’élection présidentielle de 2022</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Voter en France en tant que citoyen européen : usages et inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Pouvoirs locaux, 129, pp.98-103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430834v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les parrains de la présidentielle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Qui parraine et pourquoi ? Analyse des parrainages des candidats à l’élection présidentielle de 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Catlla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes sociaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/12axu⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Vol. 72 (6), pp.997-1016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.726.0997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703479v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electoral Participation of Non‐National EU Citizens in France: The Case of the Nord</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les parrains de la présidentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Audemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Catlla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Kelbel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meredith Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politics and Governance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mondes sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/12axu⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17645/pag.7507⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04489088v1</w:t>
+                <w:t xml:space="preserve">hal-04703479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing electoral volatility through ecological inference: the case of the 2014 and 2020 municipal elections in Montpellier</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Electoral Participation of Non‐National EU Citizens in France: The Case of the Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kelbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Huc</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix von Nostitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meredith Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Politics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/s41253-023-00227-y⟩</w:t>
+              <w:t xml:space="preserve">Politics and Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17645/pag.7507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440634v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La crise de la COVID-19 dans les urnes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Assessing electoral volatility through ecological inference: the case of the 2014 and 2020 municipal elections in Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lien social et Politiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1090988ar⟩</w:t>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (4), pp.371-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41253-023-00227-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04560696v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobiliser les marges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La crise de la COVID-19 dans les urnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/psud.054.0031⟩</w:t>
+              <w:t xml:space="preserve">Lien social et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 88, pp.213-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1090988ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266222v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friends, neighbors, and sponsors in the 2016 French primary election. Revisiting a classical hypothesis from aggregated-level data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mobiliser les marges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Audemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Audemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Political Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polgeo.2020.102283⟩</w:t>
+              <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (1), pp.31-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psud.054.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456545v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vote des banlieues. Réflexions sur soixante ans de recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Friends, neighbors, and sponsors in the 2016 French primary election. Revisiting a classical hypothesis from aggregated-level data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Audemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/parl2.030.0081⟩</w:t>
+              <w:t xml:space="preserve">Political Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polgeo.2020.102283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456554v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montpellier, nouvelle donne à gauche ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le vote des banlieues. Réflexions sur soixante ans de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (30), pp.81-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parl2.030.0081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191810v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trois électorats de la primaire de la droite et du centre: Mobilisation et production des votes aux limites de l’entre-soi.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Montpellier, nouvelle donne à gauche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Audemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dossier : Présidentielle 2017. Les votes des grandes villes au microscope</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120140v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bureau de vote, objet et terrain d’enquêtes électorales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les trois électorats de la primaire de la droite et du centre: Mobilisation et production des votes aux limites de l’entre-soi.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boyadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/psud.044.0005⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67 (6), pp.1113-1130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.676.1113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03126930v1</w:t>
+                <w:t xml:space="preserve">hal-03120140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La participation électorale au prisme de la variable ethnique. Premiers résultats et perspectives de recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le bureau de vote, objet et terrain d’enquêtes électorales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ripc.221.0083⟩</w:t>
+              <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (1), pp.5-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psud.044.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129181v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La participation électorale au prisme de la variable ethnique. Premiers résultats et perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Audemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (1), pp.83-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ripc.221.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les primaires citoyennes d'octobre 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 64 (5), pp.955-972</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France Insoumise en quête des parrainages à l’élection présidentielle. Euphémisation de la ligne politique et hybridation des soutiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Audemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Catlla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Dain; Valentin Soubise. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comprendre la France Insoumise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 2. Soixante ans d’évolutions électorales en Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Volle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Négrier; Vincent Simoulin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fusion des régions. Le laboratoire d’Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.49-70, 2021, 978-2-7061-4969-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pug.negri.2021.02.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilisation de ressources partisanes et effet d’amitié locale lors de la primaire de la droite et du centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Audemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rémi Lefebvre, Eric Treille. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les primaires. Un nouveau standard international ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses du Septentrion, pp.305-328, 2019, 9782757425077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.35061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03443441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflictualité sociale et devenir de la politisation dans l’ancienne banlieue rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Buton; Patrick Lehingue; Nicolas Mariot; Sabine Rozier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ordinaire du Politique, Enquêtes sur les rapports profanes au politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-64, 2016, 978-2-7574-1473-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des primaires d’octobre 2011 à l’élection présidentielle d’avril-mai 2012 : les dynamiques sociologiques de la mobilisation électorale à gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Audemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rémi Lefebvre; Éric Treille. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les primaires en France. Adoption, diffusion, usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.255-272, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-National EU Citizens voting rights: inequalities of knowledge, inequalities of practice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Migrants Roumains en France : visibles sur le territoire, invisibles dans la représentation démocratique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Delépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIS Political Sociology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association International Sociology, Oct 2024, BOLOGNE, Italy</w:t>
+              <w:t xml:space="preserve">Congrès anniversaire de la Revue Internationale de Politique Comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Lille, Jun 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04860278v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrants Roumains en France : visibles sur le territoire, invisibles dans la représentation démocratique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les motivations à la participation électorale des citoyens européens établis en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kelbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Delépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Belge de Science Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Belge de Science Politique, Jan 2024, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">Congrès anniversaire de la Revue Internationale de Politique Comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université catholique de Lille, Jun 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04860287v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrants Roumains en France : visibles sur le territoire, invisibles dans la représentation démocratique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Non-National EU Citizens voting rights: inequalities of knowledge, inequalities of practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès anniversaire de la Revue Internationale de Politique Comparée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Catholique de Lille, Jun 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">AIS Political Sociology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association International Sociology, Oct 2024, BOLOGNE, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04860304v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les motivations à la participation électorale des citoyens européens établis en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Migrants Roumains en France : visibles sur le territoire, invisibles dans la représentation démocratique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Delépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès anniversaire de la Revue Internationale de Politique Comparée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université catholique de Lille, Jun 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Belge de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Belge de Science Politique, Jan 2024, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04860307v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-National EU Citizens voting rights : inequalities of knowledge, inequalities of practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kelbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meredith Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDEAS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les candidats et les conseillers municipaux européens aux élections municipales françaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les facteurs explicatifs des inégalités d’inscription sur les listes électorales françaises des citoyens européens non-Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meredith Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t>
+              <w:t xml:space="preserve">Journée d’études Les échelles de l’Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, BAZOCHES SUR GUYONNE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326689v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voter registration and electoral participation of non-French EU citizens in France: the case of the Nord</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Échelles de citoyenneté: les logiques de la participation électorale des citoyens européens aux élections municipales de 2020 à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meredith Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Strudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kelbel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felix-Christopher von Nostitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IMISCOE Annual Conference “Migration and inequalities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, VAROSVIE, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude Le vote transnational. Usages électoraux de la citoyenneté de l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04860329v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inequalities in the Electoral Registration of the Non National EU Citizens Living in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L’usage du droit de vote aux élections municipales et européennes des citoyens européens résidents en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XX ISA World Congress of Sociology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISA, Jun 2023, MELBOURNE, Australia</w:t>
+              <w:t xml:space="preserve">Journée d’étude Penser et faire l’Europe à l’échelle locale : une approche par les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen, Oct 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04860325v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les facteurs explicatifs des inégalités d’inscription sur les listes électorales françaises des citoyens européens non-Français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les candidats et les conseillers municipaux européens aux élections municipales françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meredith Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études Les échelles de l’Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, BAZOCHES SUR GUYONNE, France</w:t>
+              <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04860335v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’usage du droit de vote aux élections municipales et européennes des citoyens européens résidents en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Voter registration and electoral participation of non-French EU citizens in France: the case of the Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kelbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix-Christopher von Nostitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Penser et faire l’Europe à l’échelle locale : une approche par les territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rouen, Oct 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">20th IMISCOE Annual Conference “Migration and inequalities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, VAROSVIE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04860323v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Échelles de citoyenneté: les logiques de la participation électorale des citoyens européens aux élections municipales de 2020 à Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les candidats et les conseillers municipaux européens aux élections municipales françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Kelbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Le vote transnational. Usages électoraux de la citoyenneté de l’Union européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès national de la recherche des IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT St Pierre de la Réunion, Jun 2023, SAINT PIERRE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04860315v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les candidats et les conseillers municipaux européens aux élections municipales françaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les facteurs explicatifs des inégalités d’inscription sur les listes électorales françaises des citoyens européens non-Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meredith Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national de la recherche des IUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT St Pierre de la Réunion, Jun 2023, SAINT PIERRE, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude Le vote transnational. Usages électoraux de la citoyenneté de l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04860332v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration and Political Participation of EU Mobile Citizens in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kelbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IMISCOE Annual Conference “Migration and inequalities”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les facteurs explicatifs des inégalités d’inscription sur les listes électorales françaises des citoyens européens non-Français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Inequalities in the Electoral Registration of the Non National EU Citizens Living in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meredith Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Le vote transnational. Usages électoraux de la citoyenneté de l’Union européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">XX ISA World Congress of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISA, Jun 2023, MELBOURNE, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04860317v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui sont les candidats et les élus européens dans les conseils municipaux français? Une analyse statistique des registres du Ministère de l'Intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meredith Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Le vote transnational et la citoyenneté européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electoral Registration and Turnout of Non-national EU Citizens Living in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">80th Midwest Political Science Association Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Midwest Political Science Association, Apr 2023, Chicago (IL), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels parrains pour les Insoumis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Catlla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Audemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Comprendre la France insoumise : identité partisane, structure organisationnelle, engagements militants"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESSP, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sur les parrainages à l’élection présidentielle de 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Catlla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Audemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès national de l’Association française de sciences politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régularités socio-spatiales et désordre partisan. Une analyse des élections municipales à Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude : Les élections municipales de 2020 à l’aune de la recomposition des champs politiques locaux et nationaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les multiples dimensions de l’électeur européen. Analyses préliminaires des logiques de l’inscription électorale des citoyens européens résidant en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Comment devient-on électeur européen ? Une analyse sociologique de l’usage du droit de vote des citoyens de l’Union européenne résidant en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Compétition politique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Science Politique, Jun 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Le gouvernement des publics »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERTOP, axe PUMA, Oct 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456587v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment devient-on électeur européen ? Une analyse sociologique de l’usage du droit de vote des citoyens de l’Union européenne résidant en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les multiples dimensions de l’électeur européen. Analyses préliminaires des logiques de l’inscription électorale des citoyens européens résidant en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Le gouvernement des publics »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERTOP, axe PUMA, Oct 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Compétition politique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Science Politique, Jun 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456625v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier la participation électorale des ressortissants européens résidant en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine DATA SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régularités socio-spatiales et désordre partisan. Une analyse des élections municipales à Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études du Collectif de Recherche sur les Elections Municipales et Intercommunales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ancrage des gauches dans l’ancienne « banlieue rouge » : le cas d’Ivry-sur-Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Ancrages politique et territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris I Panthéon-Sorbonne, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456633v1</w:t>
-              </w:r>
-[...530 lines deleted...]
-                <w:t xml:space="preserve">hal-03127011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’avis des maires sur le système des parrainages des candidats à l’élection présidentielle française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Catlla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association des maires de France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4386,105 +4516,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La banlieue rouge. Ceux qui restent et ce qui change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Bord de l'eau - Lormont, pp.246, 2014, Clair et Net, 978-2356872777</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00927517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId88"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4631,51 +4761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985104v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Courcelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kelbel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985619v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Audemard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#233;grier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443456v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430834v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catlla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.726.0997" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703479v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12axu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489088v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix von Nostitz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Lombard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/pag.7507" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440634v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-023-00227-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560696v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090988ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03266222v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.054.0031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03456545v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polgeo.2020.102283" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03456554v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.030.0081" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191810v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03120140v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boyadjian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.676.1113" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03126930v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.044.0005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03129181v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.221.0083" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199487v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860278v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860287v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Del&#233;pine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860304v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860307v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860284v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326689v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860329v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix-Christopher von Nostitz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860325v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860335v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860323v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860315v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Strudel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860332v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860328v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pereira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860317v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860320v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860336v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884994v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793401v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03456610v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03456587v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03456625v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03457118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03456620v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03456633v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905343v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03138329v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Volle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1888/9782706149696/la-fusion-des-regions" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.negri.2021.02.0049" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03443441v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.35061" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03127004v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100056210" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03127011v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/74066" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907621v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927517v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catlla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ratinaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Savinel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d10" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Courcelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kelbel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985619v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Audemard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#233;grier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443456v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430834v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.726.0997" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703479v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12axu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489088v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix von Nostitz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Lombard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/pag.7507" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440634v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-023-00227-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560696v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090988ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03266222v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.054.0031" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03456545v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polgeo.2020.102283" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03456554v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.030.0081" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191810v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03120140v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boyadjian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.676.1113" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03126930v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.044.0005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03129181v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.221.0083" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199487v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905343v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03138329v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Volle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1888/9782706149696/la-fusion-des-regions" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.negri.2021.02.0049" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03443441v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.35061" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03127004v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100056210" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03127011v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/74066" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860304v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Del&#233;pine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860307v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860278v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860287v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860284v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860335v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860315v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Strudel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860323v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326689v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860329v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix-Christopher von Nostitz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860332v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860317v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860328v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pereira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860325v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860320v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860336v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884994v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793401v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03456610v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03456625v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03456587v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03457118v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03456620v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03456633v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907621v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927517v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>