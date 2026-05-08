--- v1 (2026-04-16)
+++ v2 (2026-05-08)
@@ -1773,77 +1773,2142 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les motivations à la participation électorale des citoyens européens établis en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kelbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès anniversaire de la Revue Internationale de Politique Comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université catholique de Lille, Jun 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrants Roumains en France : visibles sur le territoire, invisibles dans la représentation démocratique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Delépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès anniversaire de la Revue Internationale de Politique Comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Lille, Jun 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-National EU Citizens voting rights: inequalities of knowledge, inequalities of practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIS Political Sociology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association International Sociology, Oct 2024, BOLOGNE, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrants Roumains en France : visibles sur le territoire, invisibles dans la représentation démocratique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Delépine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association Belge de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Belge de Science Politique, Jan 2024, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-National EU Citizens voting rights : inequalities of knowledge, inequalities of practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kelbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meredith Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IDEAS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les candidats et les conseillers municipaux européens aux élections municipales françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voter registration and electoral participation of non-French EU citizens in France: the case of the Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kelbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix-Christopher von Nostitz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th IMISCOE Annual Conference “Migration and inequalities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, VAROSVIE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integration and Political Participation of EU Mobile Citizens in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kelbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th IMISCOE Annual Conference “Migration and inequalities”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Varsovie, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les candidats et les conseillers municipaux européens aux élections municipales françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès national de la recherche des IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT St Pierre de la Réunion, Jun 2023, SAINT PIERRE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les facteurs explicatifs des inégalités d’inscription sur les listes électorales françaises des citoyens européens non-Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meredith Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Le vote transnational. Usages électoraux de la citoyenneté de l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les facteurs explicatifs des inégalités d’inscription sur les listes électorales françaises des citoyens européens non-Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meredith Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Les échelles de l’Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, BAZOCHES SUR GUYONNE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Échelles de citoyenneté: les logiques de la participation électorale des citoyens européens aux élections municipales de 2020 à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meredith Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Strudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kelbel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Le vote transnational. Usages électoraux de la citoyenneté de l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’usage du droit de vote aux élections municipales et européennes des citoyens européens résidents en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Penser et faire l’Europe à l’échelle locale : une approche par les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen, Oct 2023, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inequalities in the Electoral Registration of the Non National EU Citizens Living in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XX ISA World Congress of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISA, Jun 2023, MELBOURNE, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui sont les candidats et les élus européens dans les conseils municipaux français? Une analyse statistique des registres du Ministère de l'Intérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meredith Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Le vote transnational et la citoyenneté européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electoral Registration and Turnout of Non-national EU Citizens Living in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">80th Midwest Political Science Association Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Midwest Political Science Association, Apr 2023, Chicago (IL), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels parrains pour les Insoumis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Catlla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Audemard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Comprendre la France insoumise : identité partisane, structure organisationnelle, engagements militants"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESSP, Nov 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude sur les parrainages à l’élection présidentielle de 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Catlla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Audemard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Congrès national de l’Association française de sciences politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régularités socio-spatiales et désordre partisan. Une analyse des élections municipales à Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Audemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude : Les élections municipales de 2020 à l’aune de la recomposition des champs politiques locaux et nationaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment devient-on électeur européen ? Une analyse sociologique de l’usage du droit de vote des citoyens de l’Union européenne résidant en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Le gouvernement des publics »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERTOP, axe PUMA, Oct 2021, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les multiples dimensions de l’électeur européen. Analyses préliminaires des logiques de l’inscription électorale des citoyens européens résidant en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Compétition politique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Science Politique, Jun 2021, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étudier la participation électorale des ressortissants européens résidant en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine DATA SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régularités socio-spatiales et désordre partisan. Une analyse des élections municipales à Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Audemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études du Collectif de Recherche sur les Elections Municipales et Intercommunales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Aubervilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ancrage des gauches dans l’ancienne « banlieue rouge » : le cas d’Ivry-sur-Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Ancrages politique et territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris I Panthéon-Sorbonne, Jan 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La France Insoumise en quête des parrainages à l’élection présidentielle. Euphémisation de la ligne politique et hybridation des soutiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1876,194 +3941,194 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Dain; Valentin Soubise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprendre la France Insoumise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 2. Soixante ans d’évolutions électorales en Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Volle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Négrier; Vincent Simoulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fusion des régions. Le laboratoire d’Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.49-70, 2021, 978-2-7061-4969-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pug.negri.2021.02.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisation de ressources partisanes et effet d’amitié locale lors de la primaire de la droite et du centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2073,178 +4138,178 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rémi Lefebvre, Eric Treille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les primaires. Un nouveau standard international ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses du Septentrion, pp.305-328, 2019, 9782757425077. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.septentrion.35061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflictualité sociale et devenir de la politisation dans l’ancienne banlieue rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Buton; Patrick Lehingue; Nicolas Mariot; Sabine Rozier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ordinaire du Politique, Enquêtes sur les rapports profanes au politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.47-64, 2016, 978-2-7574-1473-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des primaires d’octobre 2011 à l’élection présidentielle d’avril-mai 2012 : les dynamiques sociologiques de la mobilisation électorale à gauche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2254,2145 +4319,80 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rémi Lefebvre; Éric Treille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les primaires en France. Adoption, diffusion, usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.255-272, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127011v1</w:t>
-              </w:r>
-[...2063 lines deleted...]
-                <w:t xml:space="preserve">hal-03456633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4761,51 +4761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catlla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ratinaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Savinel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d10" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Courcelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kelbel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985619v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Audemard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#233;grier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443456v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430834v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.726.0997" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703479v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12axu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489088v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix von Nostitz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Lombard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/pag.7507" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440634v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-023-00227-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560696v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090988ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03266222v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.054.0031" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03456545v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polgeo.2020.102283" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03456554v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.030.0081" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191810v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03120140v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boyadjian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.676.1113" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03126930v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.044.0005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03129181v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.221.0083" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199487v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905343v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03138329v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Volle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1888/9782706149696/la-fusion-des-regions" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.negri.2021.02.0049" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03443441v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.35061" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03127004v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100056210" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03127011v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/74066" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860304v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Del&#233;pine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860307v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860278v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860287v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860284v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860335v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860315v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Strudel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860323v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326689v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860329v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix-Christopher von Nostitz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860332v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860317v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860328v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pereira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860325v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860320v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860336v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884994v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793401v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03456610v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03456625v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03456587v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03457118v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03456620v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03456633v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907621v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927517v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Catlla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ratinaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Savinel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d10" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Courcelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kelbel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985619v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Audemard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#233;grier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443456v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430834v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.726.0997" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703479v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12axu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489088v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix von Nostitz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Lombard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/pag.7507" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440634v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-023-00227-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560696v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090988ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03266222v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.054.0031" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03456545v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polgeo.2020.102283" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03456554v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.030.0081" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191810v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03120140v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boyadjian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.676.1113" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03126930v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.044.0005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03129181v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.221.0083" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199487v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860307v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860304v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Del&#233;pine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860278v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860287v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860284v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326689v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860329v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix-Christopher von Nostitz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860328v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pereira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860332v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860317v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860335v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860315v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Strudel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860323v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860325v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860320v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860336v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884994v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793401v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03456610v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03456625v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03456587v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03457118v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03456620v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03456633v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905343v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03138329v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Volle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1888/9782706149696/la-fusion-des-regions" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.negri.2021.02.0049" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03443441v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.35061" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03127004v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100056210" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03127011v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/74066" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907621v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927517v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>