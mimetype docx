--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.354166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David GOURICHON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vieaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Savoir-faire, 978-2-7592-4039-5. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4039-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie 4. Travailler avec les oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehay Sabrina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires François-Rabelais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d’Expérimentation Animale. La Pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 1, , pp.527-639, 2024, 978-2-86906-918-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic influence underlying individual variation in vaccine responses in a White Leghorn laying hen line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Racanati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah-Al-Momen Sabuj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz C.D. Cuyabano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (12), pp.101686. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular responses of chicken embryos to maternal heat stress through DNA methylation and gene expression: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.dvaf009. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eep/dvaf009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmissibility model to evaluate transgenerational transmission of environmental effects in quails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.101636. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic background of body reserves in laying hens through backfat thickness phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (e41), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host genetics drives differences in cecal microbiota composition and immune traits of laying hens raised in the same environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 103 (5), pp.103609. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2024.103609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04640049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short communication: Effects of in-ovo injection of endocrine disruptors and methyltransferase inhibitor on quail growth and egg-laying performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (3), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2022.100464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Seq Data for Reliable SNP Detection and Genotype Calling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.655707. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.655707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The feather pattern autosomal barring in chicken is strongly associated with segregation at the MC1R locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doreen Schwochow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Bornelöv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingxing Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pigment Cell &amp; melanoma research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pcmr.12975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of trade-offs between feed efficiency, growth-related traits, and immune activity in experimental lines of layer chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), 17 p. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-021-00636-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chickens can durably clear herpesvirus vaccine infection in feathers while still carrying vaccine-induced antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Denesvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (1), 12 p. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-020-00749-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quail genome: insights into social behaviour, seasonal biology and infectious disease response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrina M. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew M. Hindle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Burt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela F. Danner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), Non paginé. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-020-0743-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A missense mutation in TYRP1 causes the chocolate plumage color in chicken and alters melanosome structure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pigment Cell and Melanoma Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (3), pp.381-390. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pcmr.12753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new structural mutations in the 5′ region of the ASIP gene cause diluted feather color phenotypes in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-019-0458-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken adaptive response to low energy diet: main role of the hypothalamic lipid metabolism revealed by a phenotypic and multi-tissue transcriptomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-6384-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisie portable de terrain : la mémoire à portée de la main</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bompa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, pp.96-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'une procédure d'axénisation de la caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjis Kraïmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAL Sciences et Techniques de l'Animal de Laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (3), pp.17-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for Linkage Disequilibrium in genome scans for selection without individual genotypes: the local score approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Inès Fariello Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (14), pp.3700-3714. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic environment and transgenerational effects in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-017-0292-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extent of mRNA editing is limited in chicken liver and adipose, but impacted by tissular context, genotype, age and feeding as exemplified with a conserved edited site in COG3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2), pp.321-335. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.115.022251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des études sur le microbiote intestinal chez l'oiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjis Kraïmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAL Sciences et Techniques de l'Animal de Laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (4), pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative effect of a CNV on a morphological trait in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0118706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Genomic Duplication is Associated with Ectopic Eomesodermin Expression in the Embryonic Chicken Comb and Two Duplex-comb Phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Dorshorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Harun-Or-Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Jian Bagherpoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Johan Rubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Ashwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (3), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1004947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Wide Characterization of RNA Editing in Chicken Embryos Reveals Common Features among Vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0126776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken skin virome analyzed by high throughput sequencing shows a composition highly different from human skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Denesvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rémy-Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Eloit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (2), pp.209-216. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11262-015-1231-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome-wide investigation of genomic imprinting in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (6), pp.3768-3782. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkt1390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for coccidiosis (Eimeria tenella) resistance in a Fayoumi × Leghorn F2 cross, using a medium-density SNP panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-46-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance comparison of laying hens segregating for the frizzle gene under thermoneutral and high ambient temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin B. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 92 (6), pp.1474-1485. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps.2012-02840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Phenotypic and Genetic Relationships between Sociality, Emotional Reactivity and Production Traits in Japanese Quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Recoquillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, online (12), Non paginé. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0082157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous retrovirus EAV-HP linked to blue egg phenotype in mapuche fowl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Wragg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joram M. J. M. Mwacharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. J. A. Alcalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen C. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Lin J.-L. Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, online (8), Non paginé. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0071393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonic Hedgehog-signalling patterns the developing chicken comb as revealed by exploration of the Peacomb mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Boije</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Harun-Or-Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jen Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freyja Imsland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), Non paginé. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0050890.g002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rose-comb mutation in chickens constitutes a structural rearrangement causing both altered comb morphology and defective sperm motility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freyja Imsland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chungang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Boije</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, online (6), Non paginé. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1002775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of complex traits in non-model species: using next generation sequencing and advanced intercross lines in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, online (october), Non paginé. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-13-551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lavender plumage colour in Japanese quail is associated with a complex mutation in the region of MLPH that is related to differences in growth, feed consumption and body temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Vaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), pp.442. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-13-442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Crest phenotype in chicken is associated with ectopic expression of HOXC8 in cranial skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqiang Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freyja F. Imsland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaorong X. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chungang C. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, online (4), Non paginé. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0034012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epilepsy caused by an abnormal alternative splicing with dosage effect of the SV2A gene in a chicken model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine M. Douaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Pituello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon S. Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, online (10), Non paginé. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0026932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptic patterning of avian skin confers a developmental facility for loss of neck feathering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunyan C. Mou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasia A. Tzika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (3), Non paginé. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.1001028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non PCR-amplified transcripts and AFLP® fragments as reduced representations of the quail genome for 454 Titanium sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, online (july), Non paginé. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-0500-3-214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;silver&amp;quot; Japanese quail and the MITF gene: causal mutation, associated traits and homology with the &amp;quot;blue&amp;quot; chicken plumage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shin'Ichi Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Inoue-Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, online (february), Non paginé. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-11-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance comparison of dwarf laying hens segregating for the naked neck gene in temperate and subtropical environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Feng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nein-Zu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Pai Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (january), Non paginé. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-41-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plumage colour mutations and melanins in the feathers of the Japanese quail: a first comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Passamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (6), pp.971-974. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2009.01929.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite mapping of QTLs affecting resistance to coccidiosis (Eimeria tenella) in a Fayoumi × White Leghorn cross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copy number variation in intron 1 of SOX5 causes the Pea-comb phenotype in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Boije</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer R.S. Meadows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5, online (6), Non paginé. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1000512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Japanese quail yellow as a genomic deletion upstream of the avian homologue of the mammalian ASIP (agouti) gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola J. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shin'Ichi Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Inoue-Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 178 (2), pp.777-786. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.107.077073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single point-mutation within the melanophilin gene causes the lavender plumage colour dilution phenotype in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Vaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Follett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-9-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed-type hypersensitivity response to KLH in F2 and backcrosses of two immune selected chicken lines: effect of immunisation and selection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.K. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments in Biologicals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 132, pp.267-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single point-mutation within the melanophilin gene causes the lavender plumage colour dilution phenotype in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Follett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of introducing the Naked Neck gene in a line selected for low residual feed consumption, on performance in temperate or subtropical environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.Z. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.P. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87, pp.1320-1327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating corticosterone reaction to restraint and adrenocorticotropin hormone administration in white leghorns selected for immune response traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulietta Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87 (11), pp.2225-2230. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps.2008-00199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated effects of selection for immunity in White Leghorn chicken lines on natural antibodies and specific antibody responses to KLH and M. butyricum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulietta Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Gb Nieuwland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-9-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of the microchromosome GGA25 to the chicken genome sequence assembly through radiation hybrid and genetic mapping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine M. Douaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gérus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossbreeding parameters of general immune response traits in White Leghorn chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 119 (1-3), pp.221-228. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2008.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen cryopreservation for ex-situ management of genetic diversity in chicken: creation of the French Avian Cryobank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blesbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Seigneurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Limouzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86, pp.555-564. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ps/86.3.555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of a single nucleotide substitution in TYRP1 with roux in Japanese quail (Coturnix japonica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.I. Mundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38, pp.609-613</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibody responses to keyhole limpet hemocyanin, lipopolysaccharide and Newcastle disease virus vaccine in F2 and backcrosses of White Leghorn lines selected for two different immune response traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulietta Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.K. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G.B. Nieuwland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86, pp.1316-1322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibody Responses to Keyhole Limpet Hemocyanin, Lipopolysaccharide, and Newcastle Disease Virus Vaccine in F2 and Backcrosses of White Leghorn Lines Selected for Two Different Immune Response Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nieuwland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86 (7), pp.1316-1322. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ps/86.7.1316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative effects of an intronic retroviral insertion on the transcription of the tyrosinase gene in recessive white chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38, pp.162-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the dominant lethal Yellow mutation on reproduction, growth, feed consumption, body temperature, and body composition in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Inoue-Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86, pp.1646-1650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and performances of a Japanese quail line homozygous for the diabetes insipidus (di) mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86, pp.249-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for QTL affecting the shape of the egg laying curve of the Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface B. Kayang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Inoue-Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuru Miwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete association between a retroviral insertion in the tyrosinase gene and the recessive white mutation in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Ming Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Oulmouden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-7-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new plumage mutations in the Japanese quail : « curly » feather and « rusty » plumage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Moussu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new plumage mutations in the Japanese quail : « curly » feather and « rusty » plumage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Moussu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.14. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-6-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A retrovirus insertion causes abnormal expression of the tyrosinase gene in recessive white chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Ming Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Oulmouden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 84, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite mapping of QTL affecting growth, feed consumption, egg production, tonic immobility and body temperature of Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface B. Kayang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Inoue-Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuru Miwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high ambient temperature and naked neck genotype on performance of dwarf brown-egg layers selected for improved clutch length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45, pp.346-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of two-locus combinations, using the « roux », « lavender » and « beige » mutations, on plumage color of Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Monvoisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 94 (6), pp.517-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fearfulness and performance related traits in selected lines of japanese quail (Coturnix japonica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 81, pp.321-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing homology of loci for two plumage colors, « lavender » and « recessive white », with hybrids between chickens and Japanese quail hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Monvoisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 93, pp.73-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high ambient temperature and naked neck genotype on SRBC antibody production in purebred and crossbred dwarf brown-egg layers selected for improved clutch length.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Geflügelkunde. Sonderheft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Special Issue, pp.94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications des techniques modernes au gavage de l'oie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousselot Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 9 (3), pp.181-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des performances de l'oie, du canard mulard et du canard de Barbarie soumis au gavage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousselot-Pailley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 44 (3), pp.297-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des performances de l'oie, du canard mulard et du canard de Barbarie soumis au gavage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Rousselot-Pailley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 44 (3), pp.297-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparée des gavages traditionnel et pneumatique chez l'oie et le canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 7 (3), pp.169-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparée des gavages traditionnel et pneumatique chez l'oie et le canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 7 (3), pp.169-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00896084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des conditions d'abattage et de réfrigération sur la qualité des foies gras d'oie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousselot-Pailley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 5 (3), pp.167-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des conditions d'abattage et de réfrigération sur la qualité des foies gras d'oie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousselot-Pailley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 5 (3), pp.167-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to the ingestion of an endocrine disruptor: phenotypic, genetic, and epigenetic analyses in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of DNA methylation: genetic or epigenetic ? A transgenerational case study in quails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Godia Perello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Génomique; GREEN-omics, Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to an endocrine disruptor ingestion: phenotypic, genetic and epigenetic analyses in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animations autour de l’œuf de table et de l’œuf à couver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60 ans du site INRAE de Nouzilly : Journée d’accueil et d’échanges à destination des collégiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE Centre Val de Loire, May 2025, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of DNA methylation: genetic or epigenetic ? A transgenerational case study in quails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Godia Perello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE Toulouse GenPhySE, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme génétique de l'état des réserves corporelles par l'épaisseur de tissu adipeux dorsal chez la poule pondeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRAPFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France. pp.206, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des réponses moléculaires des embryons de poulet à l'exposition à la chaleur de leur mère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRAPFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Tours, France. pp.204, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to an endocrine disruptor ingestion : phenotypic, genetic and epigenetic analyses in quail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint Pée sur Nivelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of genetics, gut microbiota and environment on vaccine responses and welfare in hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of genetics and gut microbiota on variations in vaccine response in hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam (NL), Netherlands. pp.442-445, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets combinés de la génétique et du microbiote intestinal sur la réponse vaccinale chez la poule pondeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la recherche avicole et des palmipèdes à foie gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-seq data for detecting reliable SNPs & genotypes in livestock species: interest for coding variant characterization and cis-regulation analysis by allele-specific expression !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Poultry Congress (WPC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of genetics and microbiota on variations in vaccine responses in hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress in Genetics Applied to Livestock Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’altération du microbiote intestinal, de la génétique et du mode d’élevage sur des paramètres d’immunocompétence de poules pondeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Empeyta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Métaprogramme - SANBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-SEQ data for reliable SNP detection and genotype calling in livestock species: interest for coding variant characterization and cis-regulation analysis by allele-specific expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress (WPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France. pp.405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of transgenerational epigenetic phenomena after genistein exposure in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Inheritance Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated metabolomic and transcriptomic analysis evaluating heat and feed stress in layer chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. International Society for Animal Genetics (ISAG) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence that individuals among chickens are able to durably control Mardivirus replication in feathers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilmos Palya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Marek's Disease and Avian Herpesviruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Yangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of interspecific hybrid chromosomes as a tool for precise comparative mapping analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria M. Kulak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana S. Galkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Petersburg, Russia. 360 p., </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/CompCytogen.v12i3.27448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layers response to a suboptimal diet through phenotype and transcriptome changes in four tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver and whole blood transcriptome response to chronic heat exposure in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. International Conference on Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic selection on digestive efficiency impacts immune responses in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Soubieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Avian Immunology Research Group (AIRG) Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, German Society for Immunology DGFI., Sep 2016, Herrsching am Ammersee, Germany. 120 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of feather colour: how to fill the puzzle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avian Model Systems 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Taipei, Taiwan. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques résultats issus du programme EpiBird, &amp;quot;Analyses Epigénétiques chez les Oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cornuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Mar 2016, Saint-Pée-sur-Nivelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le virome cutané de la poule analysé par séquençage à haut débit: des virus différents de la peau humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Denesvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. journées francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France. 107 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modification de l'environnement embryonnaire influence le phénotype des descendants sur trois générations chez la caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of genetic relationships between sociality, emotional reactivity and production traits in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Recoquillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome-wide investigation of genomic imprinting in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Plant and Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome-wide investigation of genomic imprinting in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure L. Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Conference of the International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cairns, Australia. pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection de SNP chez la caille : production d'un outil commum pour des programmes scientifiques multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations phénotypiques et génétiques entre comportements sociaux, comportements de peur et caractères de production chez la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Recoquillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNP detection for QTL analysis of social behaviour and production traits in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Conference of the International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of traces of selection with numerous SNP in small experimental populations undergoing directional selection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Hospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licia L. Silveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Réunion annuelle du Groupe d'Etude de Biologie et Génétique des Populations (Petit Pois Déridé 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Avignon, France. pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNP-BB : Recherche de QTL pour des caractères de comportement social et de production chez l'oiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Génomique Animale et Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). Labo/service de l'auteur, FRA., Mar 2012, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de SNP chez la caille par séquençage haut-débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Frésard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the Frizzle (F) gene on egg production traits under standard and high ambient temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymorphic markers in quail by new generation sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal mutation and associated traits for the &amp;quot;silver&amp;quot; Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Inoue-Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the &amp;quot;double-yolked&amp;quot; white leghorn line a &amp;quot;booroola&amp;quot; hen?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information sur les volailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Heirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabault-Dhuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lignée &amp;quot; Leghorn double jaune&amp;quot; : un modèle d'étude du déterminisme génétique du taux d'ovulation chez la poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Heirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyroséquençage pour le développement d'EST et de SNP aviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France. pp.594-598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances actuelles sur les gènes de coloration chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de la mutation responsable de l'épilepsie réflexe photosensible chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Douaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pituello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point de l'identification électronique pour des canards expérimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ruinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de manifestations épigénétiques chez la poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation of the causative gene for reflex epilepsy in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine M. Douaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe A. Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Conference of the International Society of Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de pyroséquençage pour le développement d'EST et de SNP aviaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Secula Tircazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de la mutation responsable de l'épilepsie réflexe photosensible chez le poulet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine M. Douaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pituello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairages apportés par l'identification moléculaire des gènes de coloration chez le poulet sur le mode d'action des mutations, l'homologie de locus entre espèces et la domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe A. Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetics and molecular evolution of plumage genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Vaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Johns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant &amp; Animal Genomes XV Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed-type hypersensitivity response to KLH in F2 and backcrosses of two immune selected chicken lines: effect of immunisation and selection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulietta Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.K. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype by photoperiod interaction in the traditional breed Gauloise Doree.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Lydie N'Dri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of yolk percentage by crossbreeding between a commercial Brown-egg layer and a local breed, the Fayoumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Joffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Belo Horizon, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken lines selected for immune responses: results of a crossbreeding design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulietta Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an experimental hybrid quail population (Coturnix japonica x Coturnix coturnix): the F2 generation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la composition en acides gras du jaune d'oeuf chez différentes lignées de poules pondeuses en réponse à des aliments à profil variable en acide gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première constitution d'une réserve génétique ex-situ pour l'espèce Gallus gallus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blesbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Seigneurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Limouzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A retrovirus insertion causes abnormal expression of the tyrosinase gene in recessive white chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Ming Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Oulmouden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">94th Annual meeting of the Poultry Science Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Auburn, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of chicken lines selected for immune responses: crossbreeding design and resistance to diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulietta Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marie Curie Conference: 'Making Europe more attractive for researchers'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal expression pattern of tyrosinase gene in chickens differing in plumage colour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Ming Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of QTL for production traits in Japanese quail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.B. Kayang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Inoue-Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Miwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on International Society of Animla Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Tokyo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première constitution d'une réserve génétique patrimoniale ex-situ pour l'espèce Gallus gallus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blesbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seigneurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National du Bureau des Ressources Génétiques: un dialogue pour la diversité génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première constitution d'une réserve génétique patrimoniale ex-situ pour l'espèce Gallus gallus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blesbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Seigneurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des programmes INRA de génomique animale, végétale et des microorganismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism of the tyrosinase gene in chickens carrying the recessive white mutation for plumage colour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Ming Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. International Conference on International Society of Animla Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high ambient temperature and naked neck genotype on SRBC antibody production in purebred and crossbred dwarf brown-egg layers selected for improved clutch length.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gavage de l'oie au maïs broyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rousselot-Pailley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journée technique de la SEPALM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the transmissibility model to demonstrate transgenerational transmission of environmental effects in quails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Inheritance Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of DNA methylation: genetic or epigenetic ? A transgenerational case study in quails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Godia Perello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Inheritance Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Zurich, Switzerland. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational epigenetics in quail: targeting DNA methylation patterns to address the interplay between genetic and epigenetic mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to endocrine disruptor : phenotypic, genotypic and epigenotypic analyses in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France. , pp.128, 2024, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The combined effect of genetics, gut microbiota, and environment on immunity in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Veterinary Immunology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dublin, Ireland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic-Microbiota Interplay in Laying Hens: Enhancing Vaccine Response and Reducing Antibiotic Reliance in Poultry Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Racanati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics-Microbiota interplay in laying hens: enhancing vaccine response and reducing antibiotic reliance in poultry production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Racanati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75th EAAP annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Florence (IT), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of genetics, gut microbiota and husbandry on variations in vaccine response and their impact on welfare in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Hannovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05254143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the molecular responses of chicken embryos to their mothers heat stress using DNA methylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic inheritance symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Zurich, Switzerland. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational epigenetics in quail: whole genome DNA methylation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Inheritance: Impact for Biology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la génétique et du microbiote sur la réponse vaccinale et le bien-être des poules pondeuses dans deux environnements d'élevage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Jardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational epigenetics in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCB2022 - 21st European Conference on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layers response to suboptimal diet through phenotypic and transcriptomic changes in four tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVII - Plant &amp; Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARActérisation Moléculaire de phénomènes Epigénétiques transgénérationneLs chez la caille (CARAMEL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p., 2019, épiPHASE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a putative trade-off relationship between production and humoral immune responses in layer hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Meeting of the Avian Immunology Research Group (AIRG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Oxford, United Kingdom. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection pour une meilleure efficacité alimentaire ou digestive modifie la réponse immunitaire aux vaccins et a un virus influenza faiblement pathogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting effects of genetic selection on feed efficiency on resistance to avian influenza and colibacillosis in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium 2017 of the Avian Genetics and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Guildford, United Kingdom. 2017, International Symposium 2017 of the Avian Genetics and Immunity</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'une duplication de 71kb au locus ASIP impliquée dans le phénotype beige/fawn du plumage de la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trussardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1124 p., 2017, 12èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du méthylome chez l'embryon de poulet par séquençage haut-débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Mersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1124 p., 2017, 12èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver and whole blood transcriptome response to chronic heat exposure in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, Proceedings of the 36th International Conference on Animal Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotype and multi-tissue transcriptome response to diet changes in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational effects of modifications of the embryonic environment in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, St Malo, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de régions génomiques responsables du diabète insipide et de la couleur de la coquille celadon chez la Caille japonaise par RADseq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Marissal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational effects of modifications of the embryonic environment in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">latsis symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zürich, Switzerland. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of surface temperature variation under chronic high temperature in four experimental layer chicken lines differing for heat resistance and feed efficiency traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelie Tholance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Saint-Malo, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic selection on feed efficiency impacts vaccine immune responses in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAD 2016 - 10. Journées du Réseau Français "Immunologie des animaux domestiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Ploufragan, France. 51 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational effects of modifications of the embryonic environment in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXIV - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diégo, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des études sur le microbiote intestinal chez l'oiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjis Kraïmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Colloque annuel de l'AFSTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nantes, France. , 204 p., 2016, Microbiote et Modèles animaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de volailles unisexuées : analyse de faisabilité grâce au potentiel parthénote d’une lignée de cailles japonaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céleste Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards understanding the molecular basis of pigment pattern formation in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doreen Schwochow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Bornelöv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Ring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Manlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Meeting of the European Society for Pigment Cell Research (ESPCR – 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Milan, Italy. , Pigment Cell and Melanoma Research, 29 (6), pp.e51-e77, 2016, Pigment Cell and Melanoma Research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational effects of modifications of the embryonic environment in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. International Society for Animal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 94 (Supplement 4), 2016, Journal of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of early innate immune responses in chicken blood using microfluidic expression arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAD 2016 - 10. Journées du Réseau Français "Immunologie des animaux domestiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Ploufragan, France. 51 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When morphological mutations unravel chromosomal changes in domestic chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA - INP - ENVT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chromosome Research, 24 (S1), 116 p., 2016, Chromosome Research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grille d’évaluation du bien-être des volailles hébergées dans les unités expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture génétique des comportements sociaux et de peur en relation avec les caractères de production chez la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Recoquillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 11, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identification électronique par RFID chez les volailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Desnoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, 11èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous characterization of genomic regions associated with two feather traits and two eggshell colors in domestic Japanese quail ([i]Coturnix japonica[/i])</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. International Society for Animal Genetics Conference (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Xi'an, China. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage et facteurs de variation de la taille de la crête: application à la crête en pois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il de l'empreinte chez la poule ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. pp.551-555, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymorphic markers in quail by next generation sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Conference of the International Society of Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. 2010, Proceedings of the 32nd International Conference on Animal Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lavender plumage colour phenotype in Quail is caused by a large deletion in MLPH gene region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Vaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Follett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Amsterdam, Netherlands. , 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational transmission of an environmental modification in quails: changes in phenotypic variance components across three generations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic background of body reserves in laying hens through backfat thickness phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172576v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new local score based method applied to behavior-divergent quail lines sequenced in pools precisely detects selection signatures on genes related to autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Inès Fariello Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide characterization of RNA editing in chicken: lack of evidence for non-A-to-I events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] auto-saisine. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId570"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.354166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David GOURICHON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vieaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Savoir-faire, 978-2-7592-4039-5. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4039-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie 4. Travailler avec les oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehay Sabrina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires François-Rabelais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d’Expérimentation Animale. La Pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 1, , pp.527-639, 2024, 978-2-86906-918-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular responses of chicken embryos to maternal heat stress through DNA methylation and gene expression: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.dvaf009. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eep/dvaf009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic influence underlying individual variation in vaccine responses in a White Leghorn laying hen line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Racanati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah-Al-Momen Sabuj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz C.D. Cuyabano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (12), pp.101686. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmissibility model to evaluate transgenerational transmission of environmental effects in quails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.101636. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic background of body reserves in laying hens through backfat thickness phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (e41), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host genetics drives differences in cecal microbiota composition and immune traits of laying hens raised in the same environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 103 (5), pp.103609. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2024.103609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04640049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short communication: Effects of in-ovo injection of endocrine disruptors and methyltransferase inhibitor on quail growth and egg-laying performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (3), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2022.100464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Seq Data for Reliable SNP Detection and Genotype Calling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.655707. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.655707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The feather pattern autosomal barring in chicken is strongly associated with segregation at the MC1R locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doreen Schwochow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Bornelöv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingxing Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pigment Cell &amp; melanoma research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pcmr.12975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of trade-offs between feed efficiency, growth-related traits, and immune activity in experimental lines of layer chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), 17 p. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-021-00636-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quail genome: insights into social behaviour, seasonal biology and infectious disease response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrina M. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew M. Hindle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Burt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela F. Danner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), Non paginé. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-020-0743-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chickens can durably clear herpesvirus vaccine infection in feathers while still carrying vaccine-induced antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Denesvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (1), 12 p. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-020-00749-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A missense mutation in TYRP1 causes the chocolate plumage color in chicken and alters melanosome structure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pigment Cell and Melanoma Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (3), pp.381-390. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pcmr.12753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new structural mutations in the 5′ region of the ASIP gene cause diluted feather color phenotypes in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-019-0458-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken adaptive response to low energy diet: main role of the hypothalamic lipid metabolism revealed by a phenotypic and multi-tissue transcriptomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-6384-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisie portable de terrain : la mémoire à portée de la main</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bompa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, pp.96-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'une procédure d'axénisation de la caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjis Kraïmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAL Sciences et Techniques de l'Animal de Laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (3), pp.17-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for Linkage Disequilibrium in genome scans for selection without individual genotypes: the local score approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Inès Fariello Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (14), pp.3700-3714. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic environment and transgenerational effects in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-017-0292-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des études sur le microbiote intestinal chez l'oiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjis Kraïmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAL Sciences et Techniques de l'Animal de Laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (4), pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extent of mRNA editing is limited in chicken liver and adipose, but impacted by tissular context, genotype, age and feeding as exemplified with a conserved edited site in COG3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2), pp.321-335. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.115.022251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative effect of a CNV on a morphological trait in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0118706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Genomic Duplication is Associated with Ectopic Eomesodermin Expression in the Embryonic Chicken Comb and Two Duplex-comb Phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Dorshorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Harun-Or-Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Jian Bagherpoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Johan Rubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Ashwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (3), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1004947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Wide Characterization of RNA Editing in Chicken Embryos Reveals Common Features among Vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0126776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken skin virome analyzed by high throughput sequencing shows a composition highly different from human skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Denesvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rémy-Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Eloit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (2), pp.209-216. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11262-015-1231-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome-wide investigation of genomic imprinting in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (6), pp.3768-3782. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkt1390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for coccidiosis (Eimeria tenella) resistance in a Fayoumi × Leghorn F2 cross, using a medium-density SNP panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-46-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance comparison of laying hens segregating for the frizzle gene under thermoneutral and high ambient temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin B. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 92 (6), pp.1474-1485. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps.2012-02840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Phenotypic and Genetic Relationships between Sociality, Emotional Reactivity and Production Traits in Japanese Quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Recoquillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, online (12), Non paginé. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0082157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous retrovirus EAV-HP linked to blue egg phenotype in mapuche fowl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Wragg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joram M. J. M. Mwacharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. J. A. Alcalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen C. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Lin J.-L. Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, online (8), Non paginé. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0071393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonic Hedgehog-signalling patterns the developing chicken comb as revealed by exploration of the Peacomb mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Boije</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Harun-Or-Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jen Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freyja Imsland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), Non paginé. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0050890.g002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rose-comb mutation in chickens constitutes a structural rearrangement causing both altered comb morphology and defective sperm motility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freyja Imsland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chungang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Boije</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, online (6), Non paginé. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1002775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lavender plumage colour in Japanese quail is associated with a complex mutation in the region of MLPH that is related to differences in growth, feed consumption and body temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Vaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), pp.442. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-13-442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of complex traits in non-model species: using next generation sequencing and advanced intercross lines in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, online (october), Non paginé. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-13-551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Crest phenotype in chicken is associated with ectopic expression of HOXC8 in cranial skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqiang Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freyja F. Imsland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaorong X. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chungang C. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, online (4), Non paginé. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0034012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epilepsy caused by an abnormal alternative splicing with dosage effect of the SV2A gene in a chicken model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine M. Douaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Pituello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon S. Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, online (10), Non paginé. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0026932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptic patterning of avian skin confers a developmental facility for loss of neck feathering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunyan C. Mou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasia A. Tzika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (3), Non paginé. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.1001028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non PCR-amplified transcripts and AFLP® fragments as reduced representations of the quail genome for 454 Titanium sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, online (july), Non paginé. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-0500-3-214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;silver&amp;quot; Japanese quail and the MITF gene: causal mutation, associated traits and homology with the &amp;quot;blue&amp;quot; chicken plumage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shin'Ichi Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Inoue-Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, online (february), Non paginé. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-11-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite mapping of QTLs affecting resistance to coccidiosis (Eimeria tenella) in a Fayoumi × White Leghorn cross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plumage colour mutations and melanins in the feathers of the Japanese quail: a first comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Passamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (6), pp.971-974. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2009.01929.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copy number variation in intron 1 of SOX5 causes the Pea-comb phenotype in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Boije</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer R.S. Meadows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5, online (6), Non paginé. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1000512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance comparison of dwarf laying hens segregating for the naked neck gene in temperate and subtropical environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Feng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nein-Zu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Pai Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (january), Non paginé. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-41-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed-type hypersensitivity response to KLH in F2 and backcrosses of two immune selected chicken lines: effect of immunisation and selection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.K. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments in Biologicals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 132, pp.267-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single point-mutation within the melanophilin gene causes the lavender plumage colour dilution phenotype in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Follett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of introducing the Naked Neck gene in a line selected for low residual feed consumption, on performance in temperate or subtropical environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.Z. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.P. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87, pp.1320-1327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Japanese quail yellow as a genomic deletion upstream of the avian homologue of the mammalian ASIP (agouti) gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola J. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shin'Ichi Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Inoue-Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 178 (2), pp.777-786. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.107.077073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single point-mutation within the melanophilin gene causes the lavender plumage colour dilution phenotype in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Vaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Follett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-9-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated effects of selection for immunity in White Leghorn chicken lines on natural antibodies and specific antibody responses to KLH and M. butyricum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulietta Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Gb Nieuwland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-9-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating corticosterone reaction to restraint and adrenocorticotropin hormone administration in white leghorns selected for immune response traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulietta Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87 (11), pp.2225-2230. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps.2008-00199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of the microchromosome GGA25 to the chicken genome sequence assembly through radiation hybrid and genetic mapping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine M. Douaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gérus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossbreeding parameters of general immune response traits in White Leghorn chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 119 (1-3), pp.221-228. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2008.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of a single nucleotide substitution in TYRP1 with roux in Japanese quail (Coturnix japonica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.I. Mundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38, pp.609-613</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibody Responses to Keyhole Limpet Hemocyanin, Lipopolysaccharide, and Newcastle Disease Virus Vaccine in F2 and Backcrosses of White Leghorn Lines Selected for Two Different Immune Response Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nieuwland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86 (7), pp.1316-1322. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ps/86.7.1316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibody responses to keyhole limpet hemocyanin, lipopolysaccharide and Newcastle disease virus vaccine in F2 and backcrosses of White Leghorn lines selected for two different immune response traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulietta Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.K. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G.B. Nieuwland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86, pp.1316-1322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen cryopreservation for ex-situ management of genetic diversity in chicken: creation of the French Avian Cryobank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blesbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Seigneurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Limouzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86, pp.555-564. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ps/86.3.555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative effects of an intronic retroviral insertion on the transcription of the tyrosinase gene in recessive white chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38, pp.162-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the dominant lethal Yellow mutation on reproduction, growth, feed consumption, body temperature, and body composition in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Inoue-Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86, pp.1646-1650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and performances of a Japanese quail line homozygous for the diabetes insipidus (di) mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86, pp.249-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for QTL affecting the shape of the egg laying curve of the Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface B. Kayang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Inoue-Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuru Miwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete association between a retroviral insertion in the tyrosinase gene and the recessive white mutation in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Ming Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Oulmouden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-7-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new plumage mutations in the Japanese quail : « curly » feather and « rusty » plumage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Moussu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new plumage mutations in the Japanese quail : « curly » feather and « rusty » plumage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Moussu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.14. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-6-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A retrovirus insertion causes abnormal expression of the tyrosinase gene in recessive white chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Ming Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Oulmouden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 84, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite mapping of QTL affecting growth, feed consumption, egg production, tonic immobility and body temperature of Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface B. Kayang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Inoue-Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuru Miwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high ambient temperature and naked neck genotype on performance of dwarf brown-egg layers selected for improved clutch length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45, pp.346-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of two-locus combinations, using the « roux », « lavender » and « beige » mutations, on plumage color of Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Monvoisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 94 (6), pp.517-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fearfulness and performance related traits in selected lines of japanese quail (Coturnix japonica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 81, pp.321-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing homology of loci for two plumage colors, « lavender » and « recessive white », with hybrids between chickens and Japanese quail hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Monvoisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 93, pp.73-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high ambient temperature and naked neck genotype on SRBC antibody production in purebred and crossbred dwarf brown-egg layers selected for improved clutch length.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Geflügelkunde. Sonderheft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Special Issue, pp.94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications des techniques modernes au gavage de l'oie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousselot Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 9 (3), pp.181-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des performances de l'oie, du canard mulard et du canard de Barbarie soumis au gavage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousselot-Pailley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 44 (3), pp.297-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des performances de l'oie, du canard mulard et du canard de Barbarie soumis au gavage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Rousselot-Pailley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 44 (3), pp.297-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparée des gavages traditionnel et pneumatique chez l'oie et le canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 7 (3), pp.169-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparée des gavages traditionnel et pneumatique chez l'oie et le canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 7 (3), pp.169-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00896084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des conditions d'abattage et de réfrigération sur la qualité des foies gras d'oie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousselot-Pailley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 5 (3), pp.167-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des conditions d'abattage et de réfrigération sur la qualité des foies gras d'oie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousselot-Pailley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 5 (3), pp.167-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to the ingestion of an endocrine disruptor: phenotypic, genetic, and epigenetic analyses in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of DNA methylation: genetic or epigenetic ? A transgenerational case study in quails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Godia Perello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Génomique; GREEN-omics, Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tagging non-genetic inheritance using the transmissibility models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEroNIMO and RUMIGEN joint final event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animations autour de l’œuf de table et de l’œuf à couver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60 ans du site INRAE de Nouzilly : Journée d’accueil et d’échanges à destination des collégiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE Centre Val de Loire, May 2025, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to an endocrine disruptor ingestion: phenotypic, genetic and epigenetic analyses in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of DNA methylation: genetic or epigenetic ? A transgenerational case study in quails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Godia Perello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE Toulouse GenPhySE, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des réponses moléculaires des embryons de poulet à l'exposition à la chaleur de leur mère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRAPFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Tours, France. pp.204, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to an endocrine disruptor ingestion : phenotypic, genetic and epigenetic analyses in quail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint Pée sur Nivelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme génétique de l'état des réserves corporelles par l'épaisseur de tissu adipeux dorsal chez la poule pondeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRAPFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France. pp.206, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of genetics, gut microbiota and environment on vaccine responses and welfare in hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of genetics and gut microbiota on variations in vaccine response in hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam (NL), Netherlands. pp.442-445, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets combinés de la génétique et du microbiote intestinal sur la réponse vaccinale chez la poule pondeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la recherche avicole et des palmipèdes à foie gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of genetics and microbiota on variations in vaccine responses in hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress in Genetics Applied to Livestock Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-seq data for detecting reliable SNPs & genotypes in livestock species: interest for coding variant characterization and cis-regulation analysis by allele-specific expression !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Poultry Congress (WPC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’altération du microbiote intestinal, de la génétique et du mode d’élevage sur des paramètres d’immunocompétence de poules pondeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Empeyta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Métaprogramme - SANBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-SEQ data for reliable SNP detection and genotype calling in livestock species: interest for coding variant characterization and cis-regulation analysis by allele-specific expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress (WPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France. pp.405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of transgenerational epigenetic phenomena after genistein exposure in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Inheritance Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated metabolomic and transcriptomic analysis evaluating heat and feed stress in layer chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. International Society for Animal Genetics (ISAG) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence that individuals among chickens are able to durably control Mardivirus replication in feathers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilmos Palya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Marek's Disease and Avian Herpesviruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Yangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of interspecific hybrid chromosomes as a tool for precise comparative mapping analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria M. Kulak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana S. Galkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Petersburg, Russia. 360 p., </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/CompCytogen.v12i3.27448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layers response to a suboptimal diet through phenotype and transcriptome changes in four tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver and whole blood transcriptome response to chronic heat exposure in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. International Conference on Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic selection on digestive efficiency impacts immune responses in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Soubieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Avian Immunology Research Group (AIRG) Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, German Society for Immunology DGFI., Sep 2016, Herrsching am Ammersee, Germany. 120 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of feather colour: how to fill the puzzle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avian Model Systems 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Taipei, Taiwan. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques résultats issus du programme EpiBird, &amp;quot;Analyses Epigénétiques chez les Oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cornuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Mar 2016, Saint-Pée-sur-Nivelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le virome cutané de la poule analysé par séquençage à haut débit: des virus différents de la peau humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Denesvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. journées francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France. 107 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modification de l'environnement embryonnaire influence le phénotype des descendants sur trois générations chez la caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of genetic relationships between sociality, emotional reactivity and production traits in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Recoquillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome-wide investigation of genomic imprinting in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Plant and Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome-wide investigation of genomic imprinting in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure L. Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Conference of the International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cairns, Australia. pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection de SNP chez la caille : production d'un outil commum pour des programmes scientifiques multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations phénotypiques et génétiques entre comportements sociaux, comportements de peur et caractères de production chez la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Recoquillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNP detection for QTL analysis of social behaviour and production traits in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Conference of the International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of traces of selection with numerous SNP in small experimental populations undergoing directional selection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Hospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licia L. Silveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Réunion annuelle du Groupe d'Etude de Biologie et Génétique des Populations (Petit Pois Déridé 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Avignon, France. pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNP-BB : Recherche de QTL pour des caractères de comportement social et de production chez l'oiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Génomique Animale et Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). Labo/service de l'auteur, FRA., Mar 2012, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de SNP chez la caille par séquençage haut-débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Frésard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymorphic markers in quail by new generation sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal mutation and associated traits for the &amp;quot;silver&amp;quot; Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Inoue-Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the &amp;quot;double-yolked&amp;quot; white leghorn line a &amp;quot;booroola&amp;quot; hen?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the Frizzle (F) gene on egg production traits under standard and high ambient temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lignée &amp;quot; Leghorn double jaune&amp;quot; : un modèle d'étude du déterminisme génétique du taux d'ovulation chez la poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Heirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances actuelles sur les gènes de coloration chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyroséquençage pour le développement d'EST et de SNP aviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France. pp.594-598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information sur les volailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Heirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabault-Dhuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de la mutation responsable de l'épilepsie réflexe photosensible chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Douaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pituello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point de l'identification électronique pour des canards expérimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ruinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation of the causative gene for reflex epilepsy in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine M. Douaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe A. Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Conference of the International Society of Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de manifestations épigénétiques chez la poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de pyroséquençage pour le développement d'EST et de SNP aviaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Secula Tircazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de la mutation responsable de l'épilepsie réflexe photosensible chez le poulet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine M. Douaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pituello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairages apportés par l'identification moléculaire des gènes de coloration chez le poulet sur le mode d'action des mutations, l'homologie de locus entre espèces et la domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe A. Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetics and molecular evolution of plumage genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Vaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Johns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant &amp; Animal Genomes XV Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed-type hypersensitivity response to KLH in F2 and backcrosses of two immune selected chicken lines: effect of immunisation and selection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulietta Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.K. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of yolk percentage by crossbreeding between a commercial Brown-egg layer and a local breed, the Fayoumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Joffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Belo Horizon, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken lines selected for immune responses: results of a crossbreeding design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulietta Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an experimental hybrid quail population (Coturnix japonica x Coturnix coturnix): the F2 generation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype by photoperiod interaction in the traditional breed Gauloise Doree.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Lydie N'Dri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première constitution d'une réserve génétique ex-situ pour l'espèce Gallus gallus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blesbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Seigneurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Limouzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la composition en acides gras du jaune d'oeuf chez différentes lignées de poules pondeuses en réponse à des aliments à profil variable en acide gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A retrovirus insertion causes abnormal expression of the tyrosinase gene in recessive white chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Ming Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Oulmouden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">94th Annual meeting of the Poultry Science Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Auburn, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of chicken lines selected for immune responses: crossbreeding design and resistance to diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulietta Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marie Curie Conference: 'Making Europe more attractive for researchers'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal expression pattern of tyrosinase gene in chickens differing in plumage colour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Ming Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of QTL for production traits in Japanese quail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.B. Kayang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Inoue-Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Miwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on International Society of Animla Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Tokyo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première constitution d'une réserve génétique patrimoniale ex-situ pour l'espèce Gallus gallus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blesbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seigneurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National du Bureau des Ressources Génétiques: un dialogue pour la diversité génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première constitution d'une réserve génétique patrimoniale ex-situ pour l'espèce Gallus gallus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blesbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Seigneurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des programmes INRA de génomique animale, végétale et des microorganismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism of the tyrosinase gene in chickens carrying the recessive white mutation for plumage colour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Ming Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. International Conference on International Society of Animla Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high ambient temperature and naked neck genotype on SRBC antibody production in purebred and crossbred dwarf brown-egg layers selected for improved clutch length.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gavage de l'oie au maïs broyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rousselot-Pailley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journée technique de la SEPALM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the transmissibility model to demonstrate transgenerational transmission of environmental effects in quails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Inheritance Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of DNA methylation: genetic or epigenetic ? A transgenerational case study in quails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Godia Perello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Inheritance Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Zurich, Switzerland. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational epigenetics in quail: targeting DNA methylation patterns to address the interplay between genetic and epigenetic mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to endocrine disruptor : phenotypic, genotypic and epigenotypic analyses in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France. , pp.128, 2024, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The combined effect of genetics, gut microbiota, and environment on immunity in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Veterinary Immunology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dublin, Ireland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic-Microbiota Interplay in Laying Hens: Enhancing Vaccine Response and Reducing Antibiotic Reliance in Poultry Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Racanati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics-Microbiota interplay in laying hens: enhancing vaccine response and reducing antibiotic reliance in poultry production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Racanati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75th EAAP annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Florence (IT), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the molecular responses of chicken embryos to their mothers heat stress using DNA methylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic inheritance symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Zurich, Switzerland. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of genetics, gut microbiota and husbandry on variations in vaccine response and their impact on welfare in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Hannovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05254143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational epigenetics in quail: whole genome DNA methylation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Inheritance: Impact for Biology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational epigenetics in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCB2022 - 21st European Conference on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la génétique et du microbiote sur la réponse vaccinale et le bien-être des poules pondeuses dans deux environnements d'élevage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Jardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layers response to suboptimal diet through phenotypic and transcriptomic changes in four tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVII - Plant &amp; Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARActérisation Moléculaire de phénomènes Epigénétiques transgénérationneLs chez la caille (CARAMEL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p., 2019, épiPHASE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a putative trade-off relationship between production and humoral immune responses in layer hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Meeting of the Avian Immunology Research Group (AIRG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Oxford, United Kingdom. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection pour une meilleure efficacité alimentaire ou digestive modifie la réponse immunitaire aux vaccins et a un virus influenza faiblement pathogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver and whole blood transcriptome response to chronic heat exposure in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, Proceedings of the 36th International Conference on Animal Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'une duplication de 71kb au locus ASIP impliquée dans le phénotype beige/fawn du plumage de la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trussardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1124 p., 2017, 12èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting effects of genetic selection on feed efficiency on resistance to avian influenza and colibacillosis in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium 2017 of the Avian Genetics and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Guildford, United Kingdom. 2017, International Symposium 2017 of the Avian Genetics and Immunity</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du méthylome chez l'embryon de poulet par séquençage haut-débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Mersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1124 p., 2017, 12èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotype and multi-tissue transcriptome response to diet changes in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational effects of modifications of the embryonic environment in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, St Malo, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational effects of modifications of the embryonic environment in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">latsis symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zürich, Switzerland. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de régions génomiques responsables du diabète insipide et de la couleur de la coquille celadon chez la Caille japonaise par RADseq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Marissal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of surface temperature variation under chronic high temperature in four experimental layer chicken lines differing for heat resistance and feed efficiency traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelie Tholance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Saint-Malo, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational effects of modifications of the embryonic environment in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXIV - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diégo, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des études sur le microbiote intestinal chez l'oiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjis Kraïmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Colloque annuel de l'AFSTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nantes, France. , 204 p., 2016, Microbiote et Modèles animaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de volailles unisexuées : analyse de faisabilité grâce au potentiel parthénote d’une lignée de cailles japonaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céleste Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards understanding the molecular basis of pigment pattern formation in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doreen Schwochow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Bornelöv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Ring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Manlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Meeting of the European Society for Pigment Cell Research (ESPCR – 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Milan, Italy. , Pigment Cell and Melanoma Research, 29 (6), pp.e51-e77, 2016, Pigment Cell and Melanoma Research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic selection on feed efficiency impacts vaccine immune responses in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAD 2016 - 10. Journées du Réseau Français "Immunologie des animaux domestiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Ploufragan, France. 51 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational effects of modifications of the embryonic environment in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. International Society for Animal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 94 (Supplement 4), 2016, Journal of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of early innate immune responses in chicken blood using microfluidic expression arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAD 2016 - 10. Journées du Réseau Français "Immunologie des animaux domestiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Ploufragan, France. 51 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When morphological mutations unravel chromosomal changes in domestic chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA - INP - ENVT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chromosome Research, 24 (S1), 116 p., 2016, Chromosome Research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grille d’évaluation du bien-être des volailles hébergées dans les unités expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identification électronique par RFID chez les volailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Desnoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, 11èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture génétique des comportements sociaux et de peur en relation avec les caractères de production chez la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Recoquillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 11, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous characterization of genomic regions associated with two feather traits and two eggshell colors in domestic Japanese quail ([i]Coturnix japonica[/i])</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. International Society for Animal Genetics Conference (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Xi'an, China. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il de l'empreinte chez la poule ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. pp.551-555, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage et facteurs de variation de la taille de la crête: application à la crête en pois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymorphic markers in quail by next generation sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Conference of the International Society of Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. 2010, Proceedings of the 32nd International Conference on Animal Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lavender plumage colour phenotype in Quail is caused by a large deletion in MLPH gene region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Vaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Follett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Amsterdam, Netherlands. , 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational transmission of an environmental modification in quails: changes in phenotypic variance components across three generations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic background of body reserves in laying hens through backfat thickness phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172576v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new local score based method applied to behavior-divergent quail lines sequenced in pools precisely detects selection signatures on genes related to autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Inès Fariello Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide characterization of RNA editing in chicken: lack of evidence for non-A-to-I events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] auto-saisine. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId571"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113151v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vieaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae-open.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4039-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278101v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehay Sabrina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326871v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Racanati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah-Al-Momen Sabuj" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C.D. Cuyabano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101686" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131572v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Karami" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sabban" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devailly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eep/dvaf009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240726v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Rousse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Eynard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101636" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533050v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Baumard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.412" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640049v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecoeur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103609" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617287v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100464" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276149v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jehl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degalez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lagoutte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.655707" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216825v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Schwochow" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bornel&#246;v" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingxing Jiang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12975" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222366v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00636-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495385v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Pape" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gardin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denesvre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00749-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625167v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina M. Morris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M. Hindle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Burt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela F. Danner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-0743-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950462v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valade" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dureux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12753" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105885v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0458-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463367v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brenet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6384-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997278v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Madani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629390v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Bellet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maudet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kra&#239;mi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rivi&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607837v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#232;s Fariello Rico" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mercier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robelin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14141" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479143v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0292-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251260v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.022251" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533946v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194129v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118706" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632086v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Dorshorst" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Harun-Or-Rashid" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Jian Bagherpoor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Johan Rubin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ashwell" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004947" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207762v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126776" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182816v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumarest" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my-Delaunay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11262-015-1231-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019569v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt1390" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189901v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bacciu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rom&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-14" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001366v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin B. Rivet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Bordas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2012-02840" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129795v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Recoquillay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082157" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001105v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Wragg" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joram M. J. M. Mwacharo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. J. A. Alcalde" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen C. Wang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Lin J.-L. Han" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071393" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019833v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Boije" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jen Lee" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freyja Imsland" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050890.g002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019806v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chungang Feng" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Fillon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002775" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129669v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-551" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747482v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Vaez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-442" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000361v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqiang Y. Wang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Y. Gao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freyja F. Imsland" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorong X. Gu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chungang C. Feng" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034012" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000461v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine M. Douaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Pituello" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Boitard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026932" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999880v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyan C. Mou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Vignoles" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia A. Tzika" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001028" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129412v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignoles" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-3-214" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193544v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Minvielle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin'Ichi Ito" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miho Inoue-Murayama" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-11-15" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662179v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Feng Chen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nein-Zu Huang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Pai Lee" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-41-13" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193571v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cecchi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Passamonti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renieri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.01929.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F97CFF82D23E1BCB7267C53F41FD733AD6B16F82/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360305v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-31" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193583v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Wright" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R.S. Meadows" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000512" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667606v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola J. Nadeau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Minvielle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.077073" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360355v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Follett" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-9-7" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657366v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Minozzi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Parmentier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660743v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665544v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Chen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.Z. Huang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.P. Lee" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193462v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulietta Minozzi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couty" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2008-00199" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360361v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Parmentier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Gb Nieuwland" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-9-5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662832v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie G&#233;rus" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bardes" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-129" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360366v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Minvielle" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.04.007" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VD9L4DP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664362v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Seigneurin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Limouzin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Besnard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/86.3.555" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656367v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Nadeau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Mundy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664799v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.B. Nieuwland" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360620v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Parmentier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nieuwland" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/86.7.1316" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664274v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Chang" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Furet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Coville" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerelle" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654930v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Ito" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Inoue-Murayama" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riviere" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654982v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Grossmann" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655901v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface B. Kayang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuru Miwa" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211870v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Ming Chang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Coquerelle" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Oulmouden" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-7-19" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487113v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Moussu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674635v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-6-14" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211853v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Furet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672942v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674835v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679361v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Monvoisin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676647v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Mills" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Faure" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Monvoisin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674540v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677137v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685275v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousselot Paillet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701596v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889185v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703206v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Blum" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lapierre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896084v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Blum" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705803v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Sellier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895972v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sellier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478473v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Seraphin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539469v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Godia Perello" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448183v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousse" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384220v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chesse" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herv&#233;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489253v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135582v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.040" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700042v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerutti" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.034" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770243v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208807v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burlot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437234v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecoeur" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_98" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794688v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04258396v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798383v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445373v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Empeyta" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132375v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789041v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737948v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737955v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilmos Palya" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734313v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Kulak" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana S. Galkina" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/CompCytogen.v12i3.27448" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734608v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brenet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463163v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Muret" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742707v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532536v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794792v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cornuez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741934v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dumarest" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautherot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194125v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740153v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193927v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000657v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Fresard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Marsaud" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190264v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746812v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191281v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001282v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hospital" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia L. Silveri" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bruneau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746131v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750356v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fr&#233;sard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193516v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Rivet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bordas" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193587v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193600v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ito" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193517v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193481v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Batut" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heirman" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193489v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730058v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193512v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193413v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Douaud" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pituello" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Medevielle" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758243v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Ricard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Dubos" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ruinaut" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821618v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816161v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe A. Vieaud" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756545v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula Tircazes" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753026v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752100v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816211v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Johns" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820439v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817327v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Lydie N'Dri" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814961v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Joffrin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817152v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822449v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moussu" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764021v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759713v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211962v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832859v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825756v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761074v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Kayang" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miwa" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760780v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seigneurin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besnard" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760874v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758975v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828782v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774095v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216926v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pitel" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218226v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770637v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Terzian" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lledo" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474289v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709617v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064398v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158617v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05254143v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571102v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212971v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146084v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jardet" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935584v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789419v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735568v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734445v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738296v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605151v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chanteloup" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602669v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trussardi" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jra/2017" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606018v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Mersch" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Noirot" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605567v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621916v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789943v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604801v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marissal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Barbieri" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/390413.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785014v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606588v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelie Tholance" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzidzo Nyuiadzi" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533889v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#228;rtle" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792417v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533911v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741320v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Le Bourhis" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rat" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532681v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Ring" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Manlig" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533939v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742634v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532565v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/359152_2.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744018v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Germain" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernardet" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourhis" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194127v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/JRA/page-JRA1024.php" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742048v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Desnoues" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit Chabault" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Delaveau" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193929v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193922v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190360v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193847v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823282v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158792v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. David" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172576v3" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194146v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210706v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113151v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vieaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae-open.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4039-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278101v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehay Sabrina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131572v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Karami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sabban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eep/dvaf009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326871v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Racanati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah-Al-Momen Sabuj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C.D. Cuyabano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101686" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240726v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Rousse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Eynard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101636" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533050v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Baumard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.412" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640049v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecoeur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103609" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617287v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100464" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276149v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jehl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degalez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lagoutte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.655707" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216825v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Schwochow" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bornel&#246;v" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingxing Jiang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12975" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222366v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00636-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625167v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina M. Morris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M. Hindle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Burt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela F. Danner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-0743-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495385v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Pape" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gardin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denesvre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00749-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950462v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valade" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dureux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12753" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105885v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0458-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463367v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brenet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6384-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997278v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Madani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629390v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Bellet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maudet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kra&#239;mi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rivi&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607837v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#232;s Fariello Rico" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mercier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robelin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14141" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479143v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0292-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533946v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251260v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.022251" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194129v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118706" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632086v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Dorshorst" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Harun-Or-Rashid" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Jian Bagherpoor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Johan Rubin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ashwell" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004947" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207762v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126776" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182816v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumarest" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my-Delaunay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11262-015-1231-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019569v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt1390" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189901v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bacciu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rom&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-14" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001366v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin B. Rivet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Bordas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2012-02840" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129795v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Recoquillay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082157" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001105v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Wragg" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joram M. J. M. Mwacharo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. J. A. Alcalde" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen C. Wang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Lin J.-L. Han" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071393" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019833v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Boije" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jen Lee" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freyja Imsland" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050890.g002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019806v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chungang Feng" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Fillon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002775" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747482v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Vaez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-442" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129669v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-551" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000361v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqiang Y. Wang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Y. Gao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freyja F. Imsland" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorong X. Gu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chungang C. Feng" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034012" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000461v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine M. Douaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Pituello" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Boitard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026932" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999880v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyan C. Mou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Vignoles" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia A. Tzika" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001028" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129412v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignoles" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-3-214" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193544v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Minvielle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin'Ichi Ito" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miho Inoue-Murayama" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-11-15" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360305v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-31" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193571v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cecchi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Passamonti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renieri" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.01929.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F97CFF82D23E1BCB7267C53F41FD733AD6B16F82/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193583v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Wright" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R.S. Meadows" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000512" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662179v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Feng Chen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nein-Zu Huang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Pai Lee" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-41-13" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657366v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Minozzi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Parmentier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Minvielle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660743v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Follett" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665544v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Chen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.Z. Huang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.P. Lee" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667606v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola J. Nadeau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.077073" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360355v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-9-7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360361v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulietta Minozzi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Parmentier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Gb Nieuwland" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-9-5" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193462v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couty" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2008-00199" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662832v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie G&#233;rus" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bardes" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-129" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360366v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Minvielle" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.04.007" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VD9L4DP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656367v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Nadeau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Mundy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360620v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Parmentier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nieuwland" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/86.7.1316" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664799v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.B. Nieuwland" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664362v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Seigneurin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Limouzin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Besnard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/86.3.555" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664274v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Chang" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Furet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Coville" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerelle" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654930v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Ito" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Inoue-Murayama" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riviere" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654982v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Grossmann" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655901v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface B. Kayang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuru Miwa" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211870v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Ming Chang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Coquerelle" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Oulmouden" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-7-19" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487113v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Moussu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674635v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-6-14" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211853v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Furet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672942v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674835v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679361v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Monvoisin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676647v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Mills" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Faure" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Monvoisin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674540v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677137v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685275v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousselot Paillet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701596v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889185v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703206v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Blum" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lapierre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896084v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Blum" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705803v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Sellier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895972v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sellier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478473v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Seraphin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539469v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Godia Perello" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05603868v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pitel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384220v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chesse" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herv&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448183v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousse" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489253v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700042v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerutti" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.034" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770243v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135582v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.040" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208807v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burlot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437234v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecoeur" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_98" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794688v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798383v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04258396v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445373v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Empeyta" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132375v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789041v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737948v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737955v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilmos Palya" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734313v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Kulak" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana S. Galkina" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/CompCytogen.v12i3.27448" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734608v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brenet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463163v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Muret" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742707v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532536v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794792v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cornuez" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741934v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dumarest" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautherot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194125v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740153v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193927v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000657v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Fresard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Marsaud" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190264v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746812v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191281v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001282v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hospital" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia L. Silveri" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bruneau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746131v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750356v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fr&#233;sard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193587v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193600v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ito" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193517v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193516v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Rivet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bordas" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193489v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heirman" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193512v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730058v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193481v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Batut" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193413v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Douaud" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pituello" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Medevielle" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758243v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Ricard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Dubos" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ruinaut" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816161v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe A. Vieaud" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821618v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756545v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula Tircazes" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753026v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752100v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816211v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Johns" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820439v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814961v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Joffrin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817152v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822449v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moussu" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817327v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Lydie N'Dri" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759713v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764021v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211962v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832859v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825756v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761074v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Kayang" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miwa" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760780v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seigneurin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besnard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760874v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758975v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828782v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774095v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216926v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218226v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770637v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Terzian" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lledo" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474289v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709617v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064398v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158617v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571102v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05254143v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212971v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935584v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146084v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jardet" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789419v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735568v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734445v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738296v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605567v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602669v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trussardi" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jra/2017" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605151v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chanteloup" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606018v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Mersch" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Noirot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621916v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789943v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785014v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604801v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marissal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Barbieri" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/390413.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606588v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelie Tholance" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzidzo Nyuiadzi" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792417v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533911v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741320v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Le Bourhis" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rat" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532681v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Ring" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Manlig" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533889v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#228;rtle" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533939v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742634v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532565v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/359152_2.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744018v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Germain" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernardet" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourhis" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742048v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Desnoues" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit Chabault" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Delaveau" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194127v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/JRA/page-JRA1024.php" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193929v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190360v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193922v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193847v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823282v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158792v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. David" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172576v3" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194146v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210706v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>