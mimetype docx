--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.354166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David GOURICHON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vieaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Savoir-faire, 978-2-7592-4039-5. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4039-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie 4. Travailler avec les oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehay Sabrina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires François-Rabelais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d’Expérimentation Animale. La Pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 1, , pp.527-639, 2024, 978-2-86906-918-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular responses of chicken embryos to maternal heat stress through DNA methylation and gene expression: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.dvaf009. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eep/dvaf009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic influence underlying individual variation in vaccine responses in a White Leghorn laying hen line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Racanati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah-Al-Momen Sabuj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz C.D. Cuyabano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (12), pp.101686. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmissibility model to evaluate transgenerational transmission of environmental effects in quails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.101636. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic background of body reserves in laying hens through backfat thickness phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (e41), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host genetics drives differences in cecal microbiota composition and immune traits of laying hens raised in the same environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 103 (5), pp.103609. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2024.103609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04640049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short communication: Effects of in-ovo injection of endocrine disruptors and methyltransferase inhibitor on quail growth and egg-laying performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (3), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2022.100464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Seq Data for Reliable SNP Detection and Genotype Calling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.655707. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.655707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The feather pattern autosomal barring in chicken is strongly associated with segregation at the MC1R locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doreen Schwochow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Bornelöv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingxing Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pigment Cell &amp; melanoma research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pcmr.12975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of trade-offs between feed efficiency, growth-related traits, and immune activity in experimental lines of layer chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), 17 p. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-021-00636-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quail genome: insights into social behaviour, seasonal biology and infectious disease response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrina M. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew M. Hindle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Burt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela F. Danner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), Non paginé. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-020-0743-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chickens can durably clear herpesvirus vaccine infection in feathers while still carrying vaccine-induced antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Denesvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (1), 12 p. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-020-00749-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A missense mutation in TYRP1 causes the chocolate plumage color in chicken and alters melanosome structure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pigment Cell and Melanoma Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (3), pp.381-390. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pcmr.12753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new structural mutations in the 5′ region of the ASIP gene cause diluted feather color phenotypes in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-019-0458-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken adaptive response to low energy diet: main role of the hypothalamic lipid metabolism revealed by a phenotypic and multi-tissue transcriptomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-6384-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisie portable de terrain : la mémoire à portée de la main</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bompa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, pp.96-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'une procédure d'axénisation de la caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjis Kraïmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAL Sciences et Techniques de l'Animal de Laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (3), pp.17-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for Linkage Disequilibrium in genome scans for selection without individual genotypes: the local score approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Inès Fariello Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (14), pp.3700-3714. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic environment and transgenerational effects in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-017-0292-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des études sur le microbiote intestinal chez l'oiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjis Kraïmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAL Sciences et Techniques de l'Animal de Laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (4), pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extent of mRNA editing is limited in chicken liver and adipose, but impacted by tissular context, genotype, age and feeding as exemplified with a conserved edited site in COG3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2), pp.321-335. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.115.022251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative effect of a CNV on a morphological trait in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0118706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Genomic Duplication is Associated with Ectopic Eomesodermin Expression in the Embryonic Chicken Comb and Two Duplex-comb Phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Dorshorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Harun-Or-Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Jian Bagherpoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Johan Rubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Ashwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (3), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1004947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Wide Characterization of RNA Editing in Chicken Embryos Reveals Common Features among Vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0126776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken skin virome analyzed by high throughput sequencing shows a composition highly different from human skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Denesvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rémy-Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Eloit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (2), pp.209-216. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11262-015-1231-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome-wide investigation of genomic imprinting in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (6), pp.3768-3782. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkt1390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for coccidiosis (Eimeria tenella) resistance in a Fayoumi × Leghorn F2 cross, using a medium-density SNP panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-46-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance comparison of laying hens segregating for the frizzle gene under thermoneutral and high ambient temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin B. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 92 (6), pp.1474-1485. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps.2012-02840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Phenotypic and Genetic Relationships between Sociality, Emotional Reactivity and Production Traits in Japanese Quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Recoquillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, online (12), Non paginé. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0082157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous retrovirus EAV-HP linked to blue egg phenotype in mapuche fowl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Wragg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joram M. J. M. Mwacharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. J. A. Alcalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen C. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Lin J.-L. Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, online (8), Non paginé. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0071393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonic Hedgehog-signalling patterns the developing chicken comb as revealed by exploration of the Peacomb mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Boije</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Harun-Or-Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jen Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freyja Imsland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), Non paginé. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0050890.g002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rose-comb mutation in chickens constitutes a structural rearrangement causing both altered comb morphology and defective sperm motility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freyja Imsland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chungang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Boije</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, online (6), Non paginé. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1002775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lavender plumage colour in Japanese quail is associated with a complex mutation in the region of MLPH that is related to differences in growth, feed consumption and body temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Vaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), pp.442. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-13-442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of complex traits in non-model species: using next generation sequencing and advanced intercross lines in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, online (october), Non paginé. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-13-551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Crest phenotype in chicken is associated with ectopic expression of HOXC8 in cranial skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqiang Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freyja F. Imsland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaorong X. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chungang C. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, online (4), Non paginé. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0034012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epilepsy caused by an abnormal alternative splicing with dosage effect of the SV2A gene in a chicken model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine M. Douaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Pituello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon S. Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, online (10), Non paginé. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0026932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptic patterning of avian skin confers a developmental facility for loss of neck feathering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunyan C. Mou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasia A. Tzika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (3), Non paginé. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.1001028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non PCR-amplified transcripts and AFLP® fragments as reduced representations of the quail genome for 454 Titanium sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, online (july), Non paginé. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-0500-3-214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;silver&amp;quot; Japanese quail and the MITF gene: causal mutation, associated traits and homology with the &amp;quot;blue&amp;quot; chicken plumage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shin'Ichi Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Inoue-Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, online (february), Non paginé. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-11-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite mapping of QTLs affecting resistance to coccidiosis (Eimeria tenella) in a Fayoumi × White Leghorn cross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plumage colour mutations and melanins in the feathers of the Japanese quail: a first comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Passamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (6), pp.971-974. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2009.01929.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copy number variation in intron 1 of SOX5 causes the Pea-comb phenotype in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Boije</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer R.S. Meadows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5, online (6), Non paginé. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1000512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance comparison of dwarf laying hens segregating for the naked neck gene in temperate and subtropical environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Feng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nein-Zu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Pai Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (january), Non paginé. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-41-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed-type hypersensitivity response to KLH in F2 and backcrosses of two immune selected chicken lines: effect of immunisation and selection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.K. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments in Biologicals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 132, pp.267-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single point-mutation within the melanophilin gene causes the lavender plumage colour dilution phenotype in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Follett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of introducing the Naked Neck gene in a line selected for low residual feed consumption, on performance in temperate or subtropical environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.Z. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.P. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87, pp.1320-1327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Japanese quail yellow as a genomic deletion upstream of the avian homologue of the mammalian ASIP (agouti) gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola J. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shin'Ichi Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Inoue-Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 178 (2), pp.777-786. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.107.077073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single point-mutation within the melanophilin gene causes the lavender plumage colour dilution phenotype in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Vaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Follett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-9-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated effects of selection for immunity in White Leghorn chicken lines on natural antibodies and specific antibody responses to KLH and M. butyricum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulietta Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Gb Nieuwland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-9-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating corticosterone reaction to restraint and adrenocorticotropin hormone administration in white leghorns selected for immune response traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulietta Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87 (11), pp.2225-2230. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps.2008-00199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of the microchromosome GGA25 to the chicken genome sequence assembly through radiation hybrid and genetic mapping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine M. Douaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gérus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossbreeding parameters of general immune response traits in White Leghorn chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 119 (1-3), pp.221-228. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2008.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of a single nucleotide substitution in TYRP1 with roux in Japanese quail (Coturnix japonica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.I. Mundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38, pp.609-613</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibody Responses to Keyhole Limpet Hemocyanin, Lipopolysaccharide, and Newcastle Disease Virus Vaccine in F2 and Backcrosses of White Leghorn Lines Selected for Two Different Immune Response Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nieuwland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86 (7), pp.1316-1322. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ps/86.7.1316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibody responses to keyhole limpet hemocyanin, lipopolysaccharide and Newcastle disease virus vaccine in F2 and backcrosses of White Leghorn lines selected for two different immune response traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulietta Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.K. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G.B. Nieuwland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86, pp.1316-1322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen cryopreservation for ex-situ management of genetic diversity in chicken: creation of the French Avian Cryobank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blesbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Seigneurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Limouzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86, pp.555-564. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ps/86.3.555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative effects of an intronic retroviral insertion on the transcription of the tyrosinase gene in recessive white chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38, pp.162-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the dominant lethal Yellow mutation on reproduction, growth, feed consumption, body temperature, and body composition in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Inoue-Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86, pp.1646-1650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and performances of a Japanese quail line homozygous for the diabetes insipidus (di) mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86, pp.249-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for QTL affecting the shape of the egg laying curve of the Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface B. Kayang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Inoue-Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuru Miwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete association between a retroviral insertion in the tyrosinase gene and the recessive white mutation in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Ming Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Oulmouden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-7-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new plumage mutations in the Japanese quail : « curly » feather and « rusty » plumage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Moussu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new plumage mutations in the Japanese quail : « curly » feather and « rusty » plumage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Moussu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.14. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-6-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A retrovirus insertion causes abnormal expression of the tyrosinase gene in recessive white chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Ming Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Oulmouden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 84, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite mapping of QTL affecting growth, feed consumption, egg production, tonic immobility and body temperature of Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface B. Kayang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Inoue-Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuru Miwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high ambient temperature and naked neck genotype on performance of dwarf brown-egg layers selected for improved clutch length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45, pp.346-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of two-locus combinations, using the « roux », « lavender » and « beige » mutations, on plumage color of Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Monvoisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 94 (6), pp.517-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fearfulness and performance related traits in selected lines of japanese quail (Coturnix japonica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 81, pp.321-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing homology of loci for two plumage colors, « lavender » and « recessive white », with hybrids between chickens and Japanese quail hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Monvoisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 93, pp.73-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high ambient temperature and naked neck genotype on SRBC antibody production in purebred and crossbred dwarf brown-egg layers selected for improved clutch length.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Geflügelkunde. Sonderheft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Special Issue, pp.94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications des techniques modernes au gavage de l'oie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousselot Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 9 (3), pp.181-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des performances de l'oie, du canard mulard et du canard de Barbarie soumis au gavage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousselot-Pailley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 44 (3), pp.297-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des performances de l'oie, du canard mulard et du canard de Barbarie soumis au gavage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Rousselot-Pailley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 44 (3), pp.297-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparée des gavages traditionnel et pneumatique chez l'oie et le canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 7 (3), pp.169-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparée des gavages traditionnel et pneumatique chez l'oie et le canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 7 (3), pp.169-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00896084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des conditions d'abattage et de réfrigération sur la qualité des foies gras d'oie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousselot-Pailley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 5 (3), pp.167-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des conditions d'abattage et de réfrigération sur la qualité des foies gras d'oie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousselot-Pailley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 5 (3), pp.167-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to the ingestion of an endocrine disruptor: phenotypic, genetic, and epigenetic analyses in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of DNA methylation: genetic or epigenetic ? A transgenerational case study in quails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Godia Perello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Génomique; GREEN-omics, Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tagging non-genetic inheritance using the transmissibility models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEroNIMO and RUMIGEN joint final event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animations autour de l’œuf de table et de l’œuf à couver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60 ans du site INRAE de Nouzilly : Journée d’accueil et d’échanges à destination des collégiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE Centre Val de Loire, May 2025, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to an endocrine disruptor ingestion: phenotypic, genetic and epigenetic analyses in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of DNA methylation: genetic or epigenetic ? A transgenerational case study in quails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Godia Perello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE Toulouse GenPhySE, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des réponses moléculaires des embryons de poulet à l'exposition à la chaleur de leur mère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRAPFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Tours, France. pp.204, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to an endocrine disruptor ingestion : phenotypic, genetic and epigenetic analyses in quail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint Pée sur Nivelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme génétique de l'état des réserves corporelles par l'épaisseur de tissu adipeux dorsal chez la poule pondeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRAPFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France. pp.206, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of genetics, gut microbiota and environment on vaccine responses and welfare in hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of genetics and gut microbiota on variations in vaccine response in hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam (NL), Netherlands. pp.442-445, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets combinés de la génétique et du microbiote intestinal sur la réponse vaccinale chez la poule pondeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la recherche avicole et des palmipèdes à foie gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of genetics and microbiota on variations in vaccine responses in hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress in Genetics Applied to Livestock Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-seq data for detecting reliable SNPs & genotypes in livestock species: interest for coding variant characterization and cis-regulation analysis by allele-specific expression !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Poultry Congress (WPC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’altération du microbiote intestinal, de la génétique et du mode d’élevage sur des paramètres d’immunocompétence de poules pondeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Empeyta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Métaprogramme - SANBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-SEQ data for reliable SNP detection and genotype calling in livestock species: interest for coding variant characterization and cis-regulation analysis by allele-specific expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress (WPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France. pp.405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of transgenerational epigenetic phenomena after genistein exposure in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Inheritance Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated metabolomic and transcriptomic analysis evaluating heat and feed stress in layer chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. International Society for Animal Genetics (ISAG) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence that individuals among chickens are able to durably control Mardivirus replication in feathers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilmos Palya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Marek's Disease and Avian Herpesviruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Yangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of interspecific hybrid chromosomes as a tool for precise comparative mapping analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria M. Kulak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana S. Galkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Petersburg, Russia. 360 p., </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/CompCytogen.v12i3.27448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layers response to a suboptimal diet through phenotype and transcriptome changes in four tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver and whole blood transcriptome response to chronic heat exposure in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. International Conference on Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic selection on digestive efficiency impacts immune responses in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Soubieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Avian Immunology Research Group (AIRG) Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, German Society for Immunology DGFI., Sep 2016, Herrsching am Ammersee, Germany. 120 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of feather colour: how to fill the puzzle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avian Model Systems 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Taipei, Taiwan. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques résultats issus du programme EpiBird, &amp;quot;Analyses Epigénétiques chez les Oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cornuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Mar 2016, Saint-Pée-sur-Nivelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le virome cutané de la poule analysé par séquençage à haut débit: des virus différents de la peau humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Denesvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. journées francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France. 107 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modification de l'environnement embryonnaire influence le phénotype des descendants sur trois générations chez la caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of genetic relationships between sociality, emotional reactivity and production traits in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Recoquillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome-wide investigation of genomic imprinting in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Plant and Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome-wide investigation of genomic imprinting in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure L. Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Conference of the International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cairns, Australia. pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection de SNP chez la caille : production d'un outil commum pour des programmes scientifiques multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations phénotypiques et génétiques entre comportements sociaux, comportements de peur et caractères de production chez la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Recoquillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNP detection for QTL analysis of social behaviour and production traits in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Conference of the International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of traces of selection with numerous SNP in small experimental populations undergoing directional selection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Hospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licia L. Silveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Réunion annuelle du Groupe d'Etude de Biologie et Génétique des Populations (Petit Pois Déridé 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Avignon, France. pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNP-BB : Recherche de QTL pour des caractères de comportement social et de production chez l'oiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Génomique Animale et Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). Labo/service de l'auteur, FRA., Mar 2012, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de SNP chez la caille par séquençage haut-débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Frésard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymorphic markers in quail by new generation sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal mutation and associated traits for the &amp;quot;silver&amp;quot; Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Inoue-Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the &amp;quot;double-yolked&amp;quot; white leghorn line a &amp;quot;booroola&amp;quot; hen?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the Frizzle (F) gene on egg production traits under standard and high ambient temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lignée &amp;quot; Leghorn double jaune&amp;quot; : un modèle d'étude du déterminisme génétique du taux d'ovulation chez la poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Heirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances actuelles sur les gènes de coloration chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyroséquençage pour le développement d'EST et de SNP aviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France. pp.594-598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information sur les volailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Heirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabault-Dhuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de la mutation responsable de l'épilepsie réflexe photosensible chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Douaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pituello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point de l'identification électronique pour des canards expérimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ruinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation of the causative gene for reflex epilepsy in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine M. Douaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe A. Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Conference of the International Society of Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de manifestations épigénétiques chez la poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de pyroséquençage pour le développement d'EST et de SNP aviaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Secula Tircazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de la mutation responsable de l'épilepsie réflexe photosensible chez le poulet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine M. Douaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pituello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairages apportés par l'identification moléculaire des gènes de coloration chez le poulet sur le mode d'action des mutations, l'homologie de locus entre espèces et la domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe A. Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetics and molecular evolution of plumage genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Vaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Johns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant &amp; Animal Genomes XV Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed-type hypersensitivity response to KLH in F2 and backcrosses of two immune selected chicken lines: effect of immunisation and selection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulietta Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.K. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of yolk percentage by crossbreeding between a commercial Brown-egg layer and a local breed, the Fayoumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Joffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Belo Horizon, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken lines selected for immune responses: results of a crossbreeding design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulietta Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an experimental hybrid quail population (Coturnix japonica x Coturnix coturnix): the F2 generation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype by photoperiod interaction in the traditional breed Gauloise Doree.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Lydie N'Dri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première constitution d'une réserve génétique ex-situ pour l'espèce Gallus gallus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blesbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Seigneurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Limouzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la composition en acides gras du jaune d'oeuf chez différentes lignées de poules pondeuses en réponse à des aliments à profil variable en acide gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A retrovirus insertion causes abnormal expression of the tyrosinase gene in recessive white chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Ming Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Oulmouden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">94th Annual meeting of the Poultry Science Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Auburn, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of chicken lines selected for immune responses: crossbreeding design and resistance to diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulietta Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marie Curie Conference: 'Making Europe more attractive for researchers'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal expression pattern of tyrosinase gene in chickens differing in plumage colour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Ming Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of QTL for production traits in Japanese quail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.B. Kayang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Inoue-Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Miwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on International Society of Animla Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Tokyo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première constitution d'une réserve génétique patrimoniale ex-situ pour l'espèce Gallus gallus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blesbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seigneurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National du Bureau des Ressources Génétiques: un dialogue pour la diversité génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première constitution d'une réserve génétique patrimoniale ex-situ pour l'espèce Gallus gallus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blesbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Seigneurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des programmes INRA de génomique animale, végétale et des microorganismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism of the tyrosinase gene in chickens carrying the recessive white mutation for plumage colour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Ming Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. International Conference on International Society of Animla Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high ambient temperature and naked neck genotype on SRBC antibody production in purebred and crossbred dwarf brown-egg layers selected for improved clutch length.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gavage de l'oie au maïs broyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rousselot-Pailley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journée technique de la SEPALM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the transmissibility model to demonstrate transgenerational transmission of environmental effects in quails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Inheritance Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of DNA methylation: genetic or epigenetic ? A transgenerational case study in quails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Godia Perello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Inheritance Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Zurich, Switzerland. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational epigenetics in quail: targeting DNA methylation patterns to address the interplay between genetic and epigenetic mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to endocrine disruptor : phenotypic, genotypic and epigenotypic analyses in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France. , pp.128, 2024, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The combined effect of genetics, gut microbiota, and environment on immunity in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Veterinary Immunology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dublin, Ireland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic-Microbiota Interplay in Laying Hens: Enhancing Vaccine Response and Reducing Antibiotic Reliance in Poultry Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Racanati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics-Microbiota interplay in laying hens: enhancing vaccine response and reducing antibiotic reliance in poultry production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Racanati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75th EAAP annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Florence (IT), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the molecular responses of chicken embryos to their mothers heat stress using DNA methylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic inheritance symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Zurich, Switzerland. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of genetics, gut microbiota and husbandry on variations in vaccine response and their impact on welfare in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Hannovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05254143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational epigenetics in quail: whole genome DNA methylation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Inheritance: Impact for Biology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational epigenetics in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCB2022 - 21st European Conference on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la génétique et du microbiote sur la réponse vaccinale et le bien-être des poules pondeuses dans deux environnements d'élevage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Jardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layers response to suboptimal diet through phenotypic and transcriptomic changes in four tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVII - Plant &amp; Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARActérisation Moléculaire de phénomènes Epigénétiques transgénérationneLs chez la caille (CARAMEL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p., 2019, épiPHASE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a putative trade-off relationship between production and humoral immune responses in layer hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Meeting of the Avian Immunology Research Group (AIRG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Oxford, United Kingdom. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection pour une meilleure efficacité alimentaire ou digestive modifie la réponse immunitaire aux vaccins et a un virus influenza faiblement pathogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver and whole blood transcriptome response to chronic heat exposure in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, Proceedings of the 36th International Conference on Animal Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'une duplication de 71kb au locus ASIP impliquée dans le phénotype beige/fawn du plumage de la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trussardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1124 p., 2017, 12èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting effects of genetic selection on feed efficiency on resistance to avian influenza and colibacillosis in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium 2017 of the Avian Genetics and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Guildford, United Kingdom. 2017, International Symposium 2017 of the Avian Genetics and Immunity</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du méthylome chez l'embryon de poulet par séquençage haut-débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Mersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1124 p., 2017, 12èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotype and multi-tissue transcriptome response to diet changes in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational effects of modifications of the embryonic environment in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, St Malo, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational effects of modifications of the embryonic environment in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">latsis symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zürich, Switzerland. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de régions génomiques responsables du diabète insipide et de la couleur de la coquille celadon chez la Caille japonaise par RADseq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Marissal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of surface temperature variation under chronic high temperature in four experimental layer chicken lines differing for heat resistance and feed efficiency traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelie Tholance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Saint-Malo, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational effects of modifications of the embryonic environment in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXIV - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diégo, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des études sur le microbiote intestinal chez l'oiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjis Kraïmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Colloque annuel de l'AFSTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nantes, France. , 204 p., 2016, Microbiote et Modèles animaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de volailles unisexuées : analyse de faisabilité grâce au potentiel parthénote d’une lignée de cailles japonaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céleste Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards understanding the molecular basis of pigment pattern formation in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doreen Schwochow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Bornelöv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Ring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Manlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Meeting of the European Society for Pigment Cell Research (ESPCR – 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Milan, Italy. , Pigment Cell and Melanoma Research, 29 (6), pp.e51-e77, 2016, Pigment Cell and Melanoma Research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic selection on feed efficiency impacts vaccine immune responses in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAD 2016 - 10. Journées du Réseau Français "Immunologie des animaux domestiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Ploufragan, France. 51 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational effects of modifications of the embryonic environment in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. International Society for Animal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 94 (Supplement 4), 2016, Journal of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of early innate immune responses in chicken blood using microfluidic expression arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAD 2016 - 10. Journées du Réseau Français "Immunologie des animaux domestiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Ploufragan, France. 51 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When morphological mutations unravel chromosomal changes in domestic chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA - INP - ENVT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chromosome Research, 24 (S1), 116 p., 2016, Chromosome Research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grille d’évaluation du bien-être des volailles hébergées dans les unités expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identification électronique par RFID chez les volailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Desnoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, 11èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture génétique des comportements sociaux et de peur en relation avec les caractères de production chez la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Recoquillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 11, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous characterization of genomic regions associated with two feather traits and two eggshell colors in domestic Japanese quail ([i]Coturnix japonica[/i])</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. International Society for Animal Genetics Conference (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Xi'an, China. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il de l'empreinte chez la poule ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. pp.551-555, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage et facteurs de variation de la taille de la crête: application à la crête en pois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymorphic markers in quail by next generation sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Conference of the International Society of Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. 2010, Proceedings of the 32nd International Conference on Animal Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lavender plumage colour phenotype in Quail is caused by a large deletion in MLPH gene region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Vaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Follett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Amsterdam, Netherlands. , 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational transmission of an environmental modification in quails: changes in phenotypic variance components across three generations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic background of body reserves in laying hens through backfat thickness phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172576v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new local score based method applied to behavior-divergent quail lines sequenced in pools precisely detects selection signatures on genes related to autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Inès Fariello Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide characterization of RNA editing in chicken: lack of evidence for non-A-to-I events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] auto-saisine. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId571"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.354166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David GOURICHON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vieaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Savoir-faire, 978-2-7592-4039-5. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4039-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie 4. Travailler avec les oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehay Sabrina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires François-Rabelais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d’Expérimentation Animale. La Pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 1, , pp.527-639, 2024, 978-2-86906-918-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular responses of chicken embryos to maternal heat stress through DNA methylation and gene expression: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.dvaf009. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eep/dvaf009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic influence underlying individual variation in vaccine responses in a White Leghorn laying hen line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Racanati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah-Al-Momen Sabuj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz C.D. Cuyabano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (12), pp.101686. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmissibility model to evaluate transgenerational transmission of environmental effects in quails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.101636. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic background of body reserves in laying hens through backfat thickness phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (e41), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host genetics drives differences in cecal microbiota composition and immune traits of laying hens raised in the same environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 103 (5), pp.103609. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2024.103609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04640049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short communication: Effects of in-ovo injection of endocrine disruptors and methyltransferase inhibitor on quail growth and egg-laying performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (3), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2022.100464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Seq Data for Reliable SNP Detection and Genotype Calling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.655707. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.655707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The feather pattern autosomal barring in chicken is strongly associated with segregation at the MC1R locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doreen Schwochow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Bornelöv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingxing Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pigment Cell &amp; melanoma research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pcmr.12975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of trade-offs between feed efficiency, growth-related traits, and immune activity in experimental lines of layer chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), 17 p. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-021-00636-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quail genome: insights into social behaviour, seasonal biology and infectious disease response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrina M. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew M. Hindle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Burt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela F. Danner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), Non paginé. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-020-0743-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chickens can durably clear herpesvirus vaccine infection in feathers while still carrying vaccine-induced antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Denesvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (1), 12 p. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-020-00749-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A missense mutation in TYRP1 causes the chocolate plumage color in chicken and alters melanosome structure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pigment Cell and Melanoma Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (3), pp.381-390. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pcmr.12753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new structural mutations in the 5′ region of the ASIP gene cause diluted feather color phenotypes in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-019-0458-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken adaptive response to low energy diet: main role of the hypothalamic lipid metabolism revealed by a phenotypic and multi-tissue transcriptomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-6384-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisie portable de terrain : la mémoire à portée de la main</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bompa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, pp.96-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for Linkage Disequilibrium in genome scans for selection without individual genotypes: the local score approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Inès Fariello Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (14), pp.3700-3714. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'une procédure d'axénisation de la caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjis Kraïmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAL Sciences et Techniques de l'Animal de Laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (3), pp.17-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic environment and transgenerational effects in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-017-0292-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des études sur le microbiote intestinal chez l'oiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjis Kraïmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAL Sciences et Techniques de l'Animal de Laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (4), pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extent of mRNA editing is limited in chicken liver and adipose, but impacted by tissular context, genotype, age and feeding as exemplified with a conserved edited site in COG3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2), pp.321-335. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.115.022251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Genomic Duplication is Associated with Ectopic Eomesodermin Expression in the Embryonic Chicken Comb and Two Duplex-comb Phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Dorshorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Harun-Or-Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Jian Bagherpoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Johan Rubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Ashwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (3), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1004947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative effect of a CNV on a morphological trait in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0118706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Wide Characterization of RNA Editing in Chicken Embryos Reveals Common Features among Vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0126776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken skin virome analyzed by high throughput sequencing shows a composition highly different from human skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Denesvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rémy-Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Eloit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (2), pp.209-216. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11262-015-1231-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome-wide investigation of genomic imprinting in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (6), pp.3768-3782. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkt1390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for coccidiosis (Eimeria tenella) resistance in a Fayoumi × Leghorn F2 cross, using a medium-density SNP panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-46-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Phenotypic and Genetic Relationships between Sociality, Emotional Reactivity and Production Traits in Japanese Quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Recoquillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, online (12), Non paginé. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0082157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance comparison of laying hens segregating for the frizzle gene under thermoneutral and high ambient temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin B. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 92 (6), pp.1474-1485. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps.2012-02840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous retrovirus EAV-HP linked to blue egg phenotype in mapuche fowl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Wragg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joram M. J. M. Mwacharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. J. A. Alcalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen C. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Lin J.-L. Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, online (8), Non paginé. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0071393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lavender plumage colour in Japanese quail is associated with a complex mutation in the region of MLPH that is related to differences in growth, feed consumption and body temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Vaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), pp.442. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-13-442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of complex traits in non-model species: using next generation sequencing and advanced intercross lines in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, online (october), Non paginé. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-13-551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonic Hedgehog-signalling patterns the developing chicken comb as revealed by exploration of the Peacomb mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Boije</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Harun-Or-Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jen Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freyja Imsland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), Non paginé. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0050890.g002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rose-comb mutation in chickens constitutes a structural rearrangement causing both altered comb morphology and defective sperm motility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freyja Imsland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chungang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Boije</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, online (6), Non paginé. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1002775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Crest phenotype in chicken is associated with ectopic expression of HOXC8 in cranial skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqiang Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freyja F. Imsland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaorong X. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chungang C. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, online (4), Non paginé. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0034012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epilepsy caused by an abnormal alternative splicing with dosage effect of the SV2A gene in a chicken model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine M. Douaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Pituello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon S. Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, online (10), Non paginé. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0026932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptic patterning of avian skin confers a developmental facility for loss of neck feathering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunyan C. Mou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasia A. Tzika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (3), Non paginé. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.1001028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non PCR-amplified transcripts and AFLP® fragments as reduced representations of the quail genome for 454 Titanium sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, online (july), Non paginé. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-0500-3-214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;silver&amp;quot; Japanese quail and the MITF gene: causal mutation, associated traits and homology with the &amp;quot;blue&amp;quot; chicken plumage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shin'Ichi Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Inoue-Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, online (february), Non paginé. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-11-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copy number variation in intron 1 of SOX5 causes the Pea-comb phenotype in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Boije</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer R.S. Meadows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5, online (6), Non paginé. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1000512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite mapping of QTLs affecting resistance to coccidiosis (Eimeria tenella) in a Fayoumi × White Leghorn cross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plumage colour mutations and melanins in the feathers of the Japanese quail: a first comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Passamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (6), pp.971-974. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2009.01929.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance comparison of dwarf laying hens segregating for the naked neck gene in temperate and subtropical environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Feng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nein-Zu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Pai Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (january), Non paginé. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-41-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed-type hypersensitivity response to KLH in F2 and backcrosses of two immune selected chicken lines: effect of immunisation and selection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.K. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments in Biologicals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 132, pp.267-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single point-mutation within the melanophilin gene causes the lavender plumage colour dilution phenotype in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Follett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of introducing the Naked Neck gene in a line selected for low residual feed consumption, on performance in temperate or subtropical environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.Z. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.P. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87, pp.1320-1327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Japanese quail yellow as a genomic deletion upstream of the avian homologue of the mammalian ASIP (agouti) gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola J. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shin'Ichi Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Inoue-Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 178 (2), pp.777-786. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.107.077073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single point-mutation within the melanophilin gene causes the lavender plumage colour dilution phenotype in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Vaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Follett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-9-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated effects of selection for immunity in White Leghorn chicken lines on natural antibodies and specific antibody responses to KLH and M. butyricum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulietta Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Gb Nieuwland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-9-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating corticosterone reaction to restraint and adrenocorticotropin hormone administration in white leghorns selected for immune response traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulietta Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87 (11), pp.2225-2230. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps.2008-00199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of the microchromosome GGA25 to the chicken genome sequence assembly through radiation hybrid and genetic mapping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine M. Douaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gérus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossbreeding parameters of general immune response traits in White Leghorn chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 119 (1-3), pp.221-228. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2008.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibody Responses to Keyhole Limpet Hemocyanin, Lipopolysaccharide, and Newcastle Disease Virus Vaccine in F2 and Backcrosses of White Leghorn Lines Selected for Two Different Immune Response Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nieuwland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed’hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86 (7), pp.1316-1322. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ps/86.7.1316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibody responses to keyhole limpet hemocyanin, lipopolysaccharide and Newcastle disease virus vaccine in F2 and backcrosses of White Leghorn lines selected for two different immune response traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulietta Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.K. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G.B. Nieuwland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86, pp.1316-1322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of a single nucleotide substitution in TYRP1 with roux in Japanese quail (Coturnix japonica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.I. Mundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38, pp.609-613</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen cryopreservation for ex-situ management of genetic diversity in chicken: creation of the French Avian Cryobank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blesbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Seigneurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Limouzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86, pp.555-564. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ps/86.3.555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative effects of an intronic retroviral insertion on the transcription of the tyrosinase gene in recessive white chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38, pp.162-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the dominant lethal Yellow mutation on reproduction, growth, feed consumption, body temperature, and body composition in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Inoue-Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86, pp.1646-1650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and performances of a Japanese quail line homozygous for the diabetes insipidus (di) mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86, pp.249-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for QTL affecting the shape of the egg laying curve of the Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface B. Kayang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Inoue-Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuru Miwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete association between a retroviral insertion in the tyrosinase gene and the recessive white mutation in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Ming Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Oulmouden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-7-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new plumage mutations in the Japanese quail : « curly » feather and « rusty » plumage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Moussu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new plumage mutations in the Japanese quail : « curly » feather and « rusty » plumage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Moussu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.14. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-6-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A retrovirus insertion causes abnormal expression of the tyrosinase gene in recessive white chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Ming Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Oulmouden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 84, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite mapping of QTL affecting growth, feed consumption, egg production, tonic immobility and body temperature of Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface B. Kayang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Inoue-Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuru Miwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high ambient temperature and naked neck genotype on performance of dwarf brown-egg layers selected for improved clutch length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45, pp.346-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of two-locus combinations, using the « roux », « lavender » and « beige » mutations, on plumage color of Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Monvoisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 94 (6), pp.517-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fearfulness and performance related traits in selected lines of japanese quail (Coturnix japonica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 81, pp.321-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing homology of loci for two plumage colors, « lavender » and « recessive white », with hybrids between chickens and Japanese quail hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Monvoisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 93, pp.73-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high ambient temperature and naked neck genotype on SRBC antibody production in purebred and crossbred dwarf brown-egg layers selected for improved clutch length.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Geflügelkunde. Sonderheft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Special Issue, pp.94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications des techniques modernes au gavage de l'oie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousselot Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 9 (3), pp.181-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des performances de l'oie, du canard mulard et du canard de Barbarie soumis au gavage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousselot-Pailley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 44 (3), pp.297-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des performances de l'oie, du canard mulard et du canard de Barbarie soumis au gavage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Rousselot-Pailley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 44 (3), pp.297-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparée des gavages traditionnel et pneumatique chez l'oie et le canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 7 (3), pp.169-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparée des gavages traditionnel et pneumatique chez l'oie et le canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 7 (3), pp.169-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00896084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des conditions d'abattage et de réfrigération sur la qualité des foies gras d'oie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousselot-Pailley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 5 (3), pp.167-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des conditions d'abattage et de réfrigération sur la qualité des foies gras d'oie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousselot-Pailley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 5 (3), pp.167-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to the ingestion of an endocrine disruptor: phenotypic, genetic, and epigenetic analyses in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tagging non-genetic inheritance using the transmissibility models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEroNIMO and RUMIGEN joint final event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of DNA methylation: genetic or epigenetic ? A transgenerational case study in quails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Godia Perello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Génomique; GREEN-omics, Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animations autour de l’œuf de table et de l’œuf à couver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60 ans du site INRAE de Nouzilly : Journée d’accueil et d’échanges à destination des collégiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE Centre Val de Loire, May 2025, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to an endocrine disruptor ingestion: phenotypic, genetic and epigenetic analyses in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of DNA methylation: genetic or epigenetic ? A transgenerational case study in quails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Godia Perello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE Toulouse GenPhySE, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to an endocrine disruptor ingestion : phenotypic, genetic and epigenetic analyses in quail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint Pée sur Nivelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des réponses moléculaires des embryons de poulet à l'exposition à la chaleur de leur mère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRAPFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Tours, France. pp.204, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme génétique de l'état des réserves corporelles par l'épaisseur de tissu adipeux dorsal chez la poule pondeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRAPFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France. pp.206, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of genetics, gut microbiota and environment on vaccine responses and welfare in hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of genetics and gut microbiota on variations in vaccine response in hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam (NL), Netherlands. pp.442-445, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets combinés de la génétique et du microbiote intestinal sur la réponse vaccinale chez la poule pondeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la recherche avicole et des palmipèdes à foie gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of genetics and microbiota on variations in vaccine responses in hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress in Genetics Applied to Livestock Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-seq data for detecting reliable SNPs & genotypes in livestock species: interest for coding variant characterization and cis-regulation analysis by allele-specific expression !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Poultry Congress (WPC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’altération du microbiote intestinal, de la génétique et du mode d’élevage sur des paramètres d’immunocompétence de poules pondeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Empeyta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Métaprogramme - SANBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-SEQ data for reliable SNP detection and genotype calling in livestock species: interest for coding variant characterization and cis-regulation analysis by allele-specific expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress (WPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France. pp.405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of transgenerational epigenetic phenomena after genistein exposure in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Inheritance Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated metabolomic and transcriptomic analysis evaluating heat and feed stress in layer chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. International Society for Animal Genetics (ISAG) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layers response to a suboptimal diet through phenotype and transcriptome changes in four tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence that individuals among chickens are able to durably control Mardivirus replication in feathers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilmos Palya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Marek's Disease and Avian Herpesviruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Yangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of interspecific hybrid chromosomes as a tool for precise comparative mapping analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria M. Kulak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana S. Galkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Petersburg, Russia. 360 p., </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/CompCytogen.v12i3.27448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver and whole blood transcriptome response to chronic heat exposure in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. International Conference on Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of feather colour: how to fill the puzzle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avian Model Systems 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Taipei, Taiwan. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic selection on digestive efficiency impacts immune responses in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Soubieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Avian Immunology Research Group (AIRG) Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, German Society for Immunology DGFI., Sep 2016, Herrsching am Ammersee, Germany. 120 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques résultats issus du programme EpiBird, &amp;quot;Analyses Epigénétiques chez les Oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cornuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Mar 2016, Saint-Pée-sur-Nivelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le virome cutané de la poule analysé par séquençage à haut débit: des virus différents de la peau humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Denesvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vautherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. journées francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France. 107 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modification de l'environnement embryonnaire influence le phénotype des descendants sur trois générations chez la caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of genetic relationships between sociality, emotional reactivity and production traits in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Recoquillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome-wide investigation of genomic imprinting in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Plant and Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection de SNP chez la caille : production d'un outil commum pour des programmes scientifiques multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome-wide investigation of genomic imprinting in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure L. Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Conference of the International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cairns, Australia. pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations phénotypiques et génétiques entre comportements sociaux, comportements de peur et caractères de production chez la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Recoquillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNP detection for QTL analysis of social behaviour and production traits in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Conference of the International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of traces of selection with numerous SNP in small experimental populations undergoing directional selection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Hospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licia L. Silveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Réunion annuelle du Groupe d'Etude de Biologie et Génétique des Populations (Petit Pois Déridé 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Avignon, France. pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNP-BB : Recherche de QTL pour des caractères de comportement social et de production chez l'oiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Génomique Animale et Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). Labo/service de l'auteur, FRA., Mar 2012, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de SNP chez la caille par séquençage haut-débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Frésard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the &amp;quot;double-yolked&amp;quot; white leghorn line a &amp;quot;booroola&amp;quot; hen?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymorphic markers in quail by new generation sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal mutation and associated traits for the &amp;quot;silver&amp;quot; Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Inoue-Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the Frizzle (F) gene on egg production traits under standard and high ambient temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances actuelles sur les gènes de coloration chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyroséquençage pour le développement d'EST et de SNP aviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France. pp.594-598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lignée &amp;quot; Leghorn double jaune&amp;quot; : un modèle d'étude du déterminisme génétique du taux d'ovulation chez la poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Heirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information sur les volailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Heirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabault-Dhuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de la mutation responsable de l'épilepsie réflexe photosensible chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Douaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pituello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de pyroséquençage pour le développement d'EST et de SNP aviaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Secula Tircazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point de l'identification électronique pour des canards expérimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ruinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation of the causative gene for reflex epilepsy in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine M. Douaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe A. Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Conference of the International Society of Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de manifestations épigénétiques chez la poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de la mutation responsable de l'épilepsie réflexe photosensible chez le poulet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine M. Douaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pituello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairages apportés par l'identification moléculaire des gènes de coloration chez le poulet sur le mode d'action des mutations, l'homologie de locus entre espèces et la domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe A. Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetics and molecular evolution of plumage genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Vaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Johns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant &amp; Animal Genomes XV Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed-type hypersensitivity response to KLH in F2 and backcrosses of two immune selected chicken lines: effect of immunisation and selection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulietta Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.K. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken lines selected for immune responses: results of a crossbreeding design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulietta Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an experimental hybrid quail population (Coturnix japonica x Coturnix coturnix): the F2 generation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of yolk percentage by crossbreeding between a commercial Brown-egg layer and a local breed, the Fayoumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Joffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Belo Horizon, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype by photoperiod interaction in the traditional breed Gauloise Doree.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Lydie N'Dri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première constitution d'une réserve génétique ex-situ pour l'espèce Gallus gallus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blesbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Seigneurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Limouzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la composition en acides gras du jaune d'oeuf chez différentes lignées de poules pondeuses en réponse à des aliments à profil variable en acide gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A retrovirus insertion causes abnormal expression of the tyrosinase gene in recessive white chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Ming Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Oulmouden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">94th Annual meeting of the Poultry Science Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Auburn, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of chicken lines selected for immune responses: crossbreeding design and resistance to diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulietta Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marie Curie Conference: 'Making Europe more attractive for researchers'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of QTL for production traits in Japanese quail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.B. Kayang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Inoue-Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Miwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on International Society of Animla Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Tokyo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal expression pattern of tyrosinase gene in chickens differing in plumage colour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Ming Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première constitution d'une réserve génétique patrimoniale ex-situ pour l'espèce Gallus gallus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blesbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seigneurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National du Bureau des Ressources Génétiques: un dialogue pour la diversité génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première constitution d'une réserve génétique patrimoniale ex-situ pour l'espèce Gallus gallus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blesbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Seigneurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des programmes INRA de génomique animale, végétale et des microorganismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism of the tyrosinase gene in chickens carrying the recessive white mutation for plumage colour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Ming Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. International Conference on International Society of Animla Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high ambient temperature and naked neck genotype on SRBC antibody production in purebred and crossbred dwarf brown-egg layers selected for improved clutch length.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gavage de l'oie au maïs broyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rousselot-Pailley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journée technique de la SEPALM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the transmissibility model to demonstrate transgenerational transmission of environmental effects in quails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Inheritance Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of DNA methylation: genetic or epigenetic ? A transgenerational case study in quails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Godia Perello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Inheritance Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Zurich, Switzerland. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational epigenetics in quail: targeting DNA methylation patterns to address the interplay between genetic and epigenetic mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to endocrine disruptor : phenotypic, genotypic and epigenotypic analyses in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France. , pp.128, 2024, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The combined effect of genetics, gut microbiota, and environment on immunity in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Veterinary Immunology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dublin, Ireland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic-Microbiota Interplay in Laying Hens: Enhancing Vaccine Response and Reducing Antibiotic Reliance in Poultry Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Racanati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics-Microbiota interplay in laying hens: enhancing vaccine response and reducing antibiotic reliance in poultry production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Racanati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75th EAAP annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Florence (IT), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the molecular responses of chicken embryos to their mothers heat stress using DNA methylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic inheritance symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Zurich, Switzerland. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of genetics, gut microbiota and husbandry on variations in vaccine response and their impact on welfare in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Hannovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05254143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational epigenetics in quail: whole genome DNA methylation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Inheritance: Impact for Biology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational epigenetics in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCB2022 - 21st European Conference on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la génétique et du microbiote sur la réponse vaccinale et le bien-être des poules pondeuses dans deux environnements d'élevage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Jardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layers response to suboptimal diet through phenotypic and transcriptomic changes in four tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVII - Plant &amp; Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARActérisation Moléculaire de phénomènes Epigénétiques transgénérationneLs chez la caille (CARAMEL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p., 2019, épiPHASE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a putative trade-off relationship between production and humoral immune responses in layer hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Meeting of the Avian Immunology Research Group (AIRG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Oxford, United Kingdom. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection pour une meilleure efficacité alimentaire ou digestive modifie la réponse immunitaire aux vaccins et a un virus influenza faiblement pathogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver and whole blood transcriptome response to chronic heat exposure in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, Proceedings of the 36th International Conference on Animal Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'une duplication de 71kb au locus ASIP impliquée dans le phénotype beige/fawn du plumage de la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trussardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1124 p., 2017, 12èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting effects of genetic selection on feed efficiency on resistance to avian influenza and colibacillosis in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium 2017 of the Avian Genetics and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Guildford, United Kingdom. 2017, International Symposium 2017 of the Avian Genetics and Immunity</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du méthylome chez l'embryon de poulet par séquençage haut-débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Mersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1124 p., 2017, 12èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotype and multi-tissue transcriptome response to diet changes in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational effects of modifications of the embryonic environment in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, St Malo, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of surface temperature variation under chronic high temperature in four experimental layer chicken lines differing for heat resistance and feed efficiency traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelie Tholance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Saint-Malo, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de régions génomiques responsables du diabète insipide et de la couleur de la coquille celadon chez la Caille japonaise par RADseq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Marissal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational effects of modifications of the embryonic environment in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">latsis symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zürich, Switzerland. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de volailles unisexuées : analyse de faisabilité grâce au potentiel parthénote d’une lignée de cailles japonaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céleste Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards understanding the molecular basis of pigment pattern formation in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doreen Schwochow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Bornelöv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Ring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Manlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Meeting of the European Society for Pigment Cell Research (ESPCR – 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Milan, Italy. , Pigment Cell and Melanoma Research, 29 (6), pp.e51-e77, 2016, Pigment Cell and Melanoma Research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des études sur le microbiote intestinal chez l'oiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjis Kraïmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Colloque annuel de l'AFSTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nantes, France. , 204 p., 2016, Microbiote et Modèles animaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational effects of modifications of the embryonic environment in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXIV - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diégo, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic selection on feed efficiency impacts vaccine immune responses in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAD 2016 - 10. Journées du Réseau Français "Immunologie des animaux domestiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Ploufragan, France. 51 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational effects of modifications of the embryonic environment in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. International Society for Animal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 94 (Supplement 4), 2016, Journal of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of early innate immune responses in chicken blood using microfluidic expression arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAD 2016 - 10. Journées du Réseau Français "Immunologie des animaux domestiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Ploufragan, France. 51 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When morphological mutations unravel chromosomal changes in domestic chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA - INP - ENVT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chromosome Research, 24 (S1), 116 p., 2016, Chromosome Research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grille d’évaluation du bien-être des volailles hébergées dans les unités expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identification électronique par RFID chez les volailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Desnoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, 11èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture génétique des comportements sociaux et de peur en relation avec les caractères de production chez la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Recoquillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 11, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous characterization of genomic regions associated with two feather traits and two eggshell colors in domestic Japanese quail ([i]Coturnix japonica[/i])</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. International Society for Animal Genetics Conference (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Xi'an, China. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il de l'empreinte chez la poule ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. pp.551-555, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage et facteurs de variation de la taille de la crête: application à la crête en pois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymorphic markers in quail by next generation sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Conference of the International Society of Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. 2010, Proceedings of the 32nd International Conference on Animal Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lavender plumage colour phenotype in Quail is caused by a large deletion in MLPH gene region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Vaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Follett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Amsterdam, Netherlands. , 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational transmission of an environmental modification in quails: changes in phenotypic variance components across three generations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic background of body reserves in laying hens through backfat thickness phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172576v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new local score based method applied to behavior-divergent quail lines sequenced in pools precisely detects selection signatures on genes related to autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Inès Fariello Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide characterization of RNA editing in chicken: lack of evidence for non-A-to-I events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] auto-saisine. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId571"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113151v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vieaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae-open.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4039-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278101v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehay Sabrina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131572v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Karami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sabban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eep/dvaf009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326871v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Racanati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah-Al-Momen Sabuj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C.D. Cuyabano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101686" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240726v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Rousse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Eynard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101636" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533050v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Baumard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.412" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640049v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecoeur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103609" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617287v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100464" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276149v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jehl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degalez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lagoutte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.655707" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216825v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Schwochow" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bornel&#246;v" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingxing Jiang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12975" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222366v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00636-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625167v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina M. Morris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M. Hindle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Burt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela F. Danner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-0743-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495385v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Pape" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gardin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denesvre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00749-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950462v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valade" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dureux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12753" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105885v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0458-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463367v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brenet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6384-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997278v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Madani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629390v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Bellet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maudet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kra&#239;mi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rivi&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607837v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#232;s Fariello Rico" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mercier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robelin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14141" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479143v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0292-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533946v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251260v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.022251" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194129v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118706" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632086v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Dorshorst" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Harun-Or-Rashid" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Jian Bagherpoor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Johan Rubin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ashwell" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004947" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207762v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126776" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182816v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumarest" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my-Delaunay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11262-015-1231-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019569v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt1390" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189901v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bacciu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rom&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-14" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001366v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin B. Rivet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Bordas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2012-02840" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129795v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Recoquillay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082157" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001105v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Wragg" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joram M. J. M. Mwacharo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. J. A. Alcalde" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen C. Wang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Lin J.-L. Han" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071393" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019833v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Boije" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jen Lee" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freyja Imsland" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050890.g002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019806v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chungang Feng" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Fillon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002775" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747482v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Vaez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-442" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129669v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-551" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000361v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqiang Y. Wang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Y. Gao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freyja F. Imsland" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorong X. Gu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chungang C. Feng" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034012" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000461v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine M. Douaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Pituello" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Boitard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026932" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999880v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyan C. Mou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Vignoles" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia A. Tzika" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001028" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129412v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignoles" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-3-214" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193544v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Minvielle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin'Ichi Ito" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miho Inoue-Murayama" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-11-15" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360305v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-31" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193571v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cecchi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Passamonti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renieri" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.01929.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F97CFF82D23E1BCB7267C53F41FD733AD6B16F82/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193583v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Wright" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R.S. Meadows" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000512" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662179v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Feng Chen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nein-Zu Huang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Pai Lee" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-41-13" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657366v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Minozzi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Parmentier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Minvielle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660743v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Follett" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665544v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Chen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.Z. Huang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.P. Lee" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667606v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola J. Nadeau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.077073" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360355v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-9-7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360361v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulietta Minozzi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Parmentier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Gb Nieuwland" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-9-5" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193462v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couty" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2008-00199" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662832v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie G&#233;rus" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bardes" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-129" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360366v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Minvielle" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.04.007" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VD9L4DP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656367v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Nadeau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Mundy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360620v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Parmentier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nieuwland" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/86.7.1316" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664799v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.B. Nieuwland" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664362v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Seigneurin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Limouzin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Besnard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/86.3.555" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664274v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Chang" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Furet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Coville" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerelle" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654930v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Ito" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Inoue-Murayama" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riviere" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654982v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Grossmann" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655901v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface B. Kayang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuru Miwa" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211870v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Ming Chang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Coquerelle" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Oulmouden" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-7-19" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487113v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Moussu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674635v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-6-14" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211853v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Furet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672942v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674835v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679361v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Monvoisin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676647v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Mills" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Faure" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Monvoisin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674540v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677137v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685275v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousselot Paillet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701596v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889185v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703206v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Blum" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lapierre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896084v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Blum" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705803v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Sellier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895972v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sellier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478473v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Seraphin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539469v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Godia Perello" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05603868v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pitel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384220v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chesse" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herv&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448183v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousse" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489253v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700042v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerutti" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.034" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770243v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135582v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.040" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208807v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burlot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437234v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecoeur" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_98" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794688v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798383v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04258396v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445373v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Empeyta" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132375v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789041v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737948v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737955v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilmos Palya" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734313v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Kulak" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana S. Galkina" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/CompCytogen.v12i3.27448" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734608v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brenet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463163v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Muret" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742707v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532536v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794792v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cornuez" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741934v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dumarest" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautherot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194125v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740153v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193927v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000657v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Fresard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Marsaud" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190264v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746812v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191281v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001282v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hospital" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia L. Silveri" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bruneau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746131v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750356v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fr&#233;sard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193587v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193600v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ito" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193517v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193516v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Rivet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bordas" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193489v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heirman" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193512v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730058v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193481v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Batut" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193413v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Douaud" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pituello" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Medevielle" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758243v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Ricard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Dubos" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ruinaut" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816161v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe A. Vieaud" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821618v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756545v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula Tircazes" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753026v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752100v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816211v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Johns" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820439v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814961v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Joffrin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817152v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822449v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moussu" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817327v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Lydie N'Dri" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759713v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764021v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211962v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832859v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825756v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761074v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Kayang" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miwa" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760780v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seigneurin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besnard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760874v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758975v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828782v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774095v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216926v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218226v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770637v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Terzian" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lledo" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474289v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709617v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064398v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158617v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571102v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05254143v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212971v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935584v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146084v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jardet" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789419v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735568v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734445v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738296v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605567v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602669v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trussardi" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jra/2017" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605151v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chanteloup" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606018v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Mersch" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Noirot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621916v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789943v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785014v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604801v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marissal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Barbieri" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/390413.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606588v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelie Tholance" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzidzo Nyuiadzi" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792417v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533911v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741320v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Le Bourhis" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rat" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532681v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Ring" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Manlig" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533889v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#228;rtle" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533939v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742634v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532565v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/359152_2.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744018v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Germain" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernardet" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourhis" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742048v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Desnoues" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit Chabault" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Delaveau" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194127v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/JRA/page-JRA1024.php" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193929v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190360v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193922v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193847v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823282v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158792v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. David" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172576v3" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194146v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210706v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113151v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vieaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae-open.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4039-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278101v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehay Sabrina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131572v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Karami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sabban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eep/dvaf009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326871v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Racanati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah-Al-Momen Sabuj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C.D. Cuyabano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101686" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240726v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Rousse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Eynard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101636" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533050v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Baumard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.412" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640049v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecoeur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103609" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617287v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100464" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276149v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jehl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degalez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lagoutte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.655707" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216825v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Schwochow" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bornel&#246;v" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingxing Jiang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12975" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222366v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00636-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625167v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina M. Morris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M. Hindle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Burt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela F. Danner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-0743-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495385v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Pape" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gardin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denesvre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00749-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950462v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valade" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dureux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12753" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105885v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0458-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463367v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brenet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6384-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997278v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Madani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607837v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#232;s Fariello Rico" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mercier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robelin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14141" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629390v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Bellet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maudet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kra&#239;mi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rivi&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479143v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0292-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533946v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251260v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.022251" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632086v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Dorshorst" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Harun-Or-Rashid" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Jian Bagherpoor" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Johan Rubin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ashwell" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004947" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194129v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118706" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207762v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126776" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182816v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumarest" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my-Delaunay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11262-015-1231-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019569v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt1390" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189901v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bacciu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rom&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-14" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129795v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Recoquillay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082157" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001366v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin B. Rivet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Bordas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2012-02840" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001105v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Wragg" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joram M. J. M. Mwacharo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. J. A. Alcalde" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen C. Wang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Lin J.-L. Han" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071393" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747482v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Vaez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-442" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129669v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-551" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019833v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Boije" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jen Lee" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freyja Imsland" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050890.g002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019806v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chungang Feng" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Fillon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002775" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000361v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqiang Y. Wang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Y. Gao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freyja F. Imsland" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorong X. Gu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chungang C. Feng" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034012" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000461v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine M. Douaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Pituello" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Boitard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026932" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999880v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyan C. Mou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Vignoles" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia A. Tzika" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001028" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129412v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignoles" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-3-214" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193544v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Minvielle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin'Ichi Ito" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miho Inoue-Murayama" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-11-15" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193583v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Wright" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R.S. Meadows" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000512" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360305v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-31" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193571v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cecchi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Passamonti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renieri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.01929.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F97CFF82D23E1BCB7267C53F41FD733AD6B16F82/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662179v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Feng Chen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nein-Zu Huang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Pai Lee" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-41-13" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657366v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Minozzi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Parmentier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Minvielle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660743v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Follett" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665544v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Chen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.Z. Huang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.P. Lee" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667606v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola J. Nadeau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.077073" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360355v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-9-7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360361v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulietta Minozzi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Parmentier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Gb Nieuwland" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-9-5" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193462v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couty" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2008-00199" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662832v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie G&#233;rus" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bardes" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-129" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360366v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Minvielle" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.04.007" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VD9L4DP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360620v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Parmentier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nieuwland" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/86.7.1316" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664799v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.B. Nieuwland" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656367v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Nadeau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Mundy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664362v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Seigneurin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Limouzin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Besnard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/86.3.555" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664274v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Chang" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Furet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Coville" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerelle" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654930v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Ito" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Inoue-Murayama" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riviere" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654982v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Grossmann" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655901v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface B. Kayang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuru Miwa" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211870v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Ming Chang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Coquerelle" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Oulmouden" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-7-19" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487113v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Moussu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674635v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-6-14" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211853v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Furet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672942v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674835v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679361v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Monvoisin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676647v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Mills" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Faure" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Monvoisin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674540v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677137v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685275v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousselot Paillet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701596v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889185v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703206v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Blum" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lapierre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896084v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Blum" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705803v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Sellier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895972v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sellier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478473v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Seraphin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05603868v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pitel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539469v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Godia Perello" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384220v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chesse" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herv&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448183v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousse" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489253v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770243v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700042v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerutti" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.034" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135582v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.040" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208807v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burlot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437234v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecoeur" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_98" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794688v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798383v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04258396v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445373v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Empeyta" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132375v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789041v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737948v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734608v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brenet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737955v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilmos Palya" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734313v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Kulak" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana S. Galkina" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/CompCytogen.v12i3.27448" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463163v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Muret" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532536v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742707v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794792v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cornuez" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741934v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dumarest" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautherot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194125v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740153v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193927v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190264v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000657v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Fresard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Marsaud" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746812v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191281v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001282v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hospital" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia L. Silveri" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bruneau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746131v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750356v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fr&#233;sard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193517v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193587v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193600v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ito" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193516v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Rivet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bordas" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193512v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730058v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193489v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heirman" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193481v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Batut" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193413v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Douaud" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pituello" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Medevielle" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756545v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula Tircazes" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758243v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Ricard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Dubos" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ruinaut" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816161v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe A. Vieaud" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821618v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753026v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752100v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816211v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Johns" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820439v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817152v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822449v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moussu" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814961v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Joffrin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817327v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Lydie N'Dri" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759713v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764021v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211962v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832859v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761074v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Kayang" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miwa" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825756v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760780v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seigneurin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besnard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760874v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758975v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828782v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774095v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216926v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218226v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770637v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Terzian" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lledo" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474289v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709617v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064398v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158617v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571102v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05254143v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212971v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935584v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146084v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jardet" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789419v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735568v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734445v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738296v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605567v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602669v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trussardi" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jra/2017" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605151v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chanteloup" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606018v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Mersch" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Noirot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621916v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789943v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606588v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelie Tholance" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzidzo Nyuiadzi" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604801v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marissal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Barbieri" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/390413.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785014v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741320v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Le Bourhis" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rat" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532681v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Ring" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Manlig" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533911v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792417v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533889v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#228;rtle" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533939v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742634v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532565v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/359152_2.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744018v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Germain" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernardet" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourhis" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742048v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Desnoues" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit Chabault" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Delaveau" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194127v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/JRA/page-JRA1024.php" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193929v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190360v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193922v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193847v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823282v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158792v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. David" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172576v3" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194146v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210706v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>