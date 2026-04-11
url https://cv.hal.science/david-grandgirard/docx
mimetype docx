--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -712,252 +712,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00886153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental pattern of leaves and tillers in a black grass population (Alopecurus myosuroides Huds.)</w:t>
+                <w:t xml:space="preserve">Developmental patterns of leaves and tillers in a black-grass population (Alopecurus myosuroides Huds.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Letouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Grandgirard</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 20, pp.247-257</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 20 (3), pp.247-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:2000124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02689766v1</w:t>
+                <w:t xml:space="preserve">hal-00886018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental patterns of leaves and tillers in a black-grass population (Alopecurus myosuroides Huds.)</w:t>
+                <w:t xml:space="preserve">Developmental pattern of leaves and tillers in a black grass population (Alopecurus myosuroides Huds.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Letouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Grandgirard</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 20 (3), pp.247-257. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 20, pp.247-257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/agro:2000124⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00886018v1</w:t>
+                <w:t xml:space="preserve">hal-02689766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2748,281 +2748,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERFROMANCES D’UNE AGROFORESTERIE DE GRANDES CULTURES SUR ARGILE À SILEX : DEPHY EXPE SCA0PEST</w:t>
+                <w:t xml:space="preserve">Towards a zero net CO2 balance into an agroforestry cropping system - The SCA0PEST example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jim Dompierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée DRAAF Hauts-de-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Beauvais, France. 2019</w:t>
+              <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04379877v1</w:t>
+                <w:t xml:space="preserve">hal-02738002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a zero net CO2 balance into an agroforestry cropping system - The SCA0PEST example</w:t>
+                <w:t xml:space="preserve">PERFROMANCES D’UNE AGROFORESTERIE DE GRANDES CULTURES SUR ARGILE À SILEX : DEPHY EXPE SCA0PEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisa Marraccini</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Liagre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jim Dompierre</w:t>
+                <w:t xml:space="preserve">Léo Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Boulanger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Liagre</w:t>
+                <w:t xml:space="preserve">Samuel Oheix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UniLaSalle - INTERACT. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t>
+              <w:t xml:space="preserve">Journée DRAAF Hauts-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Beauvais, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738002v1</w:t>
+                <w:t xml:space="preserve">hal-04379877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RMT &amp;quot;AgroforesterieS&amp;quot;: a new Mixed Technological Network for agroforestry development in France</w:t>
               </w:r>
@@ -3514,51 +3514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agroof; Inra; Idele; UniLaSalle. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3574,198 +3574,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse technique du projet pédagogique de recherche appliquée &amp;quot;Ouanne Amont - 2015-17</w:t>
+                <w:t xml:space="preserve">Projet pédagogique de Recherche Appliquée &amp;quot;Ouanne Amont -2015-17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Unilasalle Beauvais, rue Pierre Waguet, 60000 Beauvais. 2017</w:t>
+              <w:t xml:space="preserve">Unilasalle Beauvais, rue Pierre Waguet, 60000 Beauvais. 2017, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04358366v1</w:t>
+                <w:t xml:space="preserve">hal-04420664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet pédagogique de Recherche Appliquée &amp;quot;Ouanne Amont -2015-17</w:t>
+                <w:t xml:space="preserve">Synthèse technique du projet pédagogique de recherche appliquée &amp;quot;Ouanne Amont - 2015-17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Unilasalle Beauvais, rue Pierre Waguet, 60000 Beauvais. 2017, pp.60</w:t>
+              <w:t xml:space="preserve">Unilasalle Beauvais, rue Pierre Waguet, 60000 Beauvais. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420664v1</w:t>
+                <w:t xml:space="preserve">hal-04358366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet expérimental de développement de l'agroforesterie sur les aires d'alimentation des captages de la Vallée de la Vanne (départements 89 et 10)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bachevilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4015,51 +4015,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B58B40C9"/>
+    <w:nsid w:val="91CCE2CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4246,51 +4246,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-grandgirard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-5989-3455" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060868074" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/201995738" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478462v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oheix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herv&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leclercq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/r3sbnb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603035v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Crosaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grandgirard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huyghe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674956v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Munier-Jolain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gueritaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886153v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G. Munier-Jolain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2001143" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Letouz&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886018v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2000124" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418467v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Simon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Moisan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735441v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Augis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vaskou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791461v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ben Sarsa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vannieuwenhuyse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na Seyed-Esma&#239;l" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358297v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaury Fran&#231;ois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Garcia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863849v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leclercq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chemin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beauchamp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740166v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lan&#231;on" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liagre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506392v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Talbot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695951v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Julien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695806v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419026v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Pluto-Kossakowska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Kerdiles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420541v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Zielinski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ney" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709709v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mghirbi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Lebrini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fagot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097937v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379877v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Simon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Oheix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738002v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Dompierre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boulanger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740499v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bachevillier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carlier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411161v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delhoume" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03500556v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; Florence" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chatelier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4547" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932381v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;ral" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358366v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420664v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420641v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bachevilliers" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Zakeossian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite-Marie Larroque" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825311v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002DIJOS006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-grandgirard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-5989-3455" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060868074" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/201995738" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478462v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oheix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herv&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leclercq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/r3sbnb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603035v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Crosaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grandgirard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huyghe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674956v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Munier-Jolain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gueritaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886153v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G. Munier-Jolain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2001143" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886018v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Letouz&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2000124" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689766v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418467v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Simon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Moisan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735441v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Augis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vaskou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791461v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ben Sarsa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vannieuwenhuyse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na Seyed-Esma&#239;l" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358297v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaury Fran&#231;ois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Garcia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863849v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leclercq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chemin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beauchamp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740166v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lan&#231;on" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liagre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506392v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Talbot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695951v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Julien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695806v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419026v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Pluto-Kossakowska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Kerdiles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420541v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Zielinski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ney" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709709v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mghirbi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Lebrini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fagot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097937v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738002v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Dompierre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boulanger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379877v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Simon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Oheix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740499v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bachevillier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carlier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411161v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delhoume" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03500556v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; Florence" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chatelier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4547" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932381v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;ral" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420664v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358366v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420641v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bachevilliers" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Zakeossian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite-Marie Larroque" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825311v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002DIJOS006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>