--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -712,252 +712,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00886153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental patterns of leaves and tillers in a black-grass population (Alopecurus myosuroides Huds.)</w:t>
+                <w:t xml:space="preserve">Developmental pattern of leaves and tillers in a black grass population (Alopecurus myosuroides Huds.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Letouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Grandgirard</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 20 (3), pp.247-257. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2000, 20, pp.247-257</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00886018v1</w:t>
+                <w:t xml:space="preserve">hal-02689766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental pattern of leaves and tillers in a black grass population (Alopecurus myosuroides Huds.)</w:t>
+                <w:t xml:space="preserve">Developmental patterns of leaves and tillers in a black-grass population (Alopecurus myosuroides Huds.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Letouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Grandgirard</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 20, pp.247-257</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 20 (3), pp.247-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:2000124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689766v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00886018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2748,281 +2748,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a zero net CO2 balance into an agroforestry cropping system - The SCA0PEST example</w:t>
+                <w:t xml:space="preserve">PERFROMANCES D’UNE AGROFORESTERIE DE GRANDES CULTURES SUR ARGILE À SILEX : DEPHY EXPE SCA0PEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jim Dompierre</w:t>
+                <w:t xml:space="preserve">Fabien Liagre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Boulanger</w:t>
+                <w:t xml:space="preserve">Léo Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Liagre</w:t>
+                <w:t xml:space="preserve">Samuel Oheix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UniLaSalle - INTERACT. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t>
+              <w:t xml:space="preserve">Journée DRAAF Hauts-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Beauvais, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738002v1</w:t>
+                <w:t xml:space="preserve">hal-04379877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERFROMANCES D’UNE AGROFORESTERIE DE GRANDES CULTURES SUR ARGILE À SILEX : DEPHY EXPE SCA0PEST</w:t>
+                <w:t xml:space="preserve">Towards a zero net CO2 balance into an agroforestry cropping system - The SCA0PEST example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Dompierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée DRAAF Hauts-de-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Beauvais, France. 2019</w:t>
+              <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04379877v1</w:t>
+                <w:t xml:space="preserve">hal-02738002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RMT &amp;quot;AgroforesterieS&amp;quot;: a new Mixed Technological Network for agroforestry development in France</w:t>
               </w:r>
@@ -3514,51 +3514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agroof; Inra; Idele; UniLaSalle. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3574,198 +3574,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet pédagogique de Recherche Appliquée &amp;quot;Ouanne Amont -2015-17</w:t>
+                <w:t xml:space="preserve">Synthèse technique du projet pédagogique de recherche appliquée &amp;quot;Ouanne Amont - 2015-17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Unilasalle Beauvais, rue Pierre Waguet, 60000 Beauvais. 2017, pp.60</w:t>
+              <w:t xml:space="preserve">Unilasalle Beauvais, rue Pierre Waguet, 60000 Beauvais. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420664v1</w:t>
+                <w:t xml:space="preserve">hal-04358366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse technique du projet pédagogique de recherche appliquée &amp;quot;Ouanne Amont - 2015-17</w:t>
+                <w:t xml:space="preserve">Projet pédagogique de Recherche Appliquée &amp;quot;Ouanne Amont -2015-17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Unilasalle Beauvais, rue Pierre Waguet, 60000 Beauvais. 2017</w:t>
+              <w:t xml:space="preserve">Unilasalle Beauvais, rue Pierre Waguet, 60000 Beauvais. 2017, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04358366v1</w:t>
+                <w:t xml:space="preserve">hal-04420664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet expérimental de développement de l'agroforesterie sur les aires d'alimentation des captages de la Vallée de la Vanne (départements 89 et 10)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bachevilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4015,51 +4015,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91CCE2CC"/>
+    <w:nsid w:val="E9B0411D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4246,51 +4246,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-grandgirard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-5989-3455" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060868074" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/201995738" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478462v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oheix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herv&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leclercq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/r3sbnb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603035v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Crosaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grandgirard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huyghe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674956v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Munier-Jolain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gueritaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886153v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G. Munier-Jolain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2001143" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886018v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Letouz&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2000124" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689766v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418467v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Simon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Moisan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735441v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Augis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vaskou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791461v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ben Sarsa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vannieuwenhuyse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na Seyed-Esma&#239;l" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358297v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaury Fran&#231;ois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Garcia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863849v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leclercq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chemin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beauchamp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740166v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lan&#231;on" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liagre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506392v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Talbot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695951v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Julien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695806v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419026v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Pluto-Kossakowska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Kerdiles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420541v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Zielinski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ney" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709709v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mghirbi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Lebrini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fagot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097937v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738002v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Dompierre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boulanger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379877v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Simon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Oheix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740499v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bachevillier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carlier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411161v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delhoume" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03500556v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; Florence" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chatelier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4547" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932381v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;ral" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420664v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358366v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420641v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bachevilliers" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Zakeossian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite-Marie Larroque" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825311v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002DIJOS006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-grandgirard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-5989-3455" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060868074" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/201995738" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478462v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oheix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herv&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leclercq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/r3sbnb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603035v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Crosaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grandgirard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huyghe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674956v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Munier-Jolain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gueritaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886153v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G. Munier-Jolain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2001143" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Letouz&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886018v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2000124" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418467v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Simon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Moisan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735441v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Augis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vaskou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791461v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ben Sarsa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vannieuwenhuyse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na Seyed-Esma&#239;l" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358297v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaury Fran&#231;ois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Garcia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863849v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leclercq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chemin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beauchamp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740166v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lan&#231;on" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liagre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506392v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Talbot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695951v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Julien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695806v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419026v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Pluto-Kossakowska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Kerdiles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420541v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Zielinski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ney" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709709v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mghirbi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Lebrini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fagot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097937v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379877v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Simon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Oheix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738002v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Dompierre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boulanger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740499v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bachevillier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carlier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411161v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delhoume" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03500556v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; Florence" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chatelier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4547" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932381v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;ral" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358366v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420664v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420641v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bachevilliers" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Zakeossian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite-Marie Larroque" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825311v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002DIJOS006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>