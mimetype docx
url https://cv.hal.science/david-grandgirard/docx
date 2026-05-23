--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -136,50 +136,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">201995738</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=zAoXzrQAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -203,755 +224,755 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCA0PEST : performances et limites d’un système grandes cultures agroforestier sans pesticides en sol limitant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Oheix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 76, pp.189-204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/r3sbnb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02478462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génie végétal et ingénierie végétale : des compétences et une réglementation aux bénéfices de la nature et de l’homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Crosaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IngenieurBiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3, pp.3-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of vernalization on the development and growth of Alopecurus myosuroides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gueritaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weed Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 42, pp.166-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain legume seed filling in relation to nitrogen acquisition: A review and prospects with particular reference to pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 21 (6-7), pp.539-552. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/agro:2001143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00886153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental pattern of leaves and tillers in a black grass population (Alopecurus myosuroides Huds.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Letouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 20, pp.247-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental patterns of leaves and tillers in a black-grass population (Alopecurus myosuroides Huds.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Letouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 20 (3), pp.247-257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/agro:2000124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00886018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -961,1526 +982,1526 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la nécessité d'évaluer les performances des systèmes agroforestiers (SAF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luna Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'innovation INRAe - L’évaluation multicritère pour accompagner les transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agreenium, Sep 2025, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEXiAF: a new ex-ante assessment tool for co-designing sustainable agroforestry systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Warlop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Meziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Augis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vaskou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEXIAF : outil d'aide à la conception de systèmes agroforestiers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Augis</w:t>
+                <w:t xml:space="preserve">Time and crops influences on carabids taxonomic and functional diversities whithin pesticide-free agroforestry cropping system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grandgirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Ben Sarsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Vannieuwenhuyse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athéna Seyed-Esmaïl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. rencontres RED PACA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chambre Régionale d'Agriculture Provence-Alpes-Côte d'Azur (CRA Provence-Alpes-Côte d'Azur). FRA., Oct 2018, Avignon, France. 15 p</w:t>
+              <w:t xml:space="preserve">4 th European Agroforestry Conference – Agroforestry as Sustainable Land Use</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Agroforestry Federation, May 2018, Nijmegen, Netherlands. pp.255-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791461v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time and crops influences on carabids taxonomic and functional diversities whithin pesticide-free agroforestry cropping system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Athéna Seyed-Esmaïl</w:t>
+                <w:t xml:space="preserve">DEXIAF : outil d'aide à la conception de systèmes agroforestiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Meziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Warlop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vaskou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Augis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 th European Agroforestry Conference – Agroforestry as Sustainable Land Use</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Agroforestry Federation, May 2018, Nijmegen, Netherlands. pp.255-257</w:t>
+              <w:t xml:space="preserve">7. rencontres RED PACA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chambre Régionale d'Agriculture Provence-Alpes-Côte d'Azur (CRA Provence-Alpes-Côte d'Azur). FRA., Oct 2018, Avignon, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357989v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCA0Pest pesticide-free agroforestry cropping system: effects on weed communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malaury François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athéna Seyed-Esmaïl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Agroforestry Conference - Agroforestry as Sustainable Land Use</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Agroforestry Federation, May 2018, Nijmegen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04358297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experts’ perception of potential ecosystem services from agroforestry and other agro-ecological alternatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. European agroforestry conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montpellier, France. pp.58-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01863849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCA0PEST, a pesticide-free agroforestry cropping system: ex-ante performance evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Oheix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. European Agroforestry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Agroforestry Federation (EURAF). INT., Jun 2014, Cottbus, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroforestry systems and climate change: could AFS mitigate adverse effects of climate change on crops in temperate areas?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. North American Agroforestry Conference. Agroforestry: A Profitable Land Use</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for Temperate Agroforestry., Jun 2011, Athens, Georgia. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal predictions of agricultural land prices. Application to France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2009, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative interdependency between landscape and agricultural land price dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2009, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASSESSMENT OF PARCEL AREA MEASUREMENT BASED ON VHR SAR IMAGES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Pluto-Kossakowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Kerdiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSPSoc 2007 : Conference of the Remote Sensing and Photogrammetry Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Remote Sensing and Photogrammetry Society, Sep 2007, Newcastle, United Kingdom. pp.426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASSESSMENT OF THE AREA MEASUREMENT ON CARTOSAT-1 IMAGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Pluto-Kossakowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafal Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Kay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Archives of Photogrammetry, Remote Sensing and Spatial Information Sciences (XXIst ISPRS congress) : "Silk Road for Information from Imagery"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Benjing Pekin, China. pp.1315-1322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen nutrition level and temperature effects on vegetative N remobilisation rate and distribution of canopy N during seed filling period in soybean (Glycine max L. Merr.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. European Conference on grain legumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2490,658 +2511,658 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk Management in Agriculture and Crop Insurance: Implementation of a Method for Estimating Reference Yields in Organic Field Crops in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Lebrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Agro Rennes-Angers et INRAe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rennes, France. , pp.623 - 624, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to optimize ecosystem services of cover crops while reducing their cost? A case study in Northen France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier REY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI European Society of Agronomy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Sevilla, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERFROMANCES D’UNE AGROFORESTERIE DE GRANDES CULTURES SUR ARGILE À SILEX : DEPHY EXPE SCA0PEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Oheix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UniLaSalle - INTERACT. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée DRAAF Hauts-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Beauvais, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a zero net CO2 balance into an agroforestry cropping system - The SCA0PEST example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Dompierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RMT &amp;quot;AgroforesterieS&amp;quot;: a new Mixed Technological Network for agroforestry development in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Meziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bachevillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. European Agroforestry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Cottbus, Germany. 278 p., 2014, Second european agroforestry conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3151,154 +3172,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroforestry design approach: DEXiAF, a tool for sustainability assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Warlop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delhoume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFSA Systemic change for sustainable futures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Trapani, Italy. 7 p., 2024, THEME 1. TRANSITION PATHWAYS: CHANGING SYSTEMS OF FARMING, SUPPORT AND GOVERNANCE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3308,137 +3329,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La surveillance de risques émergents à partir d’algorithmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carré Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DELTORN, Jean-Marc; PICHENOT, Evelyne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithmes et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, pp.15-24, 2021, 9782813003928. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17184/eac.4547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03500556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3448,389 +3469,389 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARASOL : AGROFORESTERIE EN SYSTÈME D’ÉLEVAGE OVIN - Étude de son potentiel dans le cadre de l'adaptation au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Béral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Liagre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agroof; Inra; Idele; UniLaSalle. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse technique du projet pédagogique de recherche appliquée &amp;quot;Ouanne Amont - 2015-17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Unilasalle Beauvais, rue Pierre Waguet, 60000 Beauvais. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04358366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet pédagogique de Recherche Appliquée &amp;quot;Ouanne Amont -2015-17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Unilasalle Beauvais, rue Pierre Waguet, 60000 Beauvais. 2017, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet expérimental de développement de l'agroforesterie sur les aires d'alimentation des captages de la Vallée de la Vanne (départements 89 et 10)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bachevilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Zakeossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite-Marie Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Unilasalle Beauvais, rue Pierre Waguet, 60000 Beauvais; Eau de Paris, 198 Bis rue La Fayette 75010 Paris; Agroof-développement, 9 plan de Brie, 30140 Anduze. 2013, pp.169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3840,114 +3861,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et modélisation du déterminisme de la teneur en azote des graines chez le soja (Glycine maw L. Merrill) : relation entre la remobilisation d'azote vers les graines et l'élaboration du rendement et de sa qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bourgogne, 2002. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2002DIJOS006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02825311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId126"/>
+      <w:footerReference w:type="default" r:id="rId127"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4015,51 +4036,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9B0411D"/>
+    <w:nsid w:val="568201A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4246,51 +4267,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-grandgirard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-5989-3455" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060868074" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/201995738" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478462v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oheix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herv&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leclercq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/r3sbnb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603035v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Crosaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grandgirard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huyghe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674956v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Munier-Jolain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gueritaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886153v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G. Munier-Jolain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2001143" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Letouz&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886018v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2000124" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418467v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Simon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Moisan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735441v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Augis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vaskou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791461v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ben Sarsa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vannieuwenhuyse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na Seyed-Esma&#239;l" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358297v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaury Fran&#231;ois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Garcia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863849v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leclercq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chemin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beauchamp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740166v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lan&#231;on" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liagre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506392v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Talbot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695951v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Julien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695806v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419026v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Pluto-Kossakowska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Kerdiles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420541v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Zielinski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ney" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709709v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mghirbi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Lebrini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fagot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097937v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379877v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Simon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Oheix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738002v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Dompierre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boulanger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740499v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bachevillier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carlier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411161v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delhoume" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03500556v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; Florence" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chatelier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4547" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932381v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;ral" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358366v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420664v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420641v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bachevilliers" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Zakeossian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite-Marie Larroque" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825311v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002DIJOS006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-grandgirard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-5989-3455" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060868074" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/201995738" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=zAoXzrQAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478462v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oheix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herv&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leclercq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/r3sbnb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603035v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Crosaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grandgirard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huyghe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674956v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Munier-Jolain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gueritaine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886153v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G. Munier-Jolain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2001143" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689766v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Letouz&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2000124" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418467v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Simon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Moisan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735441v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Augis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vaskou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ben Sarsa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vannieuwenhuyse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na Seyed-Esma&#239;l" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791461v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358297v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaury Fran&#231;ois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Garcia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863849v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leclercq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chemin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beauchamp" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740166v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lan&#231;on" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liagre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506392v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Talbot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695951v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Julien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695806v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419026v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Pluto-Kossakowska" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Kerdiles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420541v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Zielinski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759630v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ney" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709709v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mghirbi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Lebrini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fagot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097937v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barr&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379877v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Simon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Oheix" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738002v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Dompierre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boulanger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740499v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bachevillier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carlier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411161v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delhoume" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03500556v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; Florence" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chatelier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4547" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932381v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;ral" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358366v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420664v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420641v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bachevilliers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Zakeossian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite-Marie Larroque" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825311v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002DIJOS006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>