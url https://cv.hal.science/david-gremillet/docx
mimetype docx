--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -368,429 +368,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk-taking behavior related to mercury contamination in a high Arctic seabird</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">No impact of black-eye symptom on foraging behaviour and reproductive success of Northern gannets following highly pathogenic avian influenza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chastel</w:t>
+                <w:t xml:space="preserve">Aurore Ponchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Friry</w:t>
+                <w:t xml:space="preserve">Pascal Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boulinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00265-026-03710-y⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 313, pp.111546 -111561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05555434v1</w:t>
+                <w:t xml:space="preserve">hal-05403859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No impact of black-eye symptom on foraging behaviour and reproductive success of Northern gannets following highly pathogenic avian influenza</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alice Bernard</w:t>
+                <w:t xml:space="preserve">Risk-taking behavior related to mercury contamination in a high Arctic seabird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Grunst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Grunst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Boulinier</w:t>
+                <w:t xml:space="preserve">Olivier Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Lejeune</w:t>
+                <w:t xml:space="preserve">Salomé Friry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 313, pp.111546 -111561. </w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 80 (3), pp.36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00265-026-03710-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403859v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migratory Connectivity and Non‐Breeding Habitat Segregation Across Biogeographical Scales in Closely Related Seabird Taxa</w:t>
+                <w:t xml:space="preserve">A common future for coastal peoples and seabirds facing extreme climatic events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginia Morera-Pujol</w:t>
+                <w:t xml:space="preserve">Tristan Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Catry</w:t>
+                <w:t xml:space="preserve">Dominique Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Magalhães</w:t>
+                <w:t xml:space="preserve">Laura-Maria Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Péron</w:t>
+                <w:t xml:space="preserve">Marie Chandelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Manuel Reyes-González</w:t>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (3), pp.e70013. </w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82 (1), pp.fsae198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ddi.70013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsae198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344642v1</w:t>
+                <w:t xml:space="preserve">hal-05344669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mismatches between the current marine Natura 2000 network and seabird distributions call for enhanced protected areas off metropolitan France</w:t>
               </w:r>
@@ -904,1467 +904,1467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the Gap Between Lagrangian and Eulerian Species Distribution Models for Abundance Estimation—A Simulation Experiment</w:t>
+                <w:t xml:space="preserve">Migratory Connectivity and Non‐Breeding Habitat Segregation Across Biogeographical Scales in Closely Related Seabird Taxa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Lambert</w:t>
+                <w:t xml:space="preserve">Virginia Morera-Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐sophie Bonnet-Lebrun</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paulo Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Magalhães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Reyes-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.15078⟩</w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (3), pp.e70013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.70013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04867575v1</w:t>
+                <w:t xml:space="preserve">hal-05344642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flight style and time-activity budgets of the smallest petrels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico de Pascalis</w:t>
+                <w:t xml:space="preserve">Bridging the Gap Between Lagrangian and Eulerian Species Distribution Models for Abundance Estimation—A Simulation Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐sophie Bonnet-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.249719⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.15078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344660v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energyscapes pinpoint marine megafauna feeding hotspots in the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Broderick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damla Beton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 122 (6), pp.e2412845122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2412845122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A common future for coastal peoples and seabirds facing extreme climatic events</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flight style and time-activity budgets of the smallest petrels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Henri</w:t>
+                <w:t xml:space="preserve">Federico de Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura-Maria Martinez</w:t>
+                <w:t xml:space="preserve">Andrea Benvenuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Chandelier</w:t>
+                <w:t xml:space="preserve">Francesco Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+                <w:t xml:space="preserve">Valeria Jennings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 82 (1), pp.fsae198. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 228 (6), pp.jeb249719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsae198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.249719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344669v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BirdLife Seabird Tracking Database: 20 years of collaboration for marine conservation</w:t>
+                <w:t xml:space="preserve">Cold adaptation does not handicap warm tolerance in the most abundant Arctic seabird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana P.B. Carneiro</w:t>
+                <w:t xml:space="preserve">Julian Beaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria P. Dias</w:t>
+                <w:t xml:space="preserve">Craig White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bethany L. Clark</w:t>
+                <w:t xml:space="preserve">Manon Clairbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth J. Pearmain</w:t>
+                <w:t xml:space="preserve">Samuel Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Handley</w:t>
+                <w:t xml:space="preserve">Jérôme Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 299, pp.110813. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 291 (2015), pp.20231887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110813⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2023.1887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994686v1</w:t>
+                <w:t xml:space="preserve">hal-04410500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold adaptation does not handicap warm tolerance in the most abundant Arctic seabird</w:t>
+                <w:t xml:space="preserve">Environment‐dependent relationships between corticosterone and energy expenditure during reproduction: Insights from seabirds in the context of climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Beaman</w:t>
+                <w:t xml:space="preserve">Andrea S Grunst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig White</w:t>
+                <w:t xml:space="preserve">Melissa L Grunst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Clairbaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Fort</w:t>
+                <w:t xml:space="preserve">Marta Cruz‐flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2023.1887⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (10), pp.2110-2122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410500v1</w:t>
+                <w:t xml:space="preserve">hal-04673018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environment‐dependent relationships between corticosterone and energy expenditure during reproduction: Insights from seabirds in the context of climate change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity of major histocompatibility complex of II B gene and mate choice in a monogamous and long-lived seabird, the Little Auk (Alle alle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Wojczulanis-Jakubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Hoover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea S Grunst</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Melissa L Grunst</w:t>
+                <w:t xml:space="preserve">Dariusz Jakubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marta Cruz‐flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14630⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (6), pp.e0304275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0304275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673018v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of major histocompatibility complex of II B gene and mate choice in a monogamous and long-lived seabird, the Little Auk (Alle alle)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial distribution of selenium-mercury in Arctic seabirds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Cruz-Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Wojczulanis-Jakubas</w:t>
+                <w:t xml:space="preserve">Maud Brault-Favrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Hoover</w:t>
+                <w:t xml:space="preserve">Signe Christensen-Dalsgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dariusz Jakubas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Grémillet</w:t>
+                <w:t xml:space="preserve">Carine Churlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (6), pp.e0304275. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 343, pp.123110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0304275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.123110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723989v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of selenium-mercury in Arctic seabirds</w:t>
+                <w:t xml:space="preserve">Transnational mortality from Spanish longline fisheries bycatch is shaping the decline of a vulnerable French seabird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Cruz-Flores</w:t>
+                <w:t xml:space="preserve">Nicolas Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Lemaire</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.123110⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 293, pp.110597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365166v1</w:t>
+                <w:t xml:space="preserve">hal-04927697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transnational mortality from Spanish longline fisheries bycatch is shaping the decline of a vulnerable French seabird</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+                <w:t xml:space="preserve">Correcting detection bias in mapping the abundance of marine megafauna using a Mediterranean seabird as an example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Cecere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico de Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110597⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsae058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927697v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correcting detection bias in mapping the abundance of marine megafauna using a Mediterranean seabird as an example</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Lambert</w:t>
+                <w:t xml:space="preserve">The BirdLife Seabird Tracking Database: 20 years of collaboration for marine conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana P.B. Carneiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria P. Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bethany L. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth J. Pearmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacopo Cecere</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jonathan Handley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 299, pp.110813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsae058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573237v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury compound distribution and stable isotope composition in the different compartments of seabird eggs: The case of three species breeding in East Greenland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2441,51 +2441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ecologically sound and participatory monitoring network for pan‐Arctic seabirds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Clairbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mia Rönkä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2878,51 +2878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hallvard Strøm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Brault-Favrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 121 (21), pp.e2315513121. </w:t>
@@ -2954,7462 +2954,7462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is a seasonally reduced growth potential a convergent strategy to survive drought and frost in plants?</w:t>
+                <w:t xml:space="preserve">High pathogenicity avian influenza (H5N1) in Northern Gannets ( Morus bassanus ): Global spread, clinical signs and demographic consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Volaire</w:t>
+                <w:t xml:space="preserve">Jude Lane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Barkaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Grémillet</w:t>
+                <w:t xml:space="preserve">Jana W.E. Jeglinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+                <w:t xml:space="preserve">Stephanie Avery-Gomm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dangles</w:t>
+                <w:t xml:space="preserve">Elmar Ballstaedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Banyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcac153⟩</w:t>
+              <w:t xml:space="preserve">Ibis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 166 (2), pp.633-650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ibi.13275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03963119v1</w:t>
+                <w:t xml:space="preserve">hal-04254722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong breeding colony fidelity in northern gannets following high pathogenicity avian influenza virus (HPAIV) outbreak</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avian Energetics in a Warming Arctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Grunst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Grunst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110269⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Ecological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bes2.2073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254756v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological impacts of climate change on Arctic marine megafauna</w:t>
+                <w:t xml:space="preserve">Strong breeding colony fidelity in northern gannets following high pathogenicity avian influenza virus (HPAIV) outbreak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Ponchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gamble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Descamps</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mouna Abed-Zahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 38 (8), pp.773-783. </w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 286, pp.110269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2023.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254762v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keystone seabird may face thermoregulatory challenges in a warming Arctic</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecological impacts of climate change on Arctic marine megafauna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akiko Kato</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-43650-5⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (8), pp.773-783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2023.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254786v1</w:t>
+                <w:t xml:space="preserve">hal-04254762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seabird morphology determines operational wind speeds, tolerable maxima, and responses to extremes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is a seasonally reduced growth potential a convergent strategy to survive drought and frost in plants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Volaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elham Nourani</w:t>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamran Safi</w:t>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie de Grissac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nik Cole</w:t>
+                <w:t xml:space="preserve">Olivier Dangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2023.01.068⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (2), pp.245-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcac153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04019555v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods to detect spatial biases in tracking studies caused by differential representativeness of individuals, populations and time</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">José Manuel Reyes-González</w:t>
+                <w:t xml:space="preserve">Editorial: Ecocentric fisheries management in European seas: data gaps, base models and initial assessments: vol. 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanassios C. Tsikliras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianpaolo Coro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgi Daskalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ddi.13642⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1295733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1295733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03895401v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Ecocentric fisheries management in European seas: data gaps, base models and initial assessments: vol. 1</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seabird morphology determines operational wind speeds, tolerable maxima, and responses to extremes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgi Daskalov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Grémillet</w:t>
+                <w:t xml:space="preserve">Elham Nourani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Scotti</w:t>
+                <w:t xml:space="preserve">Kamran Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Grissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nik Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1295733⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 66 (6), pp.1179-1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2023.01.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930734v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond body condition: Experimental evidence that plasma metabolites improve nutritional state measurements in a free-living seabird</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Scott Hatch</w:t>
+                <w:t xml:space="preserve">Methods to detect spatial biases in tracking studies caused by differential representativeness of individuals, populations and time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Morera-Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Magalhães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Reyes-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2023.111504⟩</w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (1), pp.19-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.13642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254770v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carryover effects of winter mercury contamination on summer concentrations and reproductive performance in little auks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond body condition: Experimental evidence that plasma metabolites improve nutritional state measurements in a free-living seabird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don-Jean Léandri-Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Carravieri</w:t>
+                <w:t xml:space="preserve">Shannon Whelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lorioux</w:t>
+                <w:t xml:space="preserve">Alexandre Turmaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Angelier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Albert</w:t>
+                <w:t xml:space="preserve">Scott Hatch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 318, pp.120774. </w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 285, pp.111504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2023.111504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903407v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active breeding seabirds prospect alternative breeding colonies</w:t>
+                <w:t xml:space="preserve">Carryover effects of winter mercury contamination on summer concentrations and reproductive performance in little auks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jelena Kralj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurore Ponchon</w:t>
+                <w:t xml:space="preserve">Alice Carravieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Oro</w:t>
+                <w:t xml:space="preserve">Sophie Lorioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Amadesi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juan Arizaga</w:t>
+                <w:t xml:space="preserve">Frédéric Angelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-023-05331-y⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 318, pp.120774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254328v1</w:t>
+                <w:t xml:space="preserve">hal-03903407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme snowstorms lead to large-scale seabird breeding failures in Antarctica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Descamps</w:t>
+                <w:t xml:space="preserve">Active breeding seabirds prospect alternative breeding colonies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Kralj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Ponchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Hudson</w:t>
+                <w:t xml:space="preserve">Daniel Oro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Sulich</w:t>
+                <w:t xml:space="preserve">Barbara Amadesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewan Wakefield</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Grémillet</w:t>
+                <w:t xml:space="preserve">Juan Arizaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 33 (5), pp.R176-R177. </w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 201 (2), pp.341-354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2022.12.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00442-023-05331-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032396v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury Contamination Challenges the Behavioral Response of a Keystone Species to Arctic Climate Change</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Melissa Grunst</w:t>
+                <w:t xml:space="preserve">Extreme snowstorms lead to large-scale seabird breeding failures in Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Hudson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Sulich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Wakefield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.2c08893⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (5), pp.R176-R177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2022.12.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988489v1</w:t>
+                <w:t xml:space="preserve">hal-04032396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age and sex-specific foraging movements and energetics in an endangered monomorphic seabird</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zanri Strydom</w:t>
+                <w:t xml:space="preserve">Keystone seabird may face thermoregulatory challenges in a warming Arctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Grunst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Grunst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan A Venter</w:t>
+                <w:t xml:space="preserve">Akiko Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Collet</w:t>
+                <w:t xml:space="preserve">Sophie Gentès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 170 (11), pp.138. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.16733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-023-04288-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-43650-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266305v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global assessment of marine plastic exposure risk for oceanic birds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Age and sex-specific foraging movements and energetics in an endangered monomorphic seabird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana P B Carneiro</w:t>
+                <w:t xml:space="preserve">Zanri Strydom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth J Pearmain</w:t>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Morgane Rouyer</w:t>
+                <w:t xml:space="preserve">Jan A Venter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas A Clay</w:t>
+                <w:t xml:space="preserve">Julien Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.3665. </w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 170 (11), pp.138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-38900-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00227-023-04288-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04167911v1</w:t>
+                <w:t xml:space="preserve">hal-04266305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific knowledge gaps on the biology of non-fish marine species across European Seas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mercury Contamination Challenges the Behavioral Response of a Keystone Species to Arctic Climate Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Grunst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Grunst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Abucay</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Reyes</w:t>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1198137⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (5), pp.2054-2063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.2c08893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254781v1</w:t>
+                <w:t xml:space="preserve">hal-03988489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A keystone avian predator faces elevated energy expenditure in a warming Arctic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paco Bustamante</w:t>
+                <w:t xml:space="preserve">Global assessment of marine plastic exposure risk for oceanic birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bethany L Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana P B Carneiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth J Pearmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Morgane Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A Clay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 104 (5), pp.e4034. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.3665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ecy.4034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-38900-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04039303v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined threats of climate change and contaminant exposure through the lens of bioenergetics</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Scientific knowledge gaps on the biology of non-fish marine species across European Seas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Abucay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sorongon-Yap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Kesner-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Capuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.16822⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1198137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1198137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04169785v1</w:t>
+                <w:t xml:space="preserve">hal-04254781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High pathogenicity avian influenza (H5N1) in Northern Gannets ( Morus bassanus ): Global spread, clinical signs and demographic consequences</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined threats of climate change and contaminant exposure through the lens of bioenergetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Grunst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Grunst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ibis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 166 (2), pp.633-650. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (18), pp.121187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ibi.13275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254722v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian Energetics in a Warming Arctic</w:t>
+                <w:t xml:space="preserve">A keystone avian predator faces elevated energy expenditure in a warming Arctic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Grunst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Grunst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Ecological Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 104 (3), </w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104 (5), pp.e4034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bes2.2073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ecy.4034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258873v1</w:t>
+                <w:t xml:space="preserve">hal-04039303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury contamination and potential health risks to Arctic seabirds and shorebirds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Accelerating animal energetics: high dive costs in a small seabird disrupt the dynamic body acceleration–energy expenditure relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ste-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Angelier</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Patterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Brisson-Curadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156944⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 225 (12), pp.jeb243252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.243252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03708540v1</w:t>
+                <w:t xml:space="preserve">hal-03746505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using facial infrared thermography to infer avian body temperatures in the wild</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Gauchet</w:t>
+                <w:t xml:space="preserve">Mercury contamination and potential health risks to Arctic seabirds and shorebirds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Grémillet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joshua Ackerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 169 (5), pp.57. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 844, pp.156944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-022-04041-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03671965v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note on demography to assist in the management and conservation of breeding seabird populations along the French mainland coast</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using facial infrared thermography to infer avian body temperatures in the wild</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Dortel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Grémillet</w:t>
+                <w:t xml:space="preserve">Audrey Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐dominique Lebreton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+                <w:t xml:space="preserve">L. Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grémillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5852/naturae2022a16⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 169 (5), pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-022-04041-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254279v1</w:t>
+                <w:t xml:space="preserve">hal-03671965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big data approaches to the spatial ecology and conservation of marine megafauna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Note on demography to assist in the management and conservation of breeding seabird populations along the French mainland coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guinet</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐dominique Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsac059⟩</w:t>
+              <w:t xml:space="preserve">Naturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (16), pp.285-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/naturae2022a16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652296v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal trends of mercury in Arctic biota: 10 more years of progress in Arctic monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adam Morris</w:t>
+                <w:t xml:space="preserve">Big data approaches to the spatial ecology and conservation of marine megafauna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Wilson</w:t>
+                <w:t xml:space="preserve">Damien Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rob Fryer</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155803⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79, pp.975-986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsac059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684200v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seascapes of fear and competition shape regional seabird movement ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Courbin</w:t>
+                <w:t xml:space="preserve">Temporal trends of mercury in Arctic biota: 10 more years of progress in Arctic monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorien Pichegru</w:t>
+                <w:t xml:space="preserve">Rob Fryer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mduduzi Seakamela</w:t>
+                <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azwianewi Makhado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Meÿer</w:t>
+                <w:t xml:space="preserve">Karista Hudelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-022-03151-z⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 839, pp.155803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650515v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating animal energetics: high dive costs in a small seabird disrupt the dynamic body acceleration–energy expenditure relationship</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seascapes of fear and competition shape regional seabird movement ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorien Pichegru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ste-Marie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Fort</w:t>
+                <w:t xml:space="preserve">Mduduzi Seakamela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison Patterson</w:t>
+                <w:t xml:space="preserve">Azwianewi Makhado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émile Brisson-Curadeau</w:t>
+                <w:t xml:space="preserve">Michael Meÿer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 225 (12), pp.jeb243252. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.243252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-022-03151-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746505v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong migratory connectivity across meta-populations of sympatric North Atlantic seabirds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multispecies tracking reveals a major seabird hotspot in the North Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tammy Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana P.B. Carneiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Merkel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Descamps</w:t>
+                <w:t xml:space="preserve">Marguerite Tarzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Wakefield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nigel G Yoccoz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Per Fauchald</w:t>
+                <w:t xml:space="preserve">Janos Hennicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps13580⟩</w:t>
+              <w:t xml:space="preserve">Conservation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, pp.e12824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/conl.12824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357335v1</w:t>
+                <w:t xml:space="preserve">hal-03331141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing wintering grounds does not synchronize annual survival in a high Arctic seabird, the little auk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strong migratory connectivity across meta-populations of sympatric North Atlantic seabirds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Descamps</w:t>
+                <w:t xml:space="preserve">Nigel G Yoccoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Merkel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H Steen</w:t>
+                <w:t xml:space="preserve">Per Fauchald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, SEA, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps13400⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 676, pp.173-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps13580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017418v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual migration strategy fidelity but no habitat specialization in two congeneric seabirds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis Daunt</w:t>
+                <w:t xml:space="preserve">North Atlantic winter cyclones starve seabirds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Clairbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mathewson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Porter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hallvard Strøm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.13883⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (17), pp.3964-3971.e1-e3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.06.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357328v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variation of mercury contamination in Arctic seabirds: a pan- arctic assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Albert</w:t>
+                <w:t xml:space="preserve">Sharing wintering grounds does not synchronize annual survival in a high Arctic seabird, the little auk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hálfdán Helgi Helgason</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maud Brault-Favrou</w:t>
+                <w:t xml:space="preserve">H Strøm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory J Robertson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Descamps</w:t>
+                <w:t xml:space="preserve">Rémi Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Steen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142201⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, SEA, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps13400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949049v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">North Atlantic winter cyclones starve seabirds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Mathewson</w:t>
+                <w:t xml:space="preserve">Individual migration strategy fidelity but no habitat specialization in two congeneric seabirds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel G Yoccoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warren Porter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hallvard Strøm</w:t>
+                <w:t xml:space="preserve">Francis Daunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (17), pp.3964-3971.e1-e3. </w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (2), pp.263-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.06.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jbi.13883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03346886v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meeting Paris agreement objectives will temper seabird winter distribution shifts in the North Atlantic Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Clairbaux</w:t>
+                <w:t xml:space="preserve">Seasonal variation of mercury contamination in Arctic seabirds: a pan- arctic assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Cheung</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Courbin</w:t>
+                <w:t xml:space="preserve">Hálfdán Helgi Helgason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Brault-Favrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory J Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.15497⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 750, pp.142201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03088572v1</w:t>
+                <w:t xml:space="preserve">hal-02949049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a global strategy for seabird tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Cazalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (3), pp.e12804. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/conl.12804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03244859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multispecies tracking reveals a major seabird hotspot in the North Atlantic</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ewan Wakefield</w:t>
+                <w:t xml:space="preserve">Meeting Paris agreement objectives will temper seabird winter distribution shifts in the North Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Clairbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janos Hennicke</w:t>
+                <w:t xml:space="preserve">William Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mathewson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Porter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14, pp.e12824. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (7), pp.1457-1469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/conl.12824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.15497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331141v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEABIRD AND CETACEAN OCCURRENCE IN THE BAY OF BENGAL ASSOCIATED WITH MARINE PRODUCTIVITY AND COMMERCIAL FISHING EFFORT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sentinels of coastal ecosystems: the spatial ecology of European shags breeding in Normandy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravichandra Mondreti</w:t>
+                <w:t xml:space="preserve">Fabrice Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priya Davidar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Grémillet</w:t>
+                <w:t xml:space="preserve">Nory El Ksabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ornithology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 167 (4), pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-020-3655-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357312v1</w:t>
+                <w:t xml:space="preserve">hal-03357291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting spatial and seasonal trends of methylmercury exposure pathways of Arctic seabirds: combination of large-scale tracking and stable isotopic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Renedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Renedo</w:t>
+                <w:t xml:space="preserve">David Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Amouroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Albert</w:t>
+                <w:t xml:space="preserve">Sylvain Bérail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegard S Bråthen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 54 (21), pp.13619-13629. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.est.0c03285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dance of the Cape gannet may contain social information on foraging behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tendai Chinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorien Pichegru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tendai Chinho</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ambalika Verma-Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 166, pp.95-108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anbehav.2020.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerating across the landscape: The energetic costs of natal dispersal in a large herbivore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Benoit</w:t>
+                <w:t xml:space="preserve">A.J. Mark Hewison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.J. Mark Hewison</w:t>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Debeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 89 (1), pp.173-185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2656.13098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No way home: collapse in northern gannet survival rates point to critical marine ecosystem perturbation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SEABIRD AND CETACEAN OCCURRENCE IN THE BAY OF BENGAL ASSOCIATED WITH MARINE PRODUCTIVITY AND COMMERCIAL FISHING EFFORT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravichandra Mondreti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priya Davidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter G Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thiebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marine Ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (1), pp.91-101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022345v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological insights from three decades of animal movement tracking across a changing Arctic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">No way home: collapse in northern gannet survival rates point to critical marine ecosystem perturbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Davidson</w:t>
+                <w:t xml:space="preserve">Amélie Lescroel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gil Bohrer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Peter Mahoney</w:t>
+                <w:t xml:space="preserve">Samantha C. Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abb7080⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 167 (12), pp.189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-020-03801-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03017801v1</w:t>
+                <w:t xml:space="preserve">hal-03022345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for mapping the distribution of seabirds by integrating tracking, demography and phenology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecological insights from three decades of animal movement tracking across a changing Arctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Bohrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliezer Gurarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Carneiro</w:t>
+                <w:t xml:space="preserve">Scott Lapoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Pearmain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Richard A. Phillips</w:t>
+                <w:t xml:space="preserve">Peter Mahoney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.13568⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 370 (6517), pp.712-715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abb7080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475623v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentinels of coastal ecosystems: the spatial ecology of European shags breeding in Normandy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Grémillet</w:t>
+                <w:t xml:space="preserve">A framework for mapping the distribution of seabirds by integrating tracking, demography and phenology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carneiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Pearmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Oppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Gallien</w:t>
+                <w:t xml:space="preserve">Thomas Clay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nory El Ksabi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richard A. Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 167 (4), pp.43. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57 (3), pp.514-525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-020-3655-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.13568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357291v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel futur pour les balbuzards de Corse et de la réserve naturelle de Scandola ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Population ecology Earlier colony arrival but no trend in hatching timing in two congeneric seabirds (Uria spp.) across the North Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel G Yoccoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jóhannis Danielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Daunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports of the Port-Cros National Park</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (10), pp.20190634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2019.0634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964477v1</w:t>
+                <w:t xml:space="preserve">hal-02328876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change could overturn bird migration: Transarctic flights and high-latitude residency in a sea ice free Arctic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hallvard Strøm</w:t>
+                <w:t xml:space="preserve">Abundance and species diversity hotspots of tracked marine predators across the North American Arctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J Yurkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Auger-Méthé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Mallory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah N P Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grant Gilchrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-54228-5⟩</w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (3), pp.328-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.12860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385267v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maiden voyage into death: are fisheries affecting seabird juvenile survival during the first days at sea?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Individual Spatial Consistency and Dietary Flexibility in the Migratory Behavior of Northern Gannets Wintering in the Northeast Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. James Grecian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Votier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Bearhop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Cleasby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.181151⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2019.00214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322599v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of at-sea behaviour at a hybrid zone between two threatened seabirds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhiannon Austin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Wynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhiannon Austin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stephen Votier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive Trueman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Mcminn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, pp.14720. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-51188-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arctic climate change and pollution impact little auk foraging and fitness across a decade</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Amélineau</w:t>
+                <w:t xml:space="preserve">Maiden voyage into death: are fisheries affecting seabird juvenile survival during the first days at sea?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Afan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Forero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.181151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.181151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-38042-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01977919v1</w:t>
+                <w:t xml:space="preserve">hal-02322599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radar detectors carried by Cape gannets reveal surprisingly few fishing vessel encounters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arctic climate change and pollution impact little auk foraging and fitness across a decade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Amélineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Peter G. Ryan</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Harding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Walkusz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0210328⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-38042-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02200440v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying key needs for the integration of social–ecological outcomes in arctic wildlife monitoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nigel Yoccoz</w:t>
+                <w:t xml:space="preserve">Radar detectors carried by Cape gannets reveal surprisingly few fishing vessel encounters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter G. Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (2), pp.e0210328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0210328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cobi.13257⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02322505v1</w:t>
+                <w:t xml:space="preserve">hal-02200440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishery discards do not compensate natural prey shortage in Northern gannets from the English Channel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quel futur pour les balbuzards de Corse et de la réserve naturelle de Scandola ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scientific Reports of the Port-Cros National Park</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17, pp.217-221</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329861v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibility, variability and constraint in energy management patterns across vertebrate taxa revealed by long‐term heart rate measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah J Burthe</w:t>
+                <w:t xml:space="preserve">Climate change could overturn bird migration: Transarctic flights and high-latitude residency in a sea ice free Arctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Clairbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mathewson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Porter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hallvard Strøm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13264⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-54228-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322580v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large birds travel farther in homogeneous environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying key needs for the integration of social–ecological outcomes in arctic wildlife monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Furgal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Cazelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlee Tucker</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Katrin Böhning-Gaese</w:t>
+                <w:t xml:space="preserve">Nigel Yoccoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.12875⟩</w:t>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (4), pp.861-872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cobi.13257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02022888v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of age-related improvement in the foraging efficiency of Adélie penguins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+                <w:t xml:space="preserve">Fishery discards do not compensate natural prey shortage in Northern gannets from the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangi Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lescroel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Scott Jennings</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-39814-x⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 236, pp.375-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2019.05.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322565v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogen transmission risk by opportunistic gulls moving across human landscapes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Willem Bouten</w:t>
+                <w:t xml:space="preserve">Flexibility, variability and constraint in energy management patterns across vertebrate taxa revealed by long‐term heart rate measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lewis G Halsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Twiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah J Burthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-46326-1⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (2), pp.260-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322525v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual Spatial Consistency and Dietary Flexibility in the Migratory Behavior of Northern Gannets Wintering in the Northeast Atlantic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large birds travel farther in homogeneous environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlee Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Alexandrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. James Grecian</w:t>
+                <w:t xml:space="preserve">Richard Bierregaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah Williams</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephen Votier</w:t>
+                <w:t xml:space="preserve">Keith Bildstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stuart Bearhop</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ian Cleasby</w:t>
+                <w:t xml:space="preserve">Katrin Böhning-Gaese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2019.00214⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (5), pp.576-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.12875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322544v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population ecology Earlier colony arrival but no trend in hatching timing in two congeneric seabirds (Uria spp.) across the North Atlantic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis Daunt</w:t>
+                <w:t xml:space="preserve">Pathogen transmission risk by opportunistic gulls moving across human landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Afan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem Bouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2019.0634⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.10659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-46326-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328876v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundance and species diversity hotspots of tracked marine predators across the North American Arctic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David J Yurkowski</w:t>
+                <w:t xml:space="preserve">Evidence of age-related improvement in the foraging efficiency of Adélie penguins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lescroel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Auger-Méthé</w:t>
+                <w:t xml:space="preserve">Grant Ballard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Mallory</w:t>
+                <w:t xml:space="preserve">Melanie Massaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah N P Wong</w:t>
+                <w:t xml:space="preserve">Katie Dugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grant Gilchrist</w:t>
+                <w:t xml:space="preserve">Scott Jennings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (3), pp.328-345. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.3375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ddi.12860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-39814-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977912v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The price of success: integrative long-term study reveals ecotourism impacts on a flagship species at a UNESCO site</w:t>
+                <w:t xml:space="preserve">Conserving wildlife facing mass-tourism calls for effective management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Duriez</w:t>
@@ -10448,1916 +10448,1916 @@
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 21 (6), pp.448-458. </w:t>
+              <w:t xml:space="preserve">, 2018, 21 (6), pp.463-464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/acv.12407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/acv.12474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322368v1</w:t>
+                <w:t xml:space="preserve">hal-02322173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global phenological insensitivity to shifting ocean temperatures among seabirds.</w:t>
+                <w:t xml:space="preserve">Projected distributions of Southern Ocean albatrosses, petrels and fisheries as a consequence of climatic change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharine Keogan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Richard A. Phillips</w:t>
+                <w:t xml:space="preserve">L. Krüger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig A. Walling</w:t>
+                <w:t xml:space="preserve">J. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. González-Solís</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41558-018-0115-z⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (1), pp.195-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.02590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773957v1</w:t>
+                <w:t xml:space="preserve">hal-02322413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term prey field lability constrains individual specialisation in resource selection and foraging site fidelity in a marine predator</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Almost like a whale – first evidence of suction feeding in a seabird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Enstipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 221 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.182170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.12970⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01774958v1</w:t>
+                <w:t xml:space="preserve">hal-01977932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the transferability of track-based habitat models for sound marine spatial planning</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The price of success: integrative long-term study reveals ecotourism impacts on a flagship species at a UNESCO site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Dominici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sforzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ddi.12832⟩</w:t>
+              <w:t xml:space="preserve">Animal Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (6), pp.448-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acv.12407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994180v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration and wintering strategies in vulnerable Mediterranean Osprey populations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global phenological insensitivity to shifting ocean temperatures among seabirds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marie Dominici</w:t>
+                <w:t xml:space="preserve">Katharine Keogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Daunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Wanless</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A. Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig A. Walling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ibis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ibi.12567⟩</w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (4), pp.313-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41558-018-0115-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322345v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration distance affects stopover use but not travel speed: contrasting patterns between long- and short-distance migrating ospreys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavio Monti</w:t>
+                <w:t xml:space="preserve">Testing the transferability of track-based habitat models for sound marine spatial planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 49 (10), pp.e01839. </w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (12), pp.1772-1787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jav.01839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ddi.12832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322312v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energyscapes and prey fields shape a North Atlantic seabird wintering hotspot under climate change</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Fort</w:t>
+                <w:t xml:space="preserve">Migration and wintering strategies in vulnerable Mediterranean Osprey populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mathewson</w:t>
+                <w:t xml:space="preserve">Andrea Sforzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Speirs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Courbin</w:t>
+                <w:t xml:space="preserve">Giampiero Sammuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Dominici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.171883⟩</w:t>
+              <w:t xml:space="preserve">Ibis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 160 (3), pp.554-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ibi.12567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774954v1</w:t>
+                <w:t xml:space="preserve">hal-02322345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illegal egg harvesting and population decline in a key pelagic seabird colony of the eastern Indian ocean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Priya Davidar</w:t>
+                <w:t xml:space="preserve">Migration distance affects stopover use but not travel speed: contrasting patterns between long- and short-distance migrating ospreys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Sforzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Dominici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafel Triay Bagur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ornithology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (10), pp.e01839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jav.01839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322289v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persisting Worldwide Seabird-Fishery Competition Despite Seabird Community Decline</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vasiliki Karpouzi</w:t>
+                <w:t xml:space="preserve">Short-term prey field lability constrains individual specialisation in resource selection and foraging site fidelity in a marine predator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.10.051⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (7), pp.1043-1054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.12970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322113v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A toolkit to study seabird–fishery interactions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Energyscapes and prey fields shape a North Atlantic seabird wintering hotspot under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Amélineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mathewson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Speirs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.171883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsy038⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02322326v1</w:t>
+                <w:t xml:space="preserve">hal-01774954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrating ospreys use thermal uplift over the open sea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Péron</w:t>
+                <w:t xml:space="preserve">Illegal egg harvesting and population decline in a key pelagic seabird colony of the eastern Indian ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravichandra Mondreti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priya Davidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Flavio Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marine Ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (2), pp.103-107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321868v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic fitness: Field metabolic rates assessed via 3D accelerometry complement conventional fitness metrics</w:t>
+                <w:t xml:space="preserve">Persisting Worldwide Seabird-Fishery Competition Despite Seabird Community Decline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Melanie Massaro</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Ponchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Paleczny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Lourdes Palomares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliki Karpouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (24), pp.4009-4013.e2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.10.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13074⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02322386v1</w:t>
+                <w:t xml:space="preserve">hal-02322113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projected distributions of Southern Ocean albatrosses, petrels and fisheries as a consequence of climatic change</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A toolkit to study seabird–fishery interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangi Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lescroel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 41 (1), pp.195-208. </w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (5), pp.1513-1525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ecog.02590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsy038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322413v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserving wildlife facing mass-tourism calls for effective management</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Migrating ospreys use thermal uplift over the open sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Sforzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Monti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acv.12474⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (12), pp.20180687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2018.0687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322173v1</w:t>
+                <w:t xml:space="preserve">hal-02321868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almost like a whale – first evidence of suction feeding in a seabird</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energetic fitness: Field metabolic rates assessed via 3D accelerometry complement conventional fitness metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lescroel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grant Ballard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Dugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Massaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 221 (13), </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (5), pp.1203-1213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.182170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977932v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial overlaps of foraging and resting areas of black-legged kittiwakes breeding in the English Channel with existing marine protected areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Ponchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Aulert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 164 (5), pp.119. </w:t>
@@ -12408,51 +12408,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean sunfish as indicators for the ‘rise of slime’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12542,77 +12542,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Starving seabirds: unprofitable foraging and its fitness consequences in Cape gannets competing with fisheries in the Benguela upwelling ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Amélineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Ropert‐coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12657,307 +12657,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastic pollution in the Greenland Sea: Background levels and selective contamination of planktivorous diving seabirds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seeing the Ocean through the Eyes of Seabirds: A New Path for Marine Conservation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Bonnet</w:t>
+                <w:t xml:space="preserve">Amélie Lescroël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Heitz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ann M.A. Harding</w:t>
+                <w:t xml:space="preserve">Raphaël Mathevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.09.017⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68, pp.212-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2016.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426389v1</w:t>
+                <w:t xml:space="preserve">hal-04703712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeing the Ocean through the Eyes of Seabirds: A New Path for Marine Conservation?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microplastic pollution in the Greenland Sea: Background levels and selective contamination of planktivorous diving seabirds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Amélineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mortreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Lescroël</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Provost</w:t>
+                <w:t xml:space="preserve">Ann M.A. Harding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 219 (1131-1139), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.09.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2016.02.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04703712v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between Resting, Activity, and Daily Metabolic Rate in Free-Living Endotherms: No Universal Rule in Birds and Mammals</w:t>
               </w:r>
@@ -12969,64 +12969,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven J Portugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan A Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lewis G Halsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Careau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13077,103 +13077,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where to forage in the absence of sea ice? Bathymetry as a key factor for an arctic seabird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Amélineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangi Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, in press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13207,103 +13207,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does temporal variation of mercury levels in Arctic seabirds reflect changes in global environmental contamination, or a modification of Arctic marine food web functioning?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Traisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Amélineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 211 (382-388), </w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13337,103 +13337,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Being cosmopolitan: evolutionary history and phylogeography of a specialized raptor, the Osprey Pandion haliaetus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Dominici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Sforzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15, pp.255. </w:t>
@@ -13523,51 +13523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lescroel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 103, pp.83-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13626,90 +13626,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arctic warming: non-linear impacts of sea-ice and glacier melt on seabird foraging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Amélineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Zakharova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangi Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (3), pp.1116-1123. </w:t>
@@ -13741,1007 +13741,1007 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual differences in searching behaviour and spatial foraging consistency in a central place marine predator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stuart Bearhop</w:t>
+                <w:t xml:space="preserve">Combining correlative and mechanistic habitat suitability models to improve ecological compensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meineri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐sophie Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0706.2013.00406.x⟩</w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (1), pp.314-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/brv.12111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00864888v1</w:t>
+                <w:t xml:space="preserve">hal-01010779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-scale recognition and use of mesoscale fronts by foraging Cape gannets in the Benguela upwelling region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sabarros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Demarcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Moseley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorien Pichegru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 107, pp.77-84. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2013.06.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01128518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of extreme climatic events on the energetics of long-lived vertebrates: the case of the greater flamingo facing cold spells in the Camargue.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
+                <w:t xml:space="preserve">Individual differences in searching behaviour and spatial foraging consistency in a central place marine predator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha C. Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Bearhop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lescroel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. James Grecian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 123, pp.33-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0706.2013.00406.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.106344⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01076080v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irreplaceable area extends marine conservation hotspot off Tunisia: insights from GPS‑tracking Scopoli’s shearwaters from the largest seabird colony in the Mediterranean</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts of extreme climatic events on the energetics of long-lived vertebrates: the case of the greater flamingo facing cold spells in the Camargue.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Pons</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ridha Ouni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Authier</w:t>
+                <w:t xml:space="preserve">Sophie Labaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrice Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-014-2538-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 217 (20), pp.3700-3707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.106344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100281v1</w:t>
+                <w:t xml:space="preserve">hal-01076080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Ecotoxicology: Migratory Arctic Seabirds Are Exposed to Mercury Contamination While Overwintering in the Northwest Atlantic</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Irreplaceable area extends marine conservation hotspot off Tunisia: insights from GPS‑tracking Scopoli’s shearwaters from the largest seabird colony in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 161 (11), pp.2669-2680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-014-2538-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es504045g⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01100234v1</w:t>
+                <w:t xml:space="preserve">hal-01100281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antarctic climate change: extreme events disrupt plastic phenotypic response in Adélie penguins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grant Ballard</w:t>
+                <w:t xml:space="preserve">Spatial Ecotoxicology: Migratory Arctic Seabirds Are Exposed to Mercury Contamination While Overwintering in the Northwest Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory J Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David G. Ainley</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Traisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0085291⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48, pp.11560 - 11567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es504045g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586129v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining correlative and mechanistic habitat suitability models to improve ecological compensation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne‐sophie Deville</w:t>
+                <w:t xml:space="preserve">Antarctic climate change: extreme events disrupt plastic phenotypic response in Adélie penguins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lescroel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grant Ballard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Béchet</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David G. Ainley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/brv.12111⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.e85291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0085291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01010779v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking prospecting movements involved in breeding habitat selection: insights, pitfalls and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Ponchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14825,203 +14825,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-colony tracking reveals potential threats to little auks wintering in the North Atlantic from marine pollution and shrinking sea-ice cover</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hallvard Strøm</w:t>
+                <w:t xml:space="preserve">Non-linear feeding functional responses in the Greater Flamingo (Phoenicopterus roseus) predict immediate negative impact of wetland degradation on this flagship species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorg Welcker</w:t>
+                <w:t xml:space="preserve">Matthieu Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friederike von Houwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ddi.12105⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (5), pp.1413-1425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099553v1</w:t>
+                <w:t xml:space="preserve">hal-02646532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of coastal Marine Protected Areas for the conservation of pelagic seabirds: The case of Vulnerable yelkouan shearwaters in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15029,51 +15017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Prudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Pettex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 168, pp.210-221. </w:t>
@@ -15105,191 +15093,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear feeding functional responses in the Greater Flamingo (Phoenicopterus roseus) predict immediate negative impact of wetland degradation on this flagship species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Deville</w:t>
+                <w:t xml:space="preserve">Multi-colony tracking reveals potential threats to little auks wintering in the North Atlantic from marine pollution and shrinking sea-ice cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Børge Moe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hallvard Strøm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Guillemain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Friederike von Houwald</w:t>
+                <w:t xml:space="preserve">Jorg Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (10), pp.1322-1332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.12105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.554⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646532v1</w:t>
+                <w:t xml:space="preserve">hal-01099553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetic consequences of contrasting winter migratory strategies in a sympatric Arctic seabird duet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Steen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15385,970 +15385,970 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biologging, remotely-sensed oceanography and the Continuous Plankton Recorder reveal the environmental determinants of a seabird wintering hotspot</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multicolony tracking reveals the winter distribution of a pelagic seabird on an ocean basin scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Beaugrand</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
+                <w:t xml:space="preserve">Frederiksen Morten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borge Moe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Daunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A. Phillips</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert T. Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0041194⟩</w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18, pp.530-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1472-4642.2011.00864.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807534v1</w:t>
+                <w:t xml:space="preserve">hal-00648191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-population evidence of oriented chain migration in northern gannets (Morus bassanus)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robots in ecology: welcome to the machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boulinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Le Maho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1890/110194⟩</w:t>
+              <w:t xml:space="preserve">Open Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (2), pp.49-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/oje.2012.22006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100425v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vultures of the seas: hyperacidic stomachs in wandering albatrosses as an adaptation to dispersed food resources, including fishery wastes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Meta-population evidence of oriented chain migration in northern gannets (Morus bassanus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Pettex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svein-Hakon Lorentsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Garthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0037834⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (5), pp.237-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/110194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00706855v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change and the ecology and evolution of Arctic vertebrates.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Biologging, remotely-sensed oceanography and the Continuous Plankton Recorder reveal the environmental determinants of a seabird wintering hotspot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A. Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2011.06412.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.e41194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0041194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676048v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Little auks buffer the impact of current Arctic climate change</w:t>
+                <w:t xml:space="preserve">Vultures of the seas: hyperacidic stomachs in wandering albatrosses as an adaptation to dispersed food resources, including fishery wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Prudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Le Maho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps09590⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (6), pp.e37834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0037834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100441v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robots in ecology: welcome to the machine</w:t>
+                <w:t xml:space="preserve">Little auks buffer the impact of current Arctic climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorg Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina J. Karnovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Walkusz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Puech</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hall Margaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/oje.2012.22006⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 454, pp.197-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps09590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00706870v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicolony tracking reveals the winter distribution of a pelagic seabird on an ocean basin scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate change and the ecology and evolution of Arctic vertebrates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederiksen Morten</w:t>
+                <w:t xml:space="preserve">Kit M. Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borge Moe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Richard A. Phillips</w:t>
+                <w:t xml:space="preserve">Jon Aars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert T. Barret</w:t>
+                <w:t xml:space="preserve">Gilles Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 18, pp.530-542. </w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1249 (1), pp.166-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1472-4642.2011.00864.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2011.06412.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00648191v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adverse foraging conditions may impact body mass and survival of a high Arctic seabird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann M.A. Harding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorg Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Steen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16431,1346 +16431,1346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The feeding ecology of little auks raises questions about winter zooplankton stocks in North Atlantic surface waters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Energetic modelling: A comparison of the different approaches used in seabirds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Cherel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Warren P Porter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - A: Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 158, pp.358-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2010.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2010.0082⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00527435v1</w:t>
+                <w:t xml:space="preserve">hal-01100461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seabirds, fisheries, and cameras</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Foraging distribution of little auks (Alle alle) across the Greenland Sea: implications of present and future Arctic climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Mullers</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lorien Pichegru</w:t>
+                <w:t xml:space="preserve">Nina Karnovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Harding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Walkusz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janet C. Coetzee</w:t>
+                <w:t xml:space="preserve">Sławomir Kwaśniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Goszczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1890/10.WB.020⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 415, pp.283-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps08749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00536229v1</w:t>
+                <w:t xml:space="preserve">hal-00766683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a wing and a prayer: the foraging ecology of breeding Cape cormorants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.G. Ryan</w:t>
+                <w:t xml:space="preserve">The feeding ecology of little auks raises questions about winter zooplankton stocks in North Atlantic surface waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pichegru</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Cherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann M.A. Harding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Egevang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Steen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-7998.2009.00637.x⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6, pp.682-684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2010.0082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00411384v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic and seasonal variability in the isotopic niche of little auks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On a wing and a prayer: the foraging ecology of breeding Cape cormorants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.G. Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pichegru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Ropert‐coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Kato</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps08721⟩</w:t>
+              <w:t xml:space="preserve">Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 280, pp.25-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-7998.2009.00637.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100480v1</w:t>
+                <w:t xml:space="preserve">hal-00411384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic modelling: A comparison of the different approaches used in seabirds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seabirds, fisheries, and cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Mullers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Moseley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorien Pichegru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet C. Coetzee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - A: Comparative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2010.05.004⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (8), pp.401-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/10.WB.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01100461v1</w:t>
+                <w:t xml:space="preserve">hal-00536229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraging distribution of little auks (Alle alle) across the Greenland Sea: implications of present and future Arctic climate change</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ilona Goszczko</w:t>
+                <w:t xml:space="preserve">Geographic and seasonal variability in the isotopic niche of little auks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann M.A. Harding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorg Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Jakubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 415, pp.283-293. </w:t>
+              <w:t xml:space="preserve">, 2010, 414, pp.293-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps08749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps08721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766683v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating prey capture rates of a planktivorous seabird, the little auk (Alle alle), using diet, diving behaviour, and energy consumption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leg-attached data loggers do not modify the diving performances of a foot-propelled seabird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Ropert‐coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Aglionby Harding</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00300-009-0581-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 279, pp.294-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-7998.2009.00619.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00439495v1</w:t>
+                <w:t xml:space="preserve">hal-00421693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic modelling predicts energetic bottleneck for seabirds wintering in the northwest Atlantic.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estimating prey capture rates of a planktivorous seabird, the little auk (Alle alle), using diet, diving behaviour, and energy consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Aglionby Harding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Egevang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Walkusz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.032300⟩</w:t>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32, pp.785-796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00300-009-0581-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00410423v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater wingbeats extend depth and duration of plunge dives in gannets &amp;quot;Morus bassanus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamic modelling predicts energetic bottleneck for seabirds wintering in the northwest Atlantic.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren P Porter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 40, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 212 (Pt 15), pp.2483-2490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1600-048X.2008.04592.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.032300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00379425v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00410423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leg-attached data loggers do not modify the diving performances of a foot-propelled seabird</w:t>
+                <w:t xml:space="preserve">Underwater wingbeats extend depth and duration of plunge dives in gannets &amp;quot;Morus bassanus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Ropert‐coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Daunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.G. Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Poulin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 279, pp.294-297. </w:t>
+              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-7998.2009.00619.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-048X.2008.04592.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00421693v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00379425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial match-mismatch in the Benguela upwelling zone: should we expect chlorophyll and sea-surface temperature to predict marine predator distributions?</w:t>
               </w:r>
@@ -17916,51 +17916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël M. Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils C. Stenseth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18076,51 +18076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy E. Dunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4, pp.187-199. </w:t>
@@ -18184,51 +18184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël M. Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils C. Stenseth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18286,1321 +18286,1321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis of movements in Atlantic leatherback turtles during nesting season : conservation implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Population dynamics in a long-lived seabird: I. Impact of breeding activity on survival and breeding probability in unbanded king penguins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.Y. Georges</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Fretey</w:t>
+                <w:t xml:space="preserve">Roger Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (6), pp.1149-1160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2656.2007.01268.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126654v1</w:t>
+                <w:t xml:space="preserve">hal-00563900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population dynamics in a long-lived seabird: I. Impact of breeding activity on survival and breeding probability in unbanded king penguins.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Grémillet</w:t>
+                <w:t xml:space="preserve">Meta-analysis of movements in Atlantic leatherback turtles during nesting season : conservation implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Billes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ferraroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Pradel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Béchet</w:t>
+                <w:t xml:space="preserve">S. Fossette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fretey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 338, pp.225-232</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00563900v1</w:t>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using behavioural and state variables to identify proximate causes of population change in a seabird.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">The effects of depth, temperature and food ingestion on the foraging energetics of a diving endotherm, the double-crested cormorant (Phalacrocorax auritus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Enstipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.R. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-005-0321-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 209, pp.845-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.02064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00110887v1</w:t>
+                <w:t xml:space="preserve">hal-00021270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do cormorants injure fish without eating them ? An underwater video study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Enstipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.R. Enstipp</w:t>
+                <w:t xml:space="preserve">M. Boudiffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId674" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">He Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 148, pp.1081-1087. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-005-0130-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId676" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00110936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locomotion and foraging strategy in foot-propelled and wing-propelled shallow-diving seabirds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Using behavioural and state variables to identify proximate causes of population change in a seabird.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Daunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.G. Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J.M. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 147 (4), pp.606-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-005-0321-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127732v1</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00110887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relative importance of physiological and behavioral adaptation in diving endotherms : a case study with great cormorants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Is food availability limiting African Penguins Spheniscus demersus at Boulders ? A comparison of foraging effort at mainland and island colonies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.L. Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.G. Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grémillet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. P. Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Zoologica Sinica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 52 (suppl), pp.528-534</w:t>
+              <w:t xml:space="preserve">Ibis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 148, pp.14-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00110907v1</w:t>
+                <w:t xml:space="preserve">hal-00110901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation implications of the apparent mismatch between population dynamics and foraging effort in French northern gannets from the English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pichegru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Siorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 319, pp.15-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00130543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is food availability limiting African Penguins Spheniscus demersus at Boulders ? A comparison of foraging effort at mainland and island colonies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Locomotion and foraging strategy in foot-propelled and wing-propelled shallow-diving seabirds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Ropert‐coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cannell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ibis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 148, pp.14-26</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 308, pp.293-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00110901v1</w:t>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocardiogram recordings in free-ranging gannets reveal minimum difference in heart rate during flapping versus gliding flight</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">The relative importance of physiological and behavioral adaptation in diving endotherms : a case study with great cormorants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P.G. Ryan</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wanless</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. M. Boertmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. P. Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 328, pp.275-284</w:t>
+              <w:t xml:space="preserve">Acta Zoologica Sinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 52 (suppl), pp.528-534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00129281v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00110907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swim speeds of free-ranging great cormorants</w:t>
+                <w:t xml:space="preserve">Electrocardiogram recordings in free-ranging gannets reveal minimum difference in heart rate during flapping versus gliding flight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Ropert‐coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.G. Ryan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 328, pp.275-284</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00127343v1</w:t>
+                <w:t xml:space="preserve">hal-00129281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of depth, temperature and food ingestion on the foraging energetics of a diving endotherm, the double-crested cormorant (Phalacrocorax auritus)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Swim speeds of free-ranging great cormorants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Ropert‐coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D.R. Jones</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 149, pp.415-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-005-0242-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.02064⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021270v1</w:t>
+                <w:t xml:space="preserve">hal-00127343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetic costs of diving and thermal status in European shags (Phalacrocorax aristotelis)</w:t>
               </w:r>
@@ -19661,1590 +19661,1590 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jeb.01791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les discrètes : rêves de tortues marines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 265 p., 2025, Mondes sauvages, 978-2-330-20952-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans les bras du poulpe : et autres chroniques écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Crosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 123 p., 2024, Essais tribunes chroniques (ISSN 2968-2525), 978-2-330-19670-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ocean's whistleblower: the remarkable life and work of Daniel Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greystone Books</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 349 p., 2021, ‎ 978-1771647540</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les manchots de Mandela et autres récits océaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Actes Sud, 2021, 978-2-330-15652-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pauly, un océan de combats : biographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Wildproject</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 348 p., 2019, Collection "Domaine sauvage", 978-2-918490-82-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groenland. Climat, écologie, société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Huctin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS éditions, Paris; CNRS éditions, Paris. , pp.300, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groenland. Climat, Ecologie, Société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Huctin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS éditions, Paris, pp.300, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing migration and moulting strategy in closely related taxa based on stable isotope analysis: a population study of Balearic and Yelkouan shearwaters across their breeding range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Hernandez de Tena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Kapelj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maite Louzao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Arcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coastal winds are stronger and impact seabird behaviour and fitness in a warming Arctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan J.B. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea S. Grunst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa L. Grunst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann M. A. Harding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High resolution data reveal fundamental steps and turning points in animal movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lurgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Borger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Redcliffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05195532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using accelerometers to infer behaviour of cryptic species in the wild</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège C Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Debeffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Mark Hewison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Body temperature rebounds on sea ice and is elevated by mercury contamination in a keystone predator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Grunst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Grunst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gentès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Settlement pattern and subsistence strategies in the High Arctic: drone survey of an archaeological site at Ukaleqarteq (Kap-Höegh, North-Eastern Greenland)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Masson Maclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fort Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Dupont; Anna Baudry; Marie-Yvane Daire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archealogy of coastal settlements / Archéologie des peuplements littoraux. Proceedings of the International conference HOMER 2021, Ile d’Oléron (France), 28/09/2021-02/10/2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidestone Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.431-443, 2025, 978-94-6426-343-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détectives à plumes : ce que les oiseaux nous apprennent sur leur environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vittecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boulinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Bandelier; Bernard Hubert; Catherine Jeandel; Philippe Lebaron; Michel Petit; Hélène Rey-Valette; Pierre Soler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dossiers d'Agropolis International n° 24 : Sciences marines et littorales en Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agropolis International</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.37-37, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931392v1</w:t>
-              </w:r>
-[...1252 lines deleted...]
-                <w:t xml:space="preserve">hal-02735416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -21275,90 +21275,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecocentric fisheries management in European seas: data gaps, base models and initial assessments, vol. 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanassios Tsikliras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgi Daskalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Sylaios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianpaolo Coro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 179 p., 2023, Frontiers Research Topics, </w:t>
@@ -21428,90 +21428,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seabird and Cetacean distributions in the Bay of Bengal in relation to marine productivity and commercial fishing effort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravichandra Mondreti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davidar Priya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter G. Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gremillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21626,51 +21626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne W. Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Corregidor Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Egevang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Danish Centre for Environment and Energy. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -22022,51 +22022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05562808v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kalaitzakis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S.L. Rodrigues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Davies" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Baran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.70249" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402679v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Grunst" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Grunst" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Amiguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2025.111948" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555434v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Friry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-026-03710-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403859v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ponchon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Provost" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bernard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulinier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lejeune" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111546" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344642v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Morera-Pujol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Catry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Magalh&#227;es" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P&#233;ron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Reyes-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.70013" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104529v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Poupart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Authier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Baccetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca B&#246;rger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2025.106779" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867575v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lambert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Bonnet-Lebrun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.15078" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344660v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico de Pascalis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Benvenuti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ventura" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Jennings" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.249719" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931015v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Broderick" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damla Beton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ca&#241;adas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dars" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2412845122" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344669v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Maria Martinez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chandelier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsae198" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994686v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P.B. Carneiro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P. Dias" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany L. Clark" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J. Pearmain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Handley" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110813" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410500v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Beaman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig White" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Clairbaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Perret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fort" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.1887" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673018v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea S Grunst" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa L Grunst" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cruz&#8208;flores" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14630" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723989v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Wojczulanis-Jakubas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hoover" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Jakubas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0304275" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365166v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cruz-Flores" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lemaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Brault-Favrou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Christensen-Dalsgaard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Churlaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.123110" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927697v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courbin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110597" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573237v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Cecere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsae058" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04672797v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Asensio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guillou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.142857" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579801v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia R&#246;nk&#228;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tycho Anker-Nilssen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Artukhin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;hannis Danielsen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.14287" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930738v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany L Clark" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freyd&#237;s Vigf&#250;sd&#243;ttir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wanless" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith C Hamer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Bodey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240708" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674982v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Thepault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S. L. Rodrigues" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.1183" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574186v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Albert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#248;rge Moe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallvard Str&#248;m" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2315513121" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963119v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcac153" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254756v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gamble" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abed-Zahar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110269" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254762v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Descamps" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2023.04.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254786v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Kato" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gent&#232;s" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-43650-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019555v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Nourani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Safi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Grissac" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Anderson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Cole" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.01.068" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895401v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13642" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930734v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios C. Tsikliras" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpaolo Coro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Daskalov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Scotti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1295733" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254770v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Jackson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don-Jean L&#233;andri-Breton" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Whelan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Turmaine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Hatch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2023.111504" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903407v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carravieri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorioux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120774" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254328v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kralj" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oro" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Amadesi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Arizaga" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-023-05331-y" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032396v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hudson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Sulich" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Wakefield" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.12.055" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988489v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c08893" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266305v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanri Strydom" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A Venter" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-023-04288-z" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167911v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P B Carneiro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J Pearmain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Rouyer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Clay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38900-z" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254781v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Abucay" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sorongon-Yap" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Kesner-Reyes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Capuli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Reyes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1198137" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039303v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4034" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169785v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16822" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254722v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Lane" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana W.E. Jeglinski" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Avery-Gomm" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Ballstaedt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Banyard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.13275" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258873v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bes2.2073" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708540v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Ackerman" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156944" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03671965v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jaeger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gauchet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gr&#233;millet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-022-04041-y" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254279v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dortel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;dominique Lebreton" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2022a16" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652296v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chevallier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac059" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684200v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Morris" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wilson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Fryer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karista Hudelson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155803" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650515v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorien Pichegru" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mduduzi Seakamela" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azwianewi Makhado" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Me&#255;er" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03151-z" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746505v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ste-Marie" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Patterson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Brisson-Curadeau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.243252" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357335v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Merkel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel G Yoccoz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Fauchald" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13580" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017418v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Descamps" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Merkel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Str&#248;m" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Steen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13400" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357328v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Daunt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13883" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949049v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#225;lfd&#225;n Helgi Helgason" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J Robertson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142201" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346886v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mathewson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Porter" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.06.059" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088572v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cheung" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15497" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244859v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cazalis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12804" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331141v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Tarzia" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Hennicke" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12824" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357312v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravichandra Mondreti" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Davidar" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G Ryan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thiebot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969848v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Renedo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vegard S Br&#229;then" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c03285" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331770v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tendai Chinho" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambalika Verma-Gr&#233;millet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2020.06.012" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322454v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Benoit" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mark Hewison" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Debeffe" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13098" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022345v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lescroel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha C. Patrick" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-020-03801-y" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017801v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davidson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bohrer" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Gurarie" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Lapoint" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mahoney" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abb7080" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475623v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carneiro" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Pearmain" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Oppel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clay" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Phillips" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13568" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357291v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gallien" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nory El Ksabi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-020-3655-5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04964477v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Monti" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385267v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54228-5" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322599v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Afan" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Navarro" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coll" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Forero" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.181151" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322442v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiannon Austin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Wynn" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Votier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Trueman" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mcminn" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51188-8" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977919v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Am&#233;lineau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Harding" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Walkusz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-38042-z" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200440v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Ryan" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0210328" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322505v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Wheeler" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berteaux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Furgal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cazelles" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Yoccoz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13257" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329861v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Le Bot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fort" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.05.040" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322580v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis G Halsey" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Green" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Twiss" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Arnold" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J Burthe" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13264" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022888v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlee Tucker" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Alexandrou" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bierregaard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Bildstein" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin B&#246;hning-Gaese" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12875" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322565v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Ballard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Massaro" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Dugger" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Jennings" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39814-x" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322525v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Miranda" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Bouten" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46326-1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322544v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. James Grecian" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Williams" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Bearhop" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cleasby" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00214" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328876v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0634" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977912v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Yurkowski" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Auger-M&#233;th&#233;" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mallory" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah N P Wong" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Gilchrist" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12860" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322368v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monti" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duriez" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Dominici" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sforzi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12407" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773957v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Keogan" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig A. Walling" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-018-0115-z" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774958v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saraux" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12970" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994180v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12832" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322345v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sforzi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Sammuri" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Dominici" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.12567" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322312v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafel Triay Bagur" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.01839" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774954v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathewson" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Speirs" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.171883" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322289v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322113v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Paleczny" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Lourdes Palomares" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Karpouzi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.10.051" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322326v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsy038" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321868v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ron" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2018.0687" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322386v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13074" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322413v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramos" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xavier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonz&#225;lez-Sol&#237;s" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02590" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322173v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12474" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977932v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Enstipp" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.182170" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928570v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aulert" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Guillou" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3151-8" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094106v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Dor&#233;mus" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ridoux" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.09.027" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291846v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ropert&#8208;coudert" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-015-2798-2" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426389v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonnet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heitz" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mortreux" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M.A. Harding" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.09.017" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND709JS8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04703712v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lescro&#235;l" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2016.02.015" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561726v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Portugal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A Green" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Careau" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/686322" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331320v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157764" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331331v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Traisnel" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.12.061" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02394347v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dominici" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0535-6" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374434v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Potier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.02.008" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCWT4W4L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111615v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zakharova" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12811" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864888v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2013.00406.x" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQNLNVKF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128518v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabarros" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Moseley" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2013.06.023" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076080v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Deville" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Labaude" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Robin" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B&#233;chet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier-Clerc" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.106344" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100281v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pons" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ouni" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-014-2538-z" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100234v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es504045g" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01586129v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Ainley" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085291" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010779v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meineri" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Deville" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12111" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K8L3C4QC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282701v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Doligez" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chambert" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torkild Tveraa" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210x.2012.00259.x" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099553v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Welcker" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12105" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFC35AD565550D5BE68674E1CAB8B8D01BAAC16A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100397v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Prudor" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pettex" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2013.09.006" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646532v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike von Houwald" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.554" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100392v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Steen" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallvard Strom" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tremblay" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirik Gr&#248;nnings&#230;ter" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-048X.2012.00128.x" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DB6A5F940EE0CA25FA2E1DF51EAB330A5877D42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807534v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041194" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100425v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein-Hakon Lorentsen" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Garthe" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/110194" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706855v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Maho" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037834" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676048v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kit M. Kovacs" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Aars" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gauthier" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2011.06412.x" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100441v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina J. Karnovsky" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hall Margaret" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09590" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706870v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gar&#231;on" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/oje.2012.22006" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648191v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederiksen Morten" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borge Moe" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert T. Barret" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4642.2011.00864.x" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100472v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith C. Hamer" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S Kitaysky" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-1971-7" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MZMMLXXK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527435v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Egevang" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2010.0082" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536229v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Mullers" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet C. Coetzee" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/10.WB.020" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411384v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Ryan" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pichegru" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7998.2009.00637.x" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B01DHPP4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100480v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08721" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100461v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren P Porter" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2010.05.004" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDLBDW78-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766683v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Karnovsky" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Kwa&#347;niewski" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Goszczko" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08749" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439495v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Aglionby Harding" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Egevang" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Walkusz" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Merkel" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-009-0581-x" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NN46QVN6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410423v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.032300" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379425v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daunt" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lewis" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-048X.2008.04592.x" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GRHB3N0F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421693v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulin" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7998.2009.00619.x" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DDW0B6WF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826057v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Lewis" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drapeau" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van der Lingen" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Huggett" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01447.x" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126344v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Bohec" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l M. Durant" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils C. Stenseth" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Hyang Park" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0803656105" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481147v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Grandgeorge" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy E. Dunn" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00095" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258442v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0712031105" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126654v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Georges" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billes" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferraroli" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fossette" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fretey" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563900v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2007.01268.x" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110887v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.M. Crawford" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-005-0321-z" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDK3T4F3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110936v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Enstipp" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudiffa" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Liu" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-005-0130-2" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BFS4SB2T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127732v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kato" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cannell" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110907v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wanless" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Boertmann" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Wilson" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130543v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Siorat" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110901v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Petersen" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129281v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127343v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-005-0242-8" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FGMH5J0X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021270v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Jones" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.02064" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016285v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred R. Enstipp" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein&#8208;h&#229;kon Lorentsen" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.01791" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498015v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Herv&#233;" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Masson Maclean" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fort J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/archaeology-of-coastal-settlements" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931392v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vittecoq" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agropolis.fr/dossier-agropolis-sciences-marines" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402686v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Hernandez de Tena" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kapelj" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Louzao" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Arcos" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402689v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan J.B. Martin" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea S. Grunst" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa L. Grunst" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. A. Harding" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195532v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gunner" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Wilson" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lurgi" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Borger" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Redcliffe" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04291966v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge C Bonnot" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874807v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sato" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301187v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actes-sud.fr/catalogue/les-discretes-reves-de-tortues-marines-019122" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031886v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crosnier" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Martin" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/animaux/dans-les-bras-du-poulpe" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931382v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greystonebooks.com/products/the-oceans-whistleblower" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357366v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931395v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wildproject.org/livres/daniel-pauly-un-ocean-de-combats" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566282v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Huctin" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735416v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972529v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios Tsikliras" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Sylaios" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-8325-3775-6" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172053v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davidar Priya" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gremillet" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408658v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Frederiksen" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Mosbech" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne W. Andersson" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Corregidor Castro" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934630v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vas" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. T. Kesse" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chakib" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boch" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boguszewski" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05562808v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kalaitzakis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S.L. Rodrigues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Davies" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Baran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.70249" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402679v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Grunst" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Grunst" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Amiguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2025.111948" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403859v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ponchon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Provost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulinier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lejeune" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111546" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555434v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Friry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-026-03710-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344669v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Maria Martinez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chandelier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsae198" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104529v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Poupart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Authier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Baccetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca B&#246;rger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2025.106779" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344642v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Morera-Pujol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Catry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Magalh&#227;es" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P&#233;ron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Reyes-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.70013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lambert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Bonnet-Lebrun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.15078" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931015v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Broderick" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damla Beton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ca&#241;adas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dars" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2412845122" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344660v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico de Pascalis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Benvenuti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ventura" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Jennings" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.249719" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410500v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Beaman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig White" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Clairbaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Perret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fort" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.1887" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea S Grunst" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa L Grunst" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cruz&#8208;flores" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14630" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723989v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Wojczulanis-Jakubas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hoover" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Jakubas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0304275" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365166v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cruz-Flores" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lemaire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Brault-Favrou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Christensen-Dalsgaard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Churlaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.123110" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927697v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courbin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110597" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573237v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Cecere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsae058" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994686v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P.B. Carneiro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P. Dias" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany L. Clark" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J. Pearmain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Handley" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110813" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04672797v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Asensio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guillou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.142857" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579801v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia R&#246;nk&#228;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tycho Anker-Nilssen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Artukhin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;hannis Danielsen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.14287" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930738v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany L Clark" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freyd&#237;s Vigf&#250;sd&#243;ttir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wanless" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith C Hamer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Bodey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240708" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674982v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Thepault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S. L. Rodrigues" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.1183" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574186v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Albert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#248;rge Moe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallvard Str&#248;m" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2315513121" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254722v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Lane" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana W.E. Jeglinski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Avery-Gomm" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Ballstaedt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Banyard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.13275" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258873v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bes2.2073" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254756v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gamble" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abed-Zahar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110269" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254762v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Descamps" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2023.04.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963119v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcac153" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930734v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios C. Tsikliras" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpaolo Coro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Daskalov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Scotti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1295733" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019555v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Nourani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Safi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Grissac" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Anderson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Cole" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.01.068" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895401v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13642" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254770v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Jackson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don-Jean L&#233;andri-Breton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Whelan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Turmaine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Hatch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2023.111504" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903407v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carravieri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorioux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120774" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254328v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kralj" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Amadesi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Arizaga" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-023-05331-y" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032396v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hudson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Sulich" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Wakefield" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.12.055" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254786v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Kato" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gent&#232;s" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-43650-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266305v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanri Strydom" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A Venter" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-023-04288-z" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988489v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c08893" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167911v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P B Carneiro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J Pearmain" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Rouyer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Clay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38900-z" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254781v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Abucay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sorongon-Yap" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Kesner-Reyes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Capuli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Reyes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1198137" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169785v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16822" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039303v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4034" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746505v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ste-Marie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Patterson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Brisson-Curadeau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.243252" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708540v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Ackerman" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156944" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03671965v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jaeger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gauchet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gr&#233;millet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-022-04041-y" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254279v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dortel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;dominique Lebreton" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2022a16" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652296v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chevallier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac059" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684200v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Morris" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wilson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Fryer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karista Hudelson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155803" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650515v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorien Pichegru" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mduduzi Seakamela" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azwianewi Makhado" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Me&#255;er" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03151-z" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331141v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Tarzia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Hennicke" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12824" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357335v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Merkel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel G Yoccoz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Fauchald" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13580" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346886v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mathewson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Porter" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.06.059" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017418v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Descamps" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Merkel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Str&#248;m" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Steen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13400" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357328v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Daunt" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13883" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949049v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#225;lfd&#225;n Helgi Helgason" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J Robertson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142201" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244859v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cazalis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12804" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088572v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cheung" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15497" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357291v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gallien" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nory El Ksabi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-020-3655-5" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969848v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Renedo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vegard S Br&#229;then" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c03285" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331770v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tendai Chinho" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambalika Verma-Gr&#233;millet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2020.06.012" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322454v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Benoit" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mark Hewison" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Debeffe" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13098" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357312v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravichandra Mondreti" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Davidar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G Ryan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thiebot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022345v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lescroel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha C. Patrick" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-020-03801-y" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017801v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davidson" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bohrer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Gurarie" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Lapoint" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mahoney" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abb7080" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475623v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carneiro" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Pearmain" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Oppel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clay" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Phillips" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13568" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328876v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0634" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977912v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Yurkowski" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Auger-M&#233;th&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mallory" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah N P Wong" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Gilchrist" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12860" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322544v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. James Grecian" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Williams" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Votier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Bearhop" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cleasby" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00214" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322442v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiannon Austin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Wynn" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Trueman" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mcminn" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51188-8" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322599v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Afan" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Navarro" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coll" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Forero" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.181151" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977919v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Am&#233;lineau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Harding" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Walkusz" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-38042-z" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200440v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Ryan" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0210328" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04964477v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Monti" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385267v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54228-5" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322505v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Wheeler" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berteaux" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Furgal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cazelles" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Yoccoz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13257" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329861v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Le Bot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fort" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.05.040" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322580v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis G Halsey" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Green" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Twiss" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Arnold" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J Burthe" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13264" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022888v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlee Tucker" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Alexandrou" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bierregaard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Bildstein" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin B&#246;hning-Gaese" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12875" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322525v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Miranda" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Bouten" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46326-1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322565v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Ballard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Massaro" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Dugger" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Jennings" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39814-x" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322173v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monti" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duriez" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Dominici" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sforzi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12474" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322413v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramos" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xavier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonz&#225;lez-Sol&#237;s" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02590" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977932v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Enstipp" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.182170" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322368v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12407" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773957v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Keogan" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig A. Walling" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-018-0115-z" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994180v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12832" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322345v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sforzi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Sammuri" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Dominici" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.12567" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322312v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafel Triay Bagur" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.01839" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774958v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saraux" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12970" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774954v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathewson" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Speirs" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.171883" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322289v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322113v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Paleczny" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Lourdes Palomares" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Karpouzi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.10.051" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322326v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsy038" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321868v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ron" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2018.0687" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322386v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13074" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928570v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aulert" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Guillou" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3151-8" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094106v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Dor&#233;mus" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ridoux" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.09.027" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291846v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ropert&#8208;coudert" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-015-2798-2" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04703712v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lescro&#235;l" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2016.02.015" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426389v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonnet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heitz" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mortreux" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M.A. Harding" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.09.017" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND709JS8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561726v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Portugal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A Green" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Careau" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/686322" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331320v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157764" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331331v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Traisnel" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.12.061" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02394347v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dominici" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0535-6" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374434v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Potier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.02.008" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCWT4W4L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111615v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zakharova" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12811" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010779v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meineri" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Deville" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier-Clerc" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B&#233;chet" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12111" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K8L3C4QC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128518v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabarros" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Moseley" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2013.06.023" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864888v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2013.00406.x" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQNLNVKF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076080v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Deville" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Labaude" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Robin" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.106344" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100281v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pons" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ouni" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-014-2538-z" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100234v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es504045g" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01586129v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Ainley" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085291" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282701v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Doligez" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chambert" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torkild Tveraa" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210x.2012.00259.x" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646532v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike von Houwald" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.554" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100397v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Prudor" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pettex" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2013.09.006" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099553v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Welcker" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12105" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFC35AD565550D5BE68674E1CAB8B8D01BAAC16A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100392v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Steen" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallvard Strom" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tremblay" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirik Gr&#248;nnings&#230;ter" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-048X.2012.00128.x" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DB6A5F940EE0CA25FA2E1DF51EAB330A5877D42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648191v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederiksen Morten" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borge Moe" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert T. Barret" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4642.2011.00864.x" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706870v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gar&#231;on" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Maho" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/oje.2012.22006" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100425v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein-Hakon Lorentsen" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Garthe" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/110194" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807534v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041194" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706855v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037834" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100441v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina J. Karnovsky" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hall Margaret" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09590" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676048v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kit M. Kovacs" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Aars" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gauthier" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2011.06412.x" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100472v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith C. Hamer" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S Kitaysky" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-1971-7" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MZMMLXXK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100461v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren P Porter" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2010.05.004" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDLBDW78-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766683v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Karnovsky" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Kwa&#347;niewski" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Goszczko" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08749" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527435v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Egevang" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2010.0082" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411384v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Ryan" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pichegru" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7998.2009.00637.x" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B01DHPP4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536229v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Mullers" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet C. Coetzee" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/10.WB.020" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100480v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08721" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421693v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulin" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7998.2009.00619.x" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DDW0B6WF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439495v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Aglionby Harding" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Egevang" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Walkusz" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Merkel" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-009-0581-x" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NN46QVN6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410423v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.032300" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379425v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daunt" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lewis" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-048X.2008.04592.x" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GRHB3N0F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826057v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Lewis" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drapeau" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van der Lingen" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Huggett" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01447.x" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126344v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Bohec" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l M. Durant" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils C. Stenseth" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Hyang Park" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0803656105" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481147v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Grandgeorge" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy E. Dunn" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00095" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258442v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0712031105" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563900v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2007.01268.x" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126654v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Georges" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billes" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferraroli" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fossette" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fretey" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021270v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Enstipp" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Jones" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.02064" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110936v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudiffa" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Liu" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-005-0130-2" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BFS4SB2T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110887v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.M. Crawford" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-005-0321-z" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDK3T4F3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110901v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Petersen" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130543v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Siorat" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127732v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kato" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cannell" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110907v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wanless" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Boertmann" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Wilson" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129281v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127343v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-005-0242-8" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FGMH5J0X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016285v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred R. Enstipp" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein&#8208;h&#229;kon Lorentsen" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.01791" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301187v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actes-sud.fr/catalogue/les-discretes-reves-de-tortues-marines-019122" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031886v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crosnier" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Martin" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/animaux/dans-les-bras-du-poulpe" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931382v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greystonebooks.com/products/the-oceans-whistleblower" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357366v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931395v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wildproject.org/livres/daniel-pauly-un-ocean-de-combats" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566282v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Huctin" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735416v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402686v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Hernandez de Tena" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kapelj" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Louzao" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Arcos" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402689v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan J.B. Martin" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea S. Grunst" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa L. Grunst" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. A. Harding" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195532v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gunner" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Wilson" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lurgi" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Borger" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Redcliffe" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04291966v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge C Bonnot" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874807v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sato" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498015v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Herv&#233;" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Masson Maclean" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fort J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/archaeology-of-coastal-settlements" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931392v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vittecoq" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agropolis.fr/dossier-agropolis-sciences-marines" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972529v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios Tsikliras" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Sylaios" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-8325-3775-6" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172053v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davidar Priya" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gremillet" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408658v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Frederiksen" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Mosbech" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne W. Andersson" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Corregidor Castro" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934630v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vas" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. T. Kesse" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chakib" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boch" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boguszewski" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>