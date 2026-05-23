--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of land‐based threats to Atlantic pelagic seabirds</w:t>
+                <w:t xml:space="preserve">Arctic seabirds exposed to acute stress display state- and environment-dependent patterns of surface temperature change, independent of mercury contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Kalaitzakis</w:t>
+                <w:t xml:space="preserve">Melissa Grunst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
+                <w:t xml:space="preserve">Andrea Grunst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Dias</w:t>
+                <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tammy Davies</w:t>
+                <w:t xml:space="preserve">Manon Amiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Baran</w:t>
+                <w:t xml:space="preserve">Julie Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Science and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 8 (3), pp.e70249. </w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 311, pp.111948. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/csp2.70249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2025.111948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05562808v1</w:t>
+                <w:t xml:space="preserve">hal-05402679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arctic seabirds exposed to acute stress display state- and environment-dependent patterns of surface temperature change, independent of mercury contamination</w:t>
+                <w:t xml:space="preserve">Assessment of land‐based threats to Atlantic pelagic seabirds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Grunst</w:t>
+                <w:t xml:space="preserve">Ioannis Kalaitzakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Grunst</w:t>
+                <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Grémillet</w:t>
+                <w:t xml:space="preserve">Maria Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Amiguet</w:t>
+                <w:t xml:space="preserve">Tammy Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Charrier</w:t>
+                <w:t xml:space="preserve">Mark Baran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 311, pp.111948. </w:t>
+              <w:t xml:space="preserve">Conservation Science and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 8 (3), pp.e70249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2025.111948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/csp2.70249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402679v1</w:t>
+                <w:t xml:space="preserve">hal-05562808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No impact of black-eye symptom on foraging behaviour and reproductive success of Northern gannets following highly pathogenic avian influenza</w:t>
               </w:r>
@@ -508,77 +508,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk-taking behavior related to mercury contamination in a high Arctic seabird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Grunst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Grunst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1070,51 +1070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne‐sophie Bonnet-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1142,1052 +1142,1052 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04867575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energyscapes pinpoint marine megafauna feeding hotspots in the Mediterranean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flight style and time-activity budgets of the smallest petrels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Broderick</w:t>
+                <w:t xml:space="preserve">Federico de Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damla Beton</w:t>
+                <w:t xml:space="preserve">Andrea Benvenuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Cañadas</w:t>
+                <w:t xml:space="preserve">Francesco Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Dars</w:t>
+                <w:t xml:space="preserve">Valeria Jennings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122 (6), pp.e2412845122. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 228 (6), pp.jeb249719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2412845122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.249719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04931015v1</w:t>
+                <w:t xml:space="preserve">hal-05344660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flight style and time-activity budgets of the smallest petrels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energyscapes pinpoint marine megafauna feeding hotspots in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico de Pascalis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Grémillet</w:t>
+                <w:t xml:space="preserve">Annette Broderick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Benvenuti</w:t>
+                <w:t xml:space="preserve">Damla Beton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Ventura</w:t>
+                <w:t xml:space="preserve">Ana Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Jennings</w:t>
+                <w:t xml:space="preserve">Cécile Dars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 228 (6), pp.jeb249719. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (6), pp.e2412845122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.249719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2412845122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344660v1</w:t>
+                <w:t xml:space="preserve">hal-04931015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold adaptation does not handicap warm tolerance in the most abundant Arctic seabird</w:t>
+                <w:t xml:space="preserve">Environment‐dependent relationships between corticosterone and energy expenditure during reproduction: Insights from seabirds in the context of climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Beaman</w:t>
+                <w:t xml:space="preserve">Andrea S Grunst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig White</w:t>
+                <w:t xml:space="preserve">Melissa L Grunst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Clairbaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Fort</w:t>
+                <w:t xml:space="preserve">Marta Cruz‐flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2023.1887⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (10), pp.2110-2122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410500v1</w:t>
+                <w:t xml:space="preserve">hal-04673018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environment‐dependent relationships between corticosterone and energy expenditure during reproduction: Insights from seabirds in the context of climate change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cold adaptation does not handicap warm tolerance in the most abundant Arctic seabird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Beaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea S Grunst</w:t>
+                <w:t xml:space="preserve">Manon Clairbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa L Grunst</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chastel</w:t>
+                <w:t xml:space="preserve">Samuel Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Cruz‐flores</w:t>
+                <w:t xml:space="preserve">Jérôme Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38 (10), pp.2110-2122. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 291 (2015), pp.20231887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2023.1887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673018v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of major histocompatibility complex of II B gene and mate choice in a monogamous and long-lived seabird, the Little Auk (Alle alle)</w:t>
+                <w:t xml:space="preserve">Transnational mortality from Spanish longline fisheries bycatch is shaping the decline of a vulnerable French seabird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Wojczulanis-Jakubas</w:t>
+                <w:t xml:space="preserve">Nicolas Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Hoover</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0304275⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 293, pp.110597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723989v1</w:t>
+                <w:t xml:space="preserve">hal-04927697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of selenium-mercury in Arctic seabirds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Cruz-Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Cruz-Flores</w:t>
+                <w:t xml:space="preserve">Jérémy Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Lemaire</w:t>
+                <w:t xml:space="preserve">Maud Brault-Favrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Brault-Favrou</w:t>
+                <w:t xml:space="preserve">Signe Christensen-Dalsgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Churlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 343, pp.123110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.123110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04365166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transnational mortality from Spanish longline fisheries bycatch is shaping the decline of a vulnerable French seabird</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Correcting detection bias in mapping the abundance of marine megafauna using a Mediterranean seabird as an example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Cecere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico de Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110597⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsae058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927697v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correcting detection bias in mapping the abundance of marine megafauna using a Mediterranean seabird as an example</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Lambert</w:t>
+                <w:t xml:space="preserve">Diversity of major histocompatibility complex of II B gene and mate choice in a monogamous and long-lived seabird, the Little Auk (Alle alle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Wojczulanis-Jakubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Hoover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacopo Cecere</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dariusz Jakubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (6), pp.e0304275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsae058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0304275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573237v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The BirdLife Seabird Tracking Database: 20 years of collaboration for marine conservation</w:t>
               </w:r>
@@ -2307,64 +2307,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury compound distribution and stable isotope composition in the different compartments of seabird eggs: The case of three species breeding in East Greenland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2441,51 +2441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ecologically sound and participatory monitoring network for pan‐Arctic seabirds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Clairbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mia Rönkä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2569,693 +2569,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Northern Gannet foraging trip length increases with colony size and decreases with latitude</w:t>
+                <w:t xml:space="preserve">Seabirds reveal mercury distribution across the North Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bethany L Clark</w:t>
+                <w:t xml:space="preserve">Céline Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freydís Vigfúsdóttir</w:t>
+                <w:t xml:space="preserve">Børge Moe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Wanless</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas W Bodey</w:t>
+                <w:t xml:space="preserve">Hallvard Strøm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Brault-Favrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.240708⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (21), pp.e2315513121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2315513121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930738v1</w:t>
+                <w:t xml:space="preserve">hal-04574186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food chain without giants: modelling the trophic impact of bowhead whaling on little auk populations in the Atlantic Arctic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Thepault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana S. L. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Thepault</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laetitia Drago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 291 (2029), pp.20241183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2024.1183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seabirds reveal mercury distribution across the North Atlantic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Northern Gannet foraging trip length increases with colony size and decreases with latitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bethany L Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freydís Vigfúsdóttir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Albert</w:t>
+                <w:t xml:space="preserve">Sarah Wanless</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Børge Moe</w:t>
+                <w:t xml:space="preserve">Keith C Hamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hallvard Strøm</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maud Brault-Favrou</w:t>
+                <w:t xml:space="preserve">Thomas W Bodey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 121 (21), pp.e2315513121. </w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (9), pp.240708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2315513121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsos.240708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574186v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High pathogenicity avian influenza (H5N1) in Northern Gannets ( Morus bassanus ): Global spread, clinical signs and demographic consequences</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avian Energetics in a Warming Arctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Grunst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Grunst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ibis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ibi.13275⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Ecological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bes2.2073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254722v1</w:t>
+                <w:t xml:space="preserve">hal-04258873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian Energetics in a Warming Arctic</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High pathogenicity avian influenza (H5N1) in Northern Gannets ( Morus bassanus ): Global spread, clinical signs and demographic consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jude Lane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana W.E. Jeglinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Avery-Gomm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmar Ballstaedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Banyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Ecological Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 104 (3), </w:t>
+              <w:t xml:space="preserve">Ibis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 166 (2), pp.633-650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bes2.2073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ibi.13275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258873v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong breeding colony fidelity in northern gannets following high pathogenicity avian influenza virus (HPAIV) outbreak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Ponchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3345,51 +3345,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological impacts of climate change on Arctic marine megafauna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Descamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3462,51 +3462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3568,311 +3568,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Ecocentric fisheries management in European seas: data gaps, base models and initial assessments: vol. 1</w:t>
+                <w:t xml:space="preserve">Beyond body condition: Experimental evidence that plasma metabolites improve nutritional state measurements in a free-living seabird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athanassios C. Tsikliras</w:t>
+                <w:t xml:space="preserve">Lauren Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianpaolo Coro</w:t>
+                <w:t xml:space="preserve">Don-Jean Léandri-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgi Daskalov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Grémillet</w:t>
+                <w:t xml:space="preserve">Shannon Whelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Scotti</w:t>
+                <w:t xml:space="preserve">Alexandre Turmaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Hatch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1295733⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 285, pp.111504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2023.111504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930734v1</w:t>
+                <w:t xml:space="preserve">hal-04254770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seabird morphology determines operational wind speeds, tolerable maxima, and responses to extremes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Nourani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamran Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie de Grissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nik Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 66 (6), pp.1179-1184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2023.01.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04019555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods to detect spatial biases in tracking studies caused by differential representativeness of individuals, populations and time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Morera-Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3921,668 +3921,668 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Manuel Reyes-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity and Distributions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29 (1), pp.19-38. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.13642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond body condition: Experimental evidence that plasma metabolites improve nutritional state measurements in a free-living seabird</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Ecocentric fisheries management in European seas: data gaps, base models and initial assessments: vol. 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Don-Jean Léandri-Breton</w:t>
+                <w:t xml:space="preserve">Athanassios C. Tsikliras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shannon Whelan</w:t>
+                <w:t xml:space="preserve">Gianpaolo Coro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Turmaine</w:t>
+                <w:t xml:space="preserve">Georgi Daskalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Hatch</w:t>
+                <w:t xml:space="preserve">Marco Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 285, pp.111504. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1295733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2023.111504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1295733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254770v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carryover effects of winter mercury contamination on summer concentrations and reproductive performance in little auks</w:t>
+                <w:t xml:space="preserve">Active breeding seabirds prospect alternative breeding colonies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Carravieri</w:t>
+                <w:t xml:space="preserve">Jelena Kralj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Ponchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lorioux</w:t>
+                <w:t xml:space="preserve">Daniel Oro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Angelier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Albert</w:t>
+                <w:t xml:space="preserve">Barbara Amadesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Arizaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120774⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 201 (2), pp.341-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-023-05331-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03903407v1</w:t>
+                <w:t xml:space="preserve">hal-04254328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active breeding seabirds prospect alternative breeding colonies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurore Ponchon</w:t>
+                <w:t xml:space="preserve">Extreme snowstorms lead to large-scale seabird breeding failures in Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Oro</w:t>
+                <w:t xml:space="preserve">Stephen Hudson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Amadesi</w:t>
+                <w:t xml:space="preserve">Joanna Sulich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Arizaga</w:t>
+                <w:t xml:space="preserve">Ewan Wakefield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 201 (2), pp.341-354. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (5), pp.R176-R177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00442-023-05331-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2022.12.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254328v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme snowstorms lead to large-scale seabird breeding failures in Antarctica</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carryover effects of winter mercury contamination on summer concentrations and reproductive performance in little auks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Hudson</w:t>
+                <w:t xml:space="preserve">Alice Carravieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Sulich</w:t>
+                <w:t xml:space="preserve">Sophie Lorioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewan Wakefield</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Grémillet</w:t>
+                <w:t xml:space="preserve">Frédéric Angelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 33 (5), pp.R176-R177. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 318, pp.120774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2022.12.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04032396v1</w:t>
+                <w:t xml:space="preserve">hal-03903407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keystone seabird may face thermoregulatory challenges in a warming Arctic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Grunst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Grunst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4659,51 +4659,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age and sex-specific foraging movements and energetics in an endangered monomorphic seabird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zanri Strydom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4780,77 +4780,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury Contamination Challenges the Behavioral Response of a Keystone Species to Arctic Climate Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Grunst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Grunst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4914,51 +4914,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global assessment of marine plastic exposure risk for oceanic birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bethany L Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana P B Carneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5176,334 +5176,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined threats of climate change and contaminant exposure through the lens of bioenergetics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A keystone avian predator faces elevated energy expenditure in a warming Arctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Grunst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Grunst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29 (18), pp.121187. </w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104 (5), pp.e4034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.16822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ecy.4034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04169785v1</w:t>
+                <w:t xml:space="preserve">hal-04039303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A keystone avian predator faces elevated energy expenditure in a warming Arctic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Combined threats of climate change and contaminant exposure through the lens of bioenergetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Grunst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Grunst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 104 (5), pp.e4034. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (18), pp.121187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ecy.4034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039303v1</w:t>
+                <w:t xml:space="preserve">hal-04169785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerating animal energetics: high dive costs in a small seabird disrupt the dynamic body acceleration–energy expenditure relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ste-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Patterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5580,90 +5580,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury contamination and potential health risks to Arctic seabirds and shorebirds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Ackerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 844, pp.156944. </w:t>
@@ -5799,261 +5799,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03671965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note on demography to assist in the management and conservation of breeding seabird populations along the French mainland coast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Courbin</w:t>
+                <w:t xml:space="preserve">Big data approaches to the spatial ecology and conservation of marine megafauna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Dortel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Grémillet</w:t>
+                <w:t xml:space="preserve">Damien Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐dominique Lebreton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+                <w:t xml:space="preserve">Christophe Guinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022 (16), pp.285-296. </w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79, pp.975-986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5852/naturae2022a16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsac059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254279v1</w:t>
+                <w:t xml:space="preserve">hal-03652296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big data approaches to the spatial ecology and conservation of marine megafauna</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Note on demography to assist in the management and conservation of breeding seabird populations along the French mainland coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Guinet</w:t>
+                <w:t xml:space="preserve">Jean‐dominique Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 79, pp.975-986. </w:t>
+              <w:t xml:space="preserve">Naturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (16), pp.285-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsac059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5852/naturae2022a16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652296v1</w:t>
+                <w:t xml:space="preserve">hal-04254279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal trends of mercury in Arctic biota: 10 more years of progress in Arctic monitoring</w:t>
               </w:r>
@@ -6173,51 +6173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seascapes of fear and competition shape regional seabird movement ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorien Pichegru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6307,90 +6307,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multispecies tracking reveals a major seabird hotspot in the North Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tammy Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana P.B. Carneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Tarzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan Wakefield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janos Hennicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6480,51 +6480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel G Yoccoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per Fauchald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6575,103 +6575,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">North Atlantic winter cyclones starve seabirds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Clairbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mathewson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hallvard Strøm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (17), pp.3964-3971.e1-e3. </w:t>
@@ -6703,749 +6703,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing wintering grounds does not synchronize annual survival in a high Arctic seabird, the little auk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Individual migration strategy fidelity but no habitat specialization in two congeneric seabirds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel G Yoccoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Descamps</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">H Steen</w:t>
+                <w:t xml:space="preserve">Francis Daunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps13400⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (2), pp.263-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.13883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03017418v1</w:t>
+                <w:t xml:space="preserve">hal-03357328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual migration strategy fidelity but no habitat specialization in two congeneric seabirds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Merkel</w:t>
+                <w:t xml:space="preserve">Seasonal variation of mercury contamination in Arctic seabirds: a pan- arctic assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hálfdán Helgi Helgason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Brault-Favrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory J Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Descamps</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis Daunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.13883⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 750, pp.142201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357328v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variation of mercury contamination in Arctic seabirds: a pan- arctic assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Albert</w:t>
+                <w:t xml:space="preserve">Sharing wintering grounds does not synchronize annual survival in a high Arctic seabird, the little auk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Strøm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hálfdán Helgi Helgason</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maud Brault-Favrou</w:t>
+                <w:t xml:space="preserve">Rémi Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory J Robertson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Descamps</w:t>
+                <w:t xml:space="preserve">H Steen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 750, pp.142201. </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, SEA, </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps13400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949049v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a global strategy for seabird tracking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
+                <w:t xml:space="preserve">Meeting Paris agreement objectives will temper seabird winter distribution shifts in the North Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Clairbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Cazalis</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">William Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mathewson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Porter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (3), pp.e12804. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (7), pp.1457-1469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/conl.12804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.15497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03244859v1</w:t>
+                <w:t xml:space="preserve">hal-03088572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meeting Paris agreement objectives will temper seabird winter distribution shifts in the North Atlantic Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Clairbaux</w:t>
+                <w:t xml:space="preserve">Toward a global strategy for seabird tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Cheung</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Victor Cazalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (7), pp.1457-1469. </w:t>
+              <w:t xml:space="preserve">Conservation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (3), pp.e12804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.15497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/conl.12804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03088572v1</w:t>
+                <w:t xml:space="preserve">hal-03244859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentinels of coastal ecosystems: the spatial ecology of European shags breeding in Normandy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nory El Ksabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Courbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 167 (4), pp.43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7505,51 +7505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Renedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bérail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7613,51 +7613,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dance of the Cape gannet may contain social information on foraging behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tendai Chinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7799,51 +7799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Debeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 89 (1), pp.173-185. </w:t>
@@ -7933,51 +7933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter G Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ornithology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 48 (1), pp.91-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8002,90 +8002,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No way home: collapse in northern gannet survival rates point to critical marine ecosystem perturbation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lescroel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha C. Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8130,295 +8130,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological insights from three decades of animal movement tracking across a changing Arctic</w:t>
+                <w:t xml:space="preserve">A framework for mapping the distribution of seabirds by integrating tracking, demography and phenology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Davidson</w:t>
+                <w:t xml:space="preserve">Ana Carneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gil Bohrer</w:t>
+                <w:t xml:space="preserve">Elizabeth Pearmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliezer Gurarie</w:t>
+                <w:t xml:space="preserve">Steffen Oppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Lapoint</w:t>
+                <w:t xml:space="preserve">Thomas Clay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Mahoney</w:t>
+                <w:t xml:space="preserve">Richard A. Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 370 (6517), pp.712-715. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57 (3), pp.514-525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.abb7080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.13568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03017801v1</w:t>
+                <w:t xml:space="preserve">hal-02475623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for mapping the distribution of seabirds by integrating tracking, demography and phenology</w:t>
+                <w:t xml:space="preserve">Ecological insights from three decades of animal movement tracking across a changing Arctic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Carneiro</w:t>
+                <w:t xml:space="preserve">Sarah Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Pearmain</w:t>
+                <w:t xml:space="preserve">Gil Bohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffen Oppel</w:t>
+                <w:t xml:space="preserve">Eliezer Gurarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Clay</w:t>
+                <w:t xml:space="preserve">Scott Lapoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard A. Phillips</w:t>
+                <w:t xml:space="preserve">Peter Mahoney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 57 (3), pp.514-525. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 370 (6517), pp.712-715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.13568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.abb7080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475623v1</w:t>
+                <w:t xml:space="preserve">hal-03017801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population ecology Earlier colony arrival but no trend in hatching timing in two congeneric seabirds (Uria spp.) across the North Atlantic</w:t>
               </w:r>
@@ -8456,51 +8456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel G Yoccoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jóhannis Danielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Daunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (10), pp.20190634. </w:t>
@@ -8966,51 +8966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Afan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9083,90 +9083,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arctic climate change and pollution impact little auk foraging and fitness across a decade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Amélineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Harding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Walkusz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, </w:t>
@@ -9204,90 +9204,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radar detectors carried by Cape gannets reveal surprisingly few fishing vessel encounters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter G. Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9332,926 +9332,926 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02200440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel futur pour les balbuzards de Corse et de la réserve naturelle de Scandola ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Climate change could overturn bird migration: Transarctic flights and high-latitude residency in a sea ice free Arctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Clairbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mathewson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Porter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hallvard Strøm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports of the Port-Cros National Park</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-54228-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964477v1</w:t>
+                <w:t xml:space="preserve">hal-02385267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change could overturn bird migration: Transarctic flights and high-latitude residency in a sea ice free Arctic</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quel futur pour les balbuzards de Corse et de la réserve naturelle de Scandola ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scientific Reports of the Port-Cros National Park</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33, pp.217-221</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385267v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying key needs for the integration of social–ecological outcomes in arctic wildlife monitoring</w:t>
+                <w:t xml:space="preserve">Fishery discards do not compensate natural prey shortage in Northern gannets from the English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Wheeler</w:t>
+                <w:t xml:space="preserve">Tangi Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lescroel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Berteaux</w:t>
+                <w:t xml:space="preserve">Jérome Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Furgal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nigel Yoccoz</w:t>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cobi.13257⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 236, pp.375-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2019.05.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322505v1</w:t>
+                <w:t xml:space="preserve">hal-02329861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishery discards do not compensate natural prey shortage in Northern gannets from the English Channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying key needs for the integration of social–ecological outcomes in arctic wildlife monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangi Le Bot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amélie Lescroel</w:t>
+                <w:t xml:space="preserve">Chris Furgal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Fort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clara Péron</w:t>
+                <w:t xml:space="preserve">Kevin Cazelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gimenez</w:t>
+                <w:t xml:space="preserve">Nigel Yoccoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 236, pp.375-384. </w:t>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (4), pp.861-872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2019.05.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cobi.13257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329861v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibility, variability and constraint in energy management patterns across vertebrate taxa revealed by long‐term heart rate measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pathogen transmission risk by opportunistic gulls moving across human landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Afan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lewis G Halsey</w:t>
+                <w:t xml:space="preserve">Francisco Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Green</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sarah J Burthe</w:t>
+                <w:t xml:space="preserve">Willem Bouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13264⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.10659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-46326-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322580v1</w:t>
+                <w:t xml:space="preserve">hal-02322525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large birds travel farther in homogeneous environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlee Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Alexandrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bierregaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlee Tucker</w:t>
+                <w:t xml:space="preserve">Keith Bildstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Böhning-Gaese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28 (5), pp.576-587. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/geb.12875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogen transmission risk by opportunistic gulls moving across human landscapes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabel Afan</w:t>
+                <w:t xml:space="preserve">Flexibility, variability and constraint in energy management patterns across vertebrate taxa revealed by long‐term heart rate measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lewis G Halsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Twiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Miranda</w:t>
+                <w:t xml:space="preserve">Walter Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willem Bouten</w:t>
+                <w:t xml:space="preserve">Sarah J Burthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, pp.10659. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (2), pp.260-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-46326-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322525v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of age-related improvement in the foraging efficiency of Adélie penguins</w:t>
               </w:r>
@@ -10365,494 +10365,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserving wildlife facing mass-tourism calls for effective management</w:t>
+                <w:t xml:space="preserve">Almost like a whale – first evidence of suction feeding in a seabird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Monti</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manfred Enstipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acv.12474⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 221 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.182170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322173v1</w:t>
+                <w:t xml:space="preserve">hal-01977932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projected distributions of Southern Ocean albatrosses, petrels and fisheries as a consequence of climatic change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Krüger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. González-Solís</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 41 (1), pp.195-208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ecog.02590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almost like a whale – first evidence of suction feeding in a seabird</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conserving wildlife facing mass-tourism calls for effective management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Dominici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sforzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manfred Enstipp</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 221 (13), </w:t>
+              <w:t xml:space="preserve">Animal Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (6), pp.463-464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.182170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/acv.12474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977932v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The price of success: integrative long-term study reveals ecotourism impacts on a flagship species at a UNESCO site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Dominici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sforzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 21 (6), pp.448-458. </w:t>
@@ -10903,77 +10903,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global phenological insensitivity to shifting ocean temperatures among seabirds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharine Keogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Daunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Wanless</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A. Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig A. Walling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11050,51 +11050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity and Distributions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (12), pp.1772-1787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11122,377 +11122,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration and wintering strategies in vulnerable Mediterranean Osprey populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
+                <w:t xml:space="preserve">Migration distance affects stopover use but not travel speed: contrasting patterns between long- and short-distance migrating ospreys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Sforzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giampiero Sammuri</w:t>
+                <w:t xml:space="preserve">Jean Marie Dominici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marie Dominici</w:t>
+                <w:t xml:space="preserve">Rafel Triay Bagur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ibis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 160 (3), pp.554-567. </w:t>
+              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (10), pp.e01839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ibi.12567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jav.01839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322345v1</w:t>
+                <w:t xml:space="preserve">hal-02322312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration distance affects stopover use but not travel speed: contrasting patterns between long- and short-distance migrating ospreys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
+                <w:t xml:space="preserve">Migration and wintering strategies in vulnerable Mediterranean Osprey populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Sforzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giampiero Sammuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Dominici</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafel Triay Bagur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 49 (10), pp.e01839. </w:t>
+              <w:t xml:space="preserve">Ibis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 160 (3), pp.554-567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jav.01839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ibi.12567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322312v1</w:t>
+                <w:t xml:space="preserve">hal-02322345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term prey field lability constrains individual specialisation in resource selection and foraging site fidelity in a marine predator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 21 (7), pp.1043-1054. </w:t>
@@ -11524,654 +11524,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energyscapes and prey fields shape a North Atlantic seabird wintering hotspot under climate change</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Fort</w:t>
+                <w:t xml:space="preserve">Migrating ospreys use thermal uplift over the open sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mathewson</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Sforzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Monti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.171883⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (12), pp.20180687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2018.0687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774954v1</w:t>
+                <w:t xml:space="preserve">hal-02321868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illegal egg harvesting and population decline in a key pelagic seabird colony of the eastern Indian ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravichandra Mondreti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priya Davidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ornithology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46 (2), pp.103-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persisting Worldwide Seabird-Fishery Competition Despite Seabird Community Decline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Ponchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Paleczny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Paleczny</w:t>
+                <w:t xml:space="preserve">Maria-Lourdes Palomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasiliki Karpouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (24), pp.4009-4013.e2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2018.10.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A toolkit to study seabird–fishery interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangi Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lescroel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 75 (5), pp.1513-1525. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/icesjms/fsy038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrating ospreys use thermal uplift over the open sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Duriez</w:t>
+                <w:t xml:space="preserve">Energyscapes and prey fields shape a North Atlantic seabird wintering hotspot under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Amélineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mathewson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Péron</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Speirs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (12), pp.20180687. </w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2018.0687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsos.171883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321868v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetic fitness: Field metabolic rates assessed via 3D accelerometry complement conventional fitness metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lescroel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12395,64 +12395,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean sunfish as indicators for the ‘rise of slime’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12529,51 +12529,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Starving seabirds: unprofitable foraging and its fitness consequences in Cape gannets competing with fisheries in the Benguela upwelling ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12791,389 +12791,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastic pollution in the Greenland Sea: Background levels and selective contamination of planktivorous diving seabirds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Associations between Resting, Activity, and Daily Metabolic Rate in Free-Living Endotherms: No Universal Rule in Birds and Mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Bonnet</w:t>
+                <w:t xml:space="preserve">Steven J Portugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Heitz</w:t>
+                <w:t xml:space="preserve">Jonathan A Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lewis G Halsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Mortreux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ann M.A. Harding</w:t>
+                <w:t xml:space="preserve">Vincent Careau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.09.017⟩</w:t>
+              <w:t xml:space="preserve">Physiological and Biochemical Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 89 (3), pp.251-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/686322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426389v1</w:t>
+                <w:t xml:space="preserve">hal-03561726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between Resting, Activity, and Daily Metabolic Rate in Free-Living Endotherms: No Universal Rule in Birds and Mammals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microplastic pollution in the Greenland Sea: Background levels and selective contamination of planktivorous diving seabirds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Amélineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven J Portugal</w:t>
+                <w:t xml:space="preserve">Serge Mortreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan A Green</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Careau</w:t>
+                <w:t xml:space="preserve">Ann M.A. Harding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological and Biochemical Zoology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 219 (1131-1139), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.09.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/686322⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03561726v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where to forage in the absence of sea ice? Bathymetry as a key factor for an arctic seabird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Amélineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangi Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, in press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13207,64 +13207,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does temporal variation of mercury levels in Arctic seabirds reflect changes in global environmental contamination, or a modification of Arctic marine food web functioning?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Traisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13337,64 +13337,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Being cosmopolitan: evolutionary history and phylogeography of a specialized raptor, the Osprey Pandion haliaetus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13497,51 +13497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13613,103 +13613,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arctic warming: non-linear impacts of sea-ice and glacier melt on seabird foraging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Amélineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Zakharova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangi Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (3), pp.1116-1123. </w:t>
@@ -13773,51 +13773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meineri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne‐sophie Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13902,51 +13902,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-scale recognition and use of mesoscale fronts by foraging Cape gannets in the Benguela upwelling region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sabarros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Demarcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14049,51 +14049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha C. Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Bearhop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lescroel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14303,51 +14303,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irreplaceable area extends marine conservation hotspot off Tunisia: insights from GPS‑tracking Scopoli’s shearwaters from the largest seabird colony in the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14437,77 +14437,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Ecotoxicology: Migratory Arctic Seabirds Are Exposed to Mercury Contamination While Overwintering in the Northwest Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory J Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Traisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14593,51 +14593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lescroel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grant Ballard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14710,51 +14710,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking prospecting movements involved in breeding habitat selection: insights, pitfalls and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Ponchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14844,51 +14844,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear feeding functional responses in the Greater Flamingo (Phoenicopterus roseus) predict immediate negative impact of wetland degradation on this flagship species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14978,51 +14978,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of coastal Marine Protected Areas for the conservation of pelagic seabirds: The case of Vulnerable yelkouan shearwaters in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Prudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15099,90 +15099,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-colony tracking reveals potential threats to little auks wintering in the North Atlantic from marine pollution and shrinking sea-ice cover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Børge Moe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hallvard Strøm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorg Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15245,51 +15245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetic consequences of contrasting winter migratory strategies in a sympatric Arctic seabird duet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Steen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15417,64 +15417,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederiksen Morten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borge Moe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Daunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A. Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert T. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15525,51 +15525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robots in ecology: welcome to the machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15655,51 +15655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-population evidence of oriented chain migration in northern gannets (Morus bassanus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Pettex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15789,90 +15789,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biologging, remotely-sensed oceanography and the Continuous Plankton Recorder reveal the environmental determinants of a seabird wintering hotspot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A. Phillips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7, pp.e41194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15906,51 +15906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vultures of the seas: hyperacidic stomachs in wandering albatrosses as an adaptation to dispersed food resources, including fishery wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Prudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16017,325 +16017,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00706855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Little auks buffer the impact of current Arctic climate change</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate change and the ecology and evolution of Arctic vertebrates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina J. Karnovsky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wojciech Walkusz</w:t>
+                <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hall Margaret</w:t>
+                <w:t xml:space="preserve">Kit M. Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Aars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps09590⟩</w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1249 (1), pp.166-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2011.06412.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100441v1</w:t>
+                <w:t xml:space="preserve">hal-00676048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change and the ecology and evolution of Arctic vertebrates.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kit M. Kovacs</w:t>
+                <w:t xml:space="preserve">Little auks buffer the impact of current Arctic climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorg Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Aars</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Fort</w:t>
+                <w:t xml:space="preserve">Nina J. Karnovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Walkusz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Gauthier</w:t>
+                <w:t xml:space="preserve">Hall Margaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 1249 (1), pp.166-190. </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 454, pp.197-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2011.06412.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps09590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676048v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adverse foraging conditions may impact body mass and survival of a high Arctic seabird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann M.A. Harding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorg Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16431,333 +16431,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic modelling: A comparison of the different approaches used in seabirds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Foraging distribution of little auks (Alle alle) across the Greenland Sea: implications of present and future Arctic climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warren P Porter</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nina Karnovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Harding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Walkusz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sławomir Kwaśniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Goszczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - A: Comparative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2010.05.004⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 415, pp.283-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps08749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100461v1</w:t>
+                <w:t xml:space="preserve">hal-00766683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraging distribution of little auks (Alle alle) across the Greenland Sea: implications of present and future Arctic climate change</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wojciech Walkusz</w:t>
+                <w:t xml:space="preserve">Energetic modelling: A comparison of the different approaches used in seabirds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sławomir Kwaśniewski</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Warren P Porter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - A: Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 158, pp.358-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2010.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps08749⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00766683v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The feeding ecology of little auks raises questions about winter zooplankton stocks in North Atlantic surface waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann M.A. Harding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Egevang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16860,51 +16860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pichegru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Ropert‐coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Kato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16963,51 +16963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seabirds, fisheries, and cameras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Mullers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17097,103 +17097,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographic and seasonal variability in the isotopic niche of little auks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann M.A. Harding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorg Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Jakubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 414, pp.293-302. </w:t>
@@ -17270,51 +17270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 279, pp.294-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17506,77 +17506,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic modelling predicts energetic bottleneck for seabirds wintering in the northwest Atlantic.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren P Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 212 (Pt 15), pp.2483-2490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17756,51 +17756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial match-mismatch in the Benguela upwelling zone: should we expect chlorophyll and sea-surface temperature to predict marine predator distributions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sue Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17884,377 +17884,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Barbraud et al.: King penguin population threatened by Southern Ocean warming</w:t>
+                <w:t xml:space="preserve">Resilience of the British and Irish seabird Community in the twentieth century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Le Bohec</w:t>
+                <w:t xml:space="preserve">Marine Grandgeorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Wanless</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël M. Durant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
+                <w:t xml:space="preserve">Timothy E. Dunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils C. Stenseth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Young-Hyang Park</w:t>
+                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0803656105⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4, pp.187-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ab00095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02126344v1</w:t>
+                <w:t xml:space="preserve">hal-00481147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience of the British and Irish seabird Community in the twentieth century</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reply to Barbraud et al.: King penguin population threatened by Southern Ocean warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Grandgeorge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Wanless</w:t>
+                <w:t xml:space="preserve">Joël M. Durant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy E. Dunn</w:t>
+                <w:t xml:space="preserve">Nils C. Stenseth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory Beaugrand</w:t>
+                <w:t xml:space="preserve">Young-Hyang Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 4, pp.187-199. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 105 (26), pp.E39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/ab00095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0803656105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481147v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">King penguin population threatened by Southern Ocean warming.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël M. Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils C. Stenseth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young-Hyang Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 105 (7), pp.2493-2497. </w:t>
@@ -18292,77 +18292,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population dynamics in a long-lived seabird: I. Impact of breeding activity on survival and breeding probability in unbanded king penguins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19599,51 +19599,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetic costs of diving and thermal status in European shags (Phalacrocorax aristotelis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred R. Enstipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svein‐håkon Lorentsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19722,51 +19722,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discrètes : rêves de tortues marines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes Sud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 265 p., 2025, Mondes sauvages, 978-2-330-20952-0</w:t>
             </w:r>
           </w:p>
@@ -19793,51 +19793,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans les bras du poulpe : et autres chroniques écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19890,51 +19890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ocean's whistleblower: the remarkable life and work of Daniel Pauly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greystone Books</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 349 p., 2021, ‎ 978-1771647540</w:t>
             </w:r>
           </w:p>
@@ -19961,51 +19961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les manchots de Mandela et autres récits océaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Actes Sud, 2021, 978-2-330-15652-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20023,51 +20023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pauly, un océan de combats : biographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Wildproject</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 348 p., 2019, Collection "Domaine sauvage", 978-2-918490-82-1</w:t>
             </w:r>
           </w:p>
@@ -20120,51 +20120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Huctin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20234,51 +20234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Huctin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20293,958 +20293,958 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS éditions, Paris, pp.300, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Settlement pattern and subsistence strategies in the High Arctic: drone survey of an archaeological site at Ukaleqarteq (Kap-Höegh, North-Eastern Greenland)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Masson Maclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fort Jérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Dupont; Anna Baudry; Marie-Yvane Daire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archealogy of coastal settlements / Archéologie des peuplements littoraux. Proceedings of the International conference HOMER 2021, Ile d’Oléron (France), 28/09/2021-02/10/2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidestone Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.431-443, 2025, 978-94-6426-343-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détectives à plumes : ce que les oiseaux nous apprennent sur leur environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vittecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boulinier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">John Bandelier; Bernard Hubert; Catherine Jeandel; Philippe Lebaron; Michel Petit; Hélène Rey-Valette; Pierre Soler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les dossiers d'Agropolis International n° 24 : Sciences marines et littorales en Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agropolis International</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37-37, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing migration and moulting strategy in closely related taxa based on stable isotope analysis: a population study of Balearic and Yelkouan shearwaters across their breeding range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Hernandez de Tena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Kapelj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maite Louzao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Manuel Arcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal winds are stronger and impact seabird behaviour and fitness in a warming Arctic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan J.B. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea S. Grunst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa L. Grunst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann M. A. Harding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution data reveal fundamental steps and turning points in animal movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rory Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lurgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Borger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Redcliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05195532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using accelerometers to infer behaviour of cryptic species in the wild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège C Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Debeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Mark Hewison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body temperature rebounds on sea ice and is elevated by mercury contamination in a keystone predator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Grunst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Grunst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gentès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874807v1</w:t>
-              </w:r>
-[...284 lines deleted...]
-                <w:t xml:space="preserve">hal-04931392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -21275,90 +21275,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecocentric fisheries management in European seas: data gaps, base models and initial assessments, vol. 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanassios Tsikliras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgi Daskalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Sylaios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianpaolo Coro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 179 p., 2023, Frontiers Research Topics, </w:t>
@@ -22022,51 +22022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05562808v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kalaitzakis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S.L. Rodrigues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Davies" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Baran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.70249" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402679v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Grunst" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Grunst" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Amiguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2025.111948" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403859v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ponchon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Provost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulinier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lejeune" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111546" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555434v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Friry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-026-03710-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344669v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Maria Martinez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chandelier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsae198" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104529v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Poupart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Authier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Baccetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca B&#246;rger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2025.106779" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344642v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Morera-Pujol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Catry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Magalh&#227;es" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P&#233;ron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Reyes-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.70013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lambert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Bonnet-Lebrun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.15078" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931015v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Broderick" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damla Beton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ca&#241;adas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dars" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2412845122" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344660v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico de Pascalis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Benvenuti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ventura" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Jennings" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.249719" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410500v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Beaman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig White" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Clairbaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Perret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fort" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.1887" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea S Grunst" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa L Grunst" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cruz&#8208;flores" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14630" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723989v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Wojczulanis-Jakubas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hoover" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Jakubas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0304275" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365166v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cruz-Flores" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lemaire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Brault-Favrou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Christensen-Dalsgaard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Churlaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.123110" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927697v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courbin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110597" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573237v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Cecere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsae058" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994686v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P.B. Carneiro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P. Dias" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany L. Clark" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J. Pearmain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Handley" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110813" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04672797v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Asensio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guillou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.142857" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579801v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia R&#246;nk&#228;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tycho Anker-Nilssen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Artukhin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;hannis Danielsen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.14287" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930738v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany L Clark" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freyd&#237;s Vigf&#250;sd&#243;ttir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wanless" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith C Hamer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Bodey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240708" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674982v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Thepault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S. L. Rodrigues" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.1183" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574186v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Albert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#248;rge Moe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallvard Str&#248;m" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2315513121" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254722v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Lane" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana W.E. Jeglinski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Avery-Gomm" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Ballstaedt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Banyard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.13275" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258873v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bes2.2073" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254756v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gamble" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abed-Zahar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110269" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254762v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Descamps" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2023.04.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963119v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcac153" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930734v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios C. Tsikliras" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpaolo Coro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Daskalov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Scotti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1295733" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019555v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Nourani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Safi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Grissac" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Anderson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Cole" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.01.068" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895401v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13642" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254770v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Jackson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don-Jean L&#233;andri-Breton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Whelan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Turmaine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Hatch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2023.111504" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903407v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carravieri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorioux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120774" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254328v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kralj" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Amadesi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Arizaga" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-023-05331-y" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032396v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hudson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Sulich" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Wakefield" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.12.055" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254786v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Kato" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gent&#232;s" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-43650-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266305v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanri Strydom" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A Venter" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-023-04288-z" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988489v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c08893" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167911v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P B Carneiro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J Pearmain" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Rouyer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Clay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38900-z" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254781v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Abucay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sorongon-Yap" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Kesner-Reyes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Capuli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Reyes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1198137" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169785v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16822" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039303v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4034" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746505v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ste-Marie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Patterson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Brisson-Curadeau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.243252" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708540v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Ackerman" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156944" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03671965v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jaeger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gauchet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gr&#233;millet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-022-04041-y" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254279v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dortel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;dominique Lebreton" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2022a16" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652296v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chevallier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac059" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684200v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Morris" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wilson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Fryer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karista Hudelson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155803" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650515v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorien Pichegru" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mduduzi Seakamela" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azwianewi Makhado" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Me&#255;er" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03151-z" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331141v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Tarzia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Hennicke" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12824" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357335v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Merkel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel G Yoccoz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Fauchald" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13580" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346886v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mathewson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Porter" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.06.059" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017418v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Descamps" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Merkel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Str&#248;m" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Steen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13400" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357328v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Daunt" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13883" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949049v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#225;lfd&#225;n Helgi Helgason" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J Robertson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142201" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244859v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cazalis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12804" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088572v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cheung" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15497" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357291v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gallien" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nory El Ksabi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-020-3655-5" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969848v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Renedo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vegard S Br&#229;then" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c03285" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331770v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tendai Chinho" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambalika Verma-Gr&#233;millet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2020.06.012" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322454v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Benoit" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mark Hewison" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Debeffe" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13098" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357312v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravichandra Mondreti" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Davidar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G Ryan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thiebot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022345v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lescroel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha C. Patrick" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-020-03801-y" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017801v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davidson" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bohrer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Gurarie" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Lapoint" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mahoney" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abb7080" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475623v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carneiro" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Pearmain" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Oppel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clay" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Phillips" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13568" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328876v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0634" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977912v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Yurkowski" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Auger-M&#233;th&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mallory" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah N P Wong" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Gilchrist" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12860" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322544v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. James Grecian" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Williams" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Votier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Bearhop" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cleasby" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00214" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322442v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiannon Austin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Wynn" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Trueman" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mcminn" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51188-8" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322599v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Afan" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Navarro" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coll" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Forero" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.181151" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977919v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Am&#233;lineau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Harding" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Walkusz" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-38042-z" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200440v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Ryan" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0210328" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04964477v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Monti" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385267v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54228-5" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322505v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Wheeler" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berteaux" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Furgal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cazelles" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Yoccoz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13257" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329861v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Le Bot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fort" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.05.040" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322580v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis G Halsey" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Green" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Twiss" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Arnold" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J Burthe" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13264" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022888v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlee Tucker" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Alexandrou" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bierregaard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Bildstein" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin B&#246;hning-Gaese" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12875" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322525v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Miranda" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Bouten" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46326-1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322565v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Ballard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Massaro" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Dugger" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Jennings" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39814-x" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322173v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monti" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duriez" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Dominici" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sforzi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12474" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322413v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramos" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xavier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonz&#225;lez-Sol&#237;s" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02590" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977932v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Enstipp" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.182170" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322368v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12407" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773957v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Keogan" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig A. Walling" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-018-0115-z" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994180v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12832" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322345v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sforzi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Sammuri" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Dominici" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.12567" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322312v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafel Triay Bagur" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.01839" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774958v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saraux" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12970" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774954v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathewson" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Speirs" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.171883" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322289v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322113v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Paleczny" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Lourdes Palomares" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Karpouzi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.10.051" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322326v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsy038" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321868v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ron" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2018.0687" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322386v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13074" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928570v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aulert" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Guillou" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3151-8" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094106v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Dor&#233;mus" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ridoux" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.09.027" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291846v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ropert&#8208;coudert" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-015-2798-2" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04703712v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lescro&#235;l" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2016.02.015" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426389v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonnet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heitz" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mortreux" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M.A. Harding" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.09.017" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND709JS8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561726v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Portugal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A Green" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Careau" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/686322" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331320v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157764" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331331v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Traisnel" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.12.061" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02394347v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dominici" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0535-6" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374434v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Potier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.02.008" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCWT4W4L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111615v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zakharova" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12811" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010779v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meineri" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Deville" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier-Clerc" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B&#233;chet" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12111" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K8L3C4QC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128518v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabarros" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Moseley" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2013.06.023" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864888v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2013.00406.x" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQNLNVKF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076080v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Deville" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Labaude" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Robin" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.106344" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100281v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pons" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ouni" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-014-2538-z" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100234v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es504045g" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01586129v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Ainley" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085291" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282701v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Doligez" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chambert" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torkild Tveraa" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210x.2012.00259.x" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646532v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike von Houwald" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.554" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100397v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Prudor" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pettex" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2013.09.006" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099553v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Welcker" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12105" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFC35AD565550D5BE68674E1CAB8B8D01BAAC16A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100392v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Steen" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallvard Strom" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tremblay" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirik Gr&#248;nnings&#230;ter" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-048X.2012.00128.x" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DB6A5F940EE0CA25FA2E1DF51EAB330A5877D42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648191v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederiksen Morten" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borge Moe" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert T. Barret" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4642.2011.00864.x" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706870v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gar&#231;on" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Maho" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/oje.2012.22006" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100425v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein-Hakon Lorentsen" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Garthe" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/110194" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807534v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041194" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706855v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037834" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100441v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina J. Karnovsky" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hall Margaret" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09590" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676048v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kit M. Kovacs" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Aars" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gauthier" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2011.06412.x" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100472v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith C. Hamer" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S Kitaysky" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-1971-7" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MZMMLXXK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100461v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren P Porter" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2010.05.004" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDLBDW78-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766683v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Karnovsky" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Kwa&#347;niewski" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Goszczko" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08749" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527435v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Egevang" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2010.0082" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411384v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Ryan" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pichegru" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7998.2009.00637.x" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B01DHPP4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536229v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Mullers" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet C. Coetzee" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/10.WB.020" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100480v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08721" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421693v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulin" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7998.2009.00619.x" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DDW0B6WF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439495v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Aglionby Harding" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Egevang" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Walkusz" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Merkel" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-009-0581-x" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NN46QVN6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410423v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.032300" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379425v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daunt" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lewis" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-048X.2008.04592.x" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GRHB3N0F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826057v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Lewis" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drapeau" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van der Lingen" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Huggett" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01447.x" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126344v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Bohec" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l M. Durant" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils C. Stenseth" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Hyang Park" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0803656105" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481147v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Grandgeorge" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy E. Dunn" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00095" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258442v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0712031105" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563900v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2007.01268.x" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126654v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Georges" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billes" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferraroli" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fossette" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fretey" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021270v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Enstipp" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Jones" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.02064" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110936v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudiffa" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Liu" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-005-0130-2" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BFS4SB2T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110887v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.M. Crawford" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-005-0321-z" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDK3T4F3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110901v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Petersen" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130543v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Siorat" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127732v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kato" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cannell" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110907v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wanless" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Boertmann" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Wilson" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129281v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127343v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-005-0242-8" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FGMH5J0X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016285v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred R. Enstipp" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein&#8208;h&#229;kon Lorentsen" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.01791" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301187v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actes-sud.fr/catalogue/les-discretes-reves-de-tortues-marines-019122" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031886v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crosnier" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Martin" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/animaux/dans-les-bras-du-poulpe" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931382v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greystonebooks.com/products/the-oceans-whistleblower" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357366v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931395v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wildproject.org/livres/daniel-pauly-un-ocean-de-combats" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566282v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Huctin" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735416v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402686v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Hernandez de Tena" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kapelj" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Louzao" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Arcos" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402689v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan J.B. Martin" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea S. Grunst" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa L. Grunst" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. A. Harding" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195532v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gunner" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Wilson" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lurgi" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Borger" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Redcliffe" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04291966v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge C Bonnot" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874807v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sato" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498015v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Herv&#233;" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Masson Maclean" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fort J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/archaeology-of-coastal-settlements" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931392v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vittecoq" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agropolis.fr/dossier-agropolis-sciences-marines" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972529v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios Tsikliras" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Sylaios" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-8325-3775-6" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172053v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davidar Priya" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gremillet" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408658v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Frederiksen" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Mosbech" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne W. Andersson" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Corregidor Castro" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934630v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vas" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. T. Kesse" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chakib" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boch" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boguszewski" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402679v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Grunst" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Grunst" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Amiguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2025.111948" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05562808v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kalaitzakis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S.L. Rodrigues" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Davies" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Baran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.70249" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403859v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ponchon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Provost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulinier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lejeune" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111546" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555434v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Friry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-026-03710-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344669v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Maria Martinez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chandelier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsae198" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104529v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Poupart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Authier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Baccetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca B&#246;rger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2025.106779" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344642v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Morera-Pujol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Catry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Magalh&#227;es" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P&#233;ron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Reyes-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.70013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lambert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Bonnet-Lebrun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.15078" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344660v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico de Pascalis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Benvenuti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ventura" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Jennings" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.249719" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Broderick" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damla Beton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ca&#241;adas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dars" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2412845122" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673018v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea S Grunst" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa L Grunst" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cruz&#8208;flores" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14630" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410500v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Beaman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig White" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Clairbaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Perret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.1887" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927697v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courbin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110597" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365166v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cruz-Flores" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lemaire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Brault-Favrou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Christensen-Dalsgaard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Churlaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.123110" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573237v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Cecere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsae058" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723989v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Wojczulanis-Jakubas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hoover" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Jakubas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0304275" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994686v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P.B. Carneiro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P. Dias" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany L. Clark" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J. Pearmain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Handley" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110813" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04672797v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Asensio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guillou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.142857" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579801v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia R&#246;nk&#228;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tycho Anker-Nilssen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Artukhin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;hannis Danielsen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.14287" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574186v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Albert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#248;rge Moe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallvard Str&#248;m" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2315513121" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674982v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Thepault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S. L. Rodrigues" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.1183" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930738v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany L Clark" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freyd&#237;s Vigf&#250;sd&#243;ttir" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wanless" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith C Hamer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Bodey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240708" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258873v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bes2.2073" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254722v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Lane" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana W.E. Jeglinski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Avery-Gomm" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Ballstaedt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Banyard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.13275" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254756v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gamble" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abed-Zahar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110269" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254762v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Descamps" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2023.04.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963119v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcac153" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254770v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Jackson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don-Jean L&#233;andri-Breton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Whelan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Turmaine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Hatch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2023.111504" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019555v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Nourani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Safi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Grissac" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Anderson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Cole" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.01.068" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895401v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13642" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930734v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios C. Tsikliras" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpaolo Coro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Daskalov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Scotti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1295733" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254328v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kralj" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oro" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Amadesi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Arizaga" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-023-05331-y" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032396v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hudson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Sulich" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Wakefield" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.12.055" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903407v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carravieri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorioux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120774" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254786v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Kato" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gent&#232;s" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-43650-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266305v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanri Strydom" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A Venter" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-023-04288-z" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988489v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c08893" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167911v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P B Carneiro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J Pearmain" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Rouyer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Clay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38900-z" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254781v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Abucay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sorongon-Yap" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Kesner-Reyes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Capuli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Reyes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1198137" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039303v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4034" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169785v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16822" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746505v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ste-Marie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Patterson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Brisson-Curadeau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.243252" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708540v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Ackerman" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156944" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03671965v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jaeger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gauchet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gr&#233;millet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-022-04041-y" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652296v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chevallier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac059" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254279v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dortel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;dominique Lebreton" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2022a16" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684200v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Morris" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wilson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Fryer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karista Hudelson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155803" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650515v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorien Pichegru" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mduduzi Seakamela" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azwianewi Makhado" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Me&#255;er" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03151-z" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331141v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Tarzia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Hennicke" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12824" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357335v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Merkel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel G Yoccoz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Fauchald" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13580" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346886v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mathewson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Porter" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.06.059" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357328v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Daunt" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13883" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949049v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#225;lfd&#225;n Helgi Helgason" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J Robertson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142201" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017418v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Descamps" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Merkel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Str&#248;m" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Steen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13400" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088572v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cheung" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15497" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244859v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cazalis" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12804" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357291v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gallien" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nory El Ksabi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-020-3655-5" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969848v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Renedo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vegard S Br&#229;then" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c03285" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331770v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tendai Chinho" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambalika Verma-Gr&#233;millet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2020.06.012" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322454v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Benoit" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mark Hewison" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Debeffe" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13098" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357312v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravichandra Mondreti" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Davidar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G Ryan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thiebot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022345v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lescroel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha C. Patrick" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-020-03801-y" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475623v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carneiro" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Pearmain" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Oppel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clay" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Phillips" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13568" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017801v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davidson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bohrer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Gurarie" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Lapoint" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mahoney" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abb7080" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328876v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0634" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977912v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Yurkowski" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Auger-M&#233;th&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mallory" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah N P Wong" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Gilchrist" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12860" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322544v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. James Grecian" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Williams" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Votier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Bearhop" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cleasby" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00214" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322442v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiannon Austin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Wynn" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Trueman" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mcminn" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51188-8" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322599v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Afan" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Navarro" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coll" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Forero" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.181151" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977919v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Am&#233;lineau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Harding" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Walkusz" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-38042-z" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200440v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Ryan" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0210328" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385267v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54228-5" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04964477v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Monti" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329861v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Le Bot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fort" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.05.040" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322505v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Wheeler" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berteaux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Furgal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cazelles" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Yoccoz" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13257" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322525v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Miranda" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Bouten" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46326-1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022888v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlee Tucker" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Alexandrou" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bierregaard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Bildstein" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin B&#246;hning-Gaese" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12875" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322580v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis G Halsey" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Green" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Twiss" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Arnold" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J Burthe" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13264" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322565v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Ballard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Massaro" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Dugger" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Jennings" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39814-x" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977932v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Enstipp" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.182170" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322413v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramos" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xavier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonz&#225;lez-Sol&#237;s" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02590" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322173v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monti" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duriez" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Dominici" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sforzi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12474" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322368v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12407" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773957v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Keogan" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig A. Walling" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-018-0115-z" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994180v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12832" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322312v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sforzi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Dominici" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafel Triay Bagur" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.01839" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322345v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Sammuri" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.12567" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774958v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saraux" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12970" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321868v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ron" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2018.0687" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322289v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322113v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Paleczny" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Lourdes Palomares" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Karpouzi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.10.051" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322326v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsy038" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774954v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathewson" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Speirs" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.171883" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322386v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13074" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928570v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aulert" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Guillou" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3151-8" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094106v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Dor&#233;mus" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ridoux" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.09.027" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291846v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ropert&#8208;coudert" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-015-2798-2" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04703712v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lescro&#235;l" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2016.02.015" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561726v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Portugal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A Green" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Careau" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/686322" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426389v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonnet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heitz" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mortreux" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M.A. Harding" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.09.017" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND709JS8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331320v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157764" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331331v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Traisnel" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.12.061" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02394347v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dominici" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0535-6" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374434v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Potier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.02.008" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCWT4W4L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111615v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zakharova" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12811" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010779v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meineri" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Deville" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier-Clerc" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B&#233;chet" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12111" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K8L3C4QC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128518v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabarros" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Moseley" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2013.06.023" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864888v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2013.00406.x" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQNLNVKF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076080v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Deville" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Labaude" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Robin" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.106344" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100281v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pons" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ouni" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-014-2538-z" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100234v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es504045g" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01586129v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Ainley" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085291" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282701v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Doligez" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chambert" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torkild Tveraa" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210x.2012.00259.x" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646532v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike von Houwald" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.554" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100397v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Prudor" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pettex" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2013.09.006" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099553v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Welcker" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12105" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFC35AD565550D5BE68674E1CAB8B8D01BAAC16A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100392v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Steen" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallvard Strom" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tremblay" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirik Gr&#248;nnings&#230;ter" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-048X.2012.00128.x" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DB6A5F940EE0CA25FA2E1DF51EAB330A5877D42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648191v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederiksen Morten" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borge Moe" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert T. Barret" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4642.2011.00864.x" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706870v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gar&#231;on" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Maho" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/oje.2012.22006" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100425v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein-Hakon Lorentsen" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Garthe" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/110194" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807534v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041194" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706855v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037834" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676048v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kit M. Kovacs" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Aars" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gauthier" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2011.06412.x" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100441v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina J. Karnovsky" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hall Margaret" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09590" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100472v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith C. Hamer" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S Kitaysky" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-1971-7" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MZMMLXXK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766683v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Karnovsky" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Kwa&#347;niewski" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Goszczko" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08749" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100461v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren P Porter" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2010.05.004" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDLBDW78-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527435v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Egevang" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2010.0082" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411384v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Ryan" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pichegru" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7998.2009.00637.x" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B01DHPP4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536229v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Mullers" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet C. Coetzee" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/10.WB.020" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100480v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08721" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421693v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulin" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7998.2009.00619.x" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DDW0B6WF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439495v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Aglionby Harding" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Egevang" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Walkusz" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Merkel" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-009-0581-x" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NN46QVN6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410423v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.032300" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379425v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daunt" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lewis" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-048X.2008.04592.x" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GRHB3N0F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826057v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Lewis" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drapeau" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van der Lingen" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Huggett" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01447.x" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481147v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Grandgeorge" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy E. Dunn" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00095" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126344v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Bohec" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l M. Durant" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils C. Stenseth" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Hyang Park" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0803656105" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258442v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0712031105" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563900v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2007.01268.x" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126654v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Georges" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billes" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferraroli" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fossette" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fretey" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021270v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Enstipp" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Jones" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.02064" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110936v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudiffa" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Liu" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-005-0130-2" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BFS4SB2T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110887v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.M. Crawford" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-005-0321-z" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDK3T4F3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110901v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Petersen" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130543v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Siorat" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127732v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kato" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cannell" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110907v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wanless" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Boertmann" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Wilson" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129281v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127343v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-005-0242-8" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FGMH5J0X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016285v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred R. Enstipp" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein&#8208;h&#229;kon Lorentsen" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.01791" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301187v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actes-sud.fr/catalogue/les-discretes-reves-de-tortues-marines-019122" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031886v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crosnier" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Martin" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/animaux/dans-les-bras-du-poulpe" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931382v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greystonebooks.com/products/the-oceans-whistleblower" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357366v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931395v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wildproject.org/livres/daniel-pauly-un-ocean-de-combats" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566282v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Huctin" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735416v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498015v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Herv&#233;" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Masson Maclean" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fort J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/archaeology-of-coastal-settlements" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931392v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vittecoq" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agropolis.fr/dossier-agropolis-sciences-marines" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402686v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Hernandez de Tena" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kapelj" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Louzao" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Arcos" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402689v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan J.B. Martin" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea S. Grunst" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa L. Grunst" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. A. Harding" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195532v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gunner" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Wilson" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lurgi" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Borger" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Redcliffe" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04291966v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge C Bonnot" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874807v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sato" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972529v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios Tsikliras" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Sylaios" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-8325-3775-6" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172053v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davidar Priya" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gremillet" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408658v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Frederiksen" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Mosbech" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne W. Andersson" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Corregidor Castro" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934630v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vas" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. T. Kesse" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chakib" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boch" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boguszewski" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>