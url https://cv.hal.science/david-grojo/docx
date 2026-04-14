--- v0 (2026-03-17)
+++ v1 (2026-04-14)
@@ -2019,226 +2019,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser welding for semiconductors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wavelength-Independent Performance of Femtosecond Laser Dielectric Ablation Spanning Over Three Octaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Garcia-Lechuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Utéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pol Sopeña</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Focus World</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (4), pp.044047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.19.044047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241569v1</w:t>
+                <w:t xml:space="preserve">hal-04241475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength-Independent Performance of Femtosecond Laser Dielectric Ablation Spanning Over Three Octaves</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser welding for semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Sopeña</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laser Focus World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (2), pp.25-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.19.044047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04241475v1</w:t>
+                <w:t xml:space="preserve">hal-04241569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembly and optimization of an infared quantitative phase-contrast microscope for semiconductor inspection</w:t>
               </w:r>
@@ -2439,577 +2439,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burst mode enabled ultrafast laser inscription inside gallium arsenide</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’émergence de procédés d’écriture laser 3D dans les technologies silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Extreme Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4, pp.045001. </w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 112, pp.37-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2631-7990/ac8fc3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/photon/202211237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800158v1</w:t>
+                <w:t xml:space="preserve">hal-03598356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal structuring of gallium arsenide using short laser pulses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amlan Das</w:t>
+                <w:t xml:space="preserve">Ultrafast laser stabilization by nonlinear absorption for enhanced-precision material processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Sopeña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Garcia-Lechuga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andong Wang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Utéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30 (21), pp.39101. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (4), pp.993-996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.471432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.449720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817172v1</w:t>
+                <w:t xml:space="preserve">hal-03576611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength Influence on Precision Femtosecond Laser Processing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pol Sopeña</w:t>
+                <w:t xml:space="preserve">Internal structuring of gallium arsenide using short laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amlan Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Utéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grojo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (S1), pp.896-897. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (21), pp.39101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927622003944⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.471432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800988v1</w:t>
+                <w:t xml:space="preserve">hal-03817172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser stabilization by nonlinear absorption for enhanced-precision material processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wavelength Influence on Precision Femtosecond Laser Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Garcia-Lechuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Sopeña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Utéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 47 (4), pp.993-996. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (S1), pp.896-897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.449720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1431927622003944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03576611v1</w:t>
+                <w:t xml:space="preserve">hal-03800988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émergence de procédés d’écriture laser 3D dans les technologies silicium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Burst mode enabled ultrafast laser inscription inside gallium arsenide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Sopeña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 112, pp.37-42. </w:t>
+              <w:t xml:space="preserve">International Journal of Extreme Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.045001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/photon/202211237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2631-7990/ac8fc3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03598356v1</w:t>
+                <w:t xml:space="preserve">hal-03800158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separated nano jetting and micro jetting regimes by double-pulse irradiation of a metal film: towards multiscale printing</w:t>
               </w:r>
@@ -3148,51 +3148,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photoniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 112, pp.37 - 42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/photon/202211237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03597399v1</w:t>
@@ -3314,503 +3314,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple and robust method for determination of laser fluence thresholds for material modifications: an extension of Liu’s approach to imperfect beams</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Short-Pulse Laser-Assisted Fabrication of a Si-SiO2 Microcooling Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Mouskeftaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Beurthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Hallewell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Research Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/openreseurope.13073.1⟩</w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (9), pp.1054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi12091054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182284v1</w:t>
+                <w:t xml:space="preserve">hal-03356892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Pulse Lasers: A Versatile Tool in Creating Novel Nano-/Micro-Structures and Compositional Analysis for Healthcare and Wellbeing Challenges</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-dimensional luminescence microscopy for quantitative plasma characterization in bulk semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Grojo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11030712⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 119 (4), pp.041108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0059431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167757v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional luminescence microscopy for quantitative plasma characterization in bulk semiconductors</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Short-Pulse Lasers: A Versatile Tool in Creating Novel Nano-/Micro-Structures and Compositional Analysis for Healthcare and Wellbeing Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Al-Kattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Mouskeftaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0059431⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (3), pp.712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11030712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350812v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Pulse Laser-Assisted Fabrication of a Si-SiO2 Microcooling Device</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simple and robust method for determination of laser fluence thresholds for material modifications: an extension of Liu’s approach to imperfect beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Garcia-Lechuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grojo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (9), pp.1054. </w:t>
+              <w:t xml:space="preserve">Open Research Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/mi12091054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.13073.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356892v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In‐Volume Laser Direct Writing of Silicon—Challenges and Opportunities</w:t>
               </w:r>
@@ -4054,365 +4054,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Structuring of Silicon using THz-Repetition-Rate Trains of Ultrashort Pulses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Grojo</w:t>
+                <w:t xml:space="preserve">Temporal-contrast imperfections as drivers for ultrafast laser modifications in bulk silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amlan Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Technical Digest (Optical Society of America)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/CLEO_AT.2020.ATu3K.4⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.033023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990021v1</w:t>
+                <w:t xml:space="preserve">hal-02891543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the limits of determinism and precision in ultrafast laser ablation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internal Structuring of Silicon using THz-Repetition-Rate Trains of Ultrashort Pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0023294⟩</w:t>
+              <w:t xml:space="preserve">OSA Technical Digest (Optical Society of America)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.ATu3K.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_AT.2020.ATu3K.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982774v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal-contrast imperfections as drivers for ultrafast laser modifications in bulk silicon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Grojo</w:t>
+                <w:t xml:space="preserve">Assessing the limits of determinism and precision in ultrafast laser ablation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garcia-Lechuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gebrayel El Reaidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2, </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (17), pp.171604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.033023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0023294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891543v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Resolution: A Misconception in Femtosecond Laser Ablation</w:t>
               </w:r>
@@ -4437,51 +4437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Utéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OSA Technical Digest (Optical Society of America)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.AW4I.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4840,51 +4840,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidencing the nonlinearity independence of resolution in femtosecond laser ablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Garcia-Lechuga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Utéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4951,2371 +4951,2371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal structuring of silicon by ultrafast laser irradiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jetting regimes of double-pulse laser-induced forward transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingfeng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Patricia Alloncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Technical Digest (Optical Society of America)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (8), pp.3476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.9.003476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990081v1</w:t>
+                <w:t xml:space="preserve">hal-02322959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional writing inside silicon using a 2-µm picosecond fiber laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Competing Nonlinear Delocalization of Light for Laser Inscription Inside Silicon with a 2- µ m Picosecond Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chambonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gaponov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Y. Fedorov</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.Y. Fedorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of ICALEO 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (2), pp.024009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.024009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323573v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenological modelling of non-volatile memory threshold voltage shift induced by nonlinear ionization with a femtosecond laser</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of double-pulse laser printing of copper microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingfeng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Patricia Alloncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-43344-x⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 471, pp.627-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.12.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137915v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and control of laser induced modification inside silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional writing inside silicon using a 2-µm picosecond fiber laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chambonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lavoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gaponov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinya Wang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maxime Chambonneau</w:t>
+                <w:t xml:space="preserve">V. Y. Fedorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Laser Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of ICALEO 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paper#142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104915v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive- and negative-tone structuring of crystalline silicon by laser-assisted chemical etching</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Chaudanson</w:t>
+                <w:t xml:space="preserve">Phenomenological modelling of non-volatile memory threshold voltage shift induced by nonlinear ionization with a femtosecond laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chambonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Della Marca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.44.001619⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (7392), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-43344-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106462v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refractive index engineering inside silicon by infrared laser pulses of different pulse durations in the picosecond regime</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Grojo</w:t>
+                <w:t xml:space="preserve">Internal structuring of silicon by ultrafast laser irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OSA Technical Digest (Optical Society of America)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, paper ITh1A.5</w:t>
+              <w:t xml:space="preserve">, 2019, pp.CM_2_1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323418v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jetting regimes of double-pulse laser-induced forward transfer</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization and control of laser induced modification inside silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinya Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoming Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyu Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianhua Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chambonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.9.003476⟩</w:t>
+              <w:t xml:space="preserve">Journal of Laser Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (2), pp.022601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2351/1.5096086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322959v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of double-pulse laser printing of copper microstructures</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Positive- and negative-tone structuring of crystalline silicon by laser-assisted chemical etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chambonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaudanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.12.052⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (7), pp.1619-1622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.44.001619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137955v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competing Nonlinear Delocalization of Light for Laser Inscription Inside Silicon with a 2- µ m Picosecond Laser</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refractive index engineering inside silicon by infrared laser pulses of different pulse durations in the picosecond regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amlan Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Uteza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grojo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OSA Technical Digest (Optical Society of America)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, paper ITh1A.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.024009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02275945v1</w:t>
+                <w:t xml:space="preserve">hal-02323418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital laser micro- and nanoprinting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qingfeng Li</w:t>
+                <w:t xml:space="preserve">Local thermodynamic equilibrium in a laser-induced plasma evidenced by blackbody radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delaporte</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Axente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Craciun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/nanoph-2018-0103⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144, pp.82-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2018.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323057v1</w:t>
+                <w:t xml:space="preserve">hal-02114124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-volume structuring of silicon using picosecond laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Kämmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. G Matthäus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. S Nolte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Uteza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 124 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00339-018-1715-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inscribing diffraction gratings in bulk silicon with nanosecond laser pulses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Grojo</w:t>
+                <w:t xml:space="preserve">Digital laser micro- and nanoprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingfeng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Patricia Alloncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Chichkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.43.006069⟩</w:t>
+              <w:t xml:space="preserve">Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.27-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/nanoph-2018-0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106517v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local thermodynamic equilibrium in a laser-induced plasma evidenced by blackbody radiation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Grojo</w:t>
+                <w:t xml:space="preserve">Inscribing diffraction gratings in bulk silicon with nanosecond laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chambonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuel Axente</w:t>
+                <w:t xml:space="preserve">D. Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Craciun</w:t>
+                <w:t xml:space="preserve">S. Nolte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 144, pp.82-86. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (24), pp.6069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2018.03.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.43.006069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114124v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossing the threshold of ultrafast laser writing in bulk silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suppressing the memory state of floating gate transistors with repeated femtosecond laser backside irradiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chambonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Chanal</w:t>
+                <w:t xml:space="preserve">Sarra Souiki Souiki-Figuigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Yu. Fedorov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stelios Tzortzakis</w:t>
+                <w:t xml:space="preserve">Vincenzo Della Marca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110, pp.161112 - 161112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629428v1</w:t>
+                <w:t xml:space="preserve">hal-01655116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced nano-jetting behaviors of liquid metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qingfeng Li</w:t>
+                <w:t xml:space="preserve">Crossing the threshold of ultrafast laser writing in bulk silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.P. Alloncle</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vladimir Yu. Fedorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chambonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Clady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stelios Tzortzakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 123 (11), </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-017-1308-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-00907-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138374v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating liquid nanojets from copper by dual laser irradiation for ultra-high resolution printing</w:t>
+                <w:t xml:space="preserve">Laser-induced nano-jetting behaviors of liquid metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingfeng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Alloncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.25.024164⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-017-1308-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138435v1</w:t>
+                <w:t xml:space="preserve">hal-02138374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ideal radiation source for plasma spectroscopy generated by laser ablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorg Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Axente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Gerhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloš Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (5), pp.53210 - 53210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.96.053210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength scaling of silicon laser ablation in picosecond regime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Sikora</w:t>
+                <w:t xml:space="preserve">Generating liquid nanojets from copper by dual laser irradiation for ultra-high resolution printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingfeng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Alloncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Sentis</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4994307⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (20), pp.24164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.25.024164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138454v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppressing the memory state of floating gate transistors with repeated femtosecond laser backside irradiations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Chambonneau</w:t>
+                <w:t xml:space="preserve">Wavelength scaling of silicon laser ablation in picosecond regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Sikora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarra Souiki Souiki-Figuigui</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (4), pp.045702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4994307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655116v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct measurement of ambipolar diffusion in bulk silicon by ultrafast infrared imaging of laser-induced microplasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandros Mouskeftaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chambonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7418,51 +7418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Yu. Fedorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tzortzakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7509,103 +7509,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Writing waveguides inside monolithic crystalline silicon with nanosecond laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chambonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 41 (21), pp.4875-4878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7665,77 +7665,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. L. N. Deepak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Uteza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 374, pp.124-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7769,77 +7769,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal modification of intrinsic and doped silicon using infrared nanosecond laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoming Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinya Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos A. Trallero-Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7903,90 +7903,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative-phase microscopy of nanosecond laser-induced micro-modifications inside silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chambonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55 (33), </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8014,157 +8014,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millijoule femtosecond micro-Bessel beams for ultra-high aspect ratio machining</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser processing of metal thin films using transparent microsphere arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sambit Mitra</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David Grojo</w:t>
+                <w:t xml:space="preserve">L. N. D. Kallepalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Uteza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 54 (24), pp.7358-7365. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 336, pp.112-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.54.007358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418530v1</w:t>
+                <w:t xml:space="preserve">hal-01418514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticle-decorated ceramic as substrate in surface enhanced Raman spectroscopy</w:t>
               </w:r>
@@ -8278,157 +8278,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser processing of metal thin films using transparent microsphere arrays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Millijoule femtosecond micro-Bessel beams for ultra-high aspect ratio machining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. N. D. Kallepalli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Grojo</w:t>
+                <w:t xml:space="preserve">Sambit Mitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Chanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Clady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Mouskeftaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 336, pp.112-117. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (24), pp.7358-7365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.54.007358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418514v1</w:t>
+                <w:t xml:space="preserve">hal-01418530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale micro-structured optical second harmonic generation response imprinted on glass surface by thermal poling</w:t>
               </w:r>
@@ -8574,77 +8574,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. N. Deepak Kallepalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Uteza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 446, pp.237-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8968,51 +8968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei V. Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Clady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Uteza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9057,521 +9057,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long range nanostructuring of silicon surfaces by photonic nanojets from microsphere Langmuir films</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of energy deposition in femtosecond laser dielectric interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Charmasson</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jiahui Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David M. Rayner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul B. Corkum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/46/14/145102⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4802820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418591v1</w:t>
+                <w:t xml:space="preserve">hal-01418589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-wavelength enhancement of silicon Raman scattering by nanoscale laser surface ablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sangar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Torchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K L N Deepak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.07.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of energy deposition in femtosecond laser dielectric interactions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David M. Rayner</w:t>
+                <w:t xml:space="preserve">Long range nanostructuring of silicon surfaces by photonic nanojets from microsphere Langmuir films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. N. Deepak Kallepalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul B. Corkum</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Charmasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Uteza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 102 (16), </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4802820⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/46/14/145102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418589v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-wavelength enhancement of silicon Raman scattering by nanoscale laser surface ablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sangar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Torchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. N. D. Kallepalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 284, pp.545-548. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.07.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418579v1</w:t>
@@ -9595,64 +9595,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear absorption of focused femtosecond laser pulses at 1.3 mu m inside silicon: Independence on doping concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Marine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9728,77 +9728,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-wavelength multiphoton ionization inside band-gap solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Marine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9856,389 +9856,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-ablative nanostructuring of surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Size scaling of mesoporous silica membranes produced by nanosphere mediated laser ablation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. de Leo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. V. Kabashin</w:t>
+                <w:t xml:space="preserve">R. Rocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Sarnet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Charmasson</w:t>
+                <w:t xml:space="preserve">G. Panzarasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (48), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/48/485305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJNT.2012.045329⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418599v1</w:t>
+                <w:t xml:space="preserve">hal-01418609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size scaling of mesoporous silica membranes produced by nanosphere mediated laser ablation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Laser-ablative nanostructuring of surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Kabashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sarnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Panzarasa</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Charmasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/48/485305⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (3-7), pp.230-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2012.045329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418609v1</w:t>
+                <w:t xml:space="preserve">hal-01418599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Photonic Nanojets from Microsphere Arrays by Femtosecond Laser Ablation of Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Charmasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph Delaporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (10), pp.9129-9135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10285,64 +10285,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear absorption of 1.3-mu m wavelength femtosecond laser pulses focused inside semiconductors: Finite difference time domain-two temperature model combined computational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. B. Bogatyrev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10445,51 +10445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10534,602 +10534,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00542670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédés laser-particules : décontamination et nanofabrication</w:t>
+                <w:t xml:space="preserve">Self-controlled formation of micro-lenses by optical breakdown inside wide-band-gap materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gertsvolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jean-Ruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ramunno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93, pp.243118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3049133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00261655v1</w:t>
+                <w:t xml:space="preserve">hal-00341282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-fabricated porous alumina membranes (LF-PAM) for the preparation of metal nanodot arrays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The so-called dry laser cleaning governed by humidity at the nanometer scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pakarinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Foster</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.Vol.92, Issue 3, 033108 (2008). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2832766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00250377v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The so-called dry laser cleaning governed by humidity at the nanometer scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser-fabricated porous alumina membranes (LF-PAM) for the preparation of metal nanodot arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Accepted</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199389v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00250377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Humidity on the Mechanisms Involved in Laser-Induced Particle Ejection Experiments</w:t>
+                <w:t xml:space="preserve">Procédés laser-particules : décontamination et nanofabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaporte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33, pp.50-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00316306v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00261655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-controlled formation of micro-lenses by optical breakdown inside wide-band-gap materials</w:t>
+                <w:t xml:space="preserve">The Influence of Humidity on the Mechanisms Involved in Laser-Induced Particle Ejection Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 93, pp.243118. </w:t>
+              <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22, pp.623-634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3049133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/156856108X295518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341282v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00316306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of ablation mechanisms involved in dry laser cleaning</w:t>
               </w:r>
@@ -11154,51 +11154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 253 (19), pp.8309-8315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11217,752 +11217,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time of flight measurements of ejected particles during dry laser cleaning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Sentis</w:t>
+                <w:t xml:space="preserve">Time-of-flight measurements of ejected particles during dry laser cleaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 84 (3), pp.191-201</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 84, pp.517,521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-006-2283-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00192930v1</w:t>
+                <w:t xml:space="preserve">hal-00083796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ablation laser pour la microélectronique plastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Patricia Alloncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 138, pp.213-221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:2006138024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-of-flight measurements of ejected particles during dry laser cleaning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Sentis</w:t>
+                <w:t xml:space="preserve">Time of flight measurements of ejected particles during dry laser cleaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 84, pp.517-521</w:t>
+              <w:t xml:space="preserve">, 2006, 84 (3), pp.191-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00123693v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of laser pulse shape on dry laser cleaning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Time-of-flight measurements of ejected particles during dry laser cleaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.4786-4791</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 84, pp.517-521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00123703v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00123693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of laser pulse shape on dry laser cleaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boyomo-Onana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Delaporte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Boyono-Onana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 252, pp.4786-4791</w:t>
+              <w:t xml:space="preserve">, 2006, pp.4786-4791</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083785v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00123703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-of-flight measurements of ejected particles during dry laser cleaning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Influence of laser pulse shape on dry laser cleaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Sentis</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boyono-Onana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 252, pp.4786-4791</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-006-2283-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00083796v1</w:t>
+                <w:t xml:space="preserve">hal-00083785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma analyses during femtosecond laser ablation of Ti, Zr and Hf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12052,51 +12052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eichenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fujiwara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Baleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12108,62 +12108,50 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 77, pp.437-440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00340-003-1241-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00107084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -12177,59 +12165,59 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centres colorés dans le silicium : génération et contrôle de leurs propriétés optiques</w:t>
+                <w:t xml:space="preserve">Color centers in silicon: generation and control of optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Quard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Khoury</w:t>
@@ -12264,97 +12252,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Meijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SFO 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">Photonics for Quantum 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Univ. of Waterloo, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636509v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color centers in silicon: generation and control of optical properties</w:t>
+                <w:t xml:space="preserve">Centres colorés dans le silicium : génération et contrôle de leurs propriétés optiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Quard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Khoury</w:t>
@@ -12389,97 +12377,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Meijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics for Quantum 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Univ. of Waterloo, Canada</w:t>
+              <w:t xml:space="preserve">Congrès de la SFO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624509v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond laser induced creation of color centers on the silicon-on-insulator platform and control of their emission directivity with Mie resonators</w:t>
+                <w:t xml:space="preserve">Color centers in Silicon : generation and control of their optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Quard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Khoury</w:t>
@@ -12514,3231 +12502,3231 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Meijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in NanoTechnology 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">workshop "Physics and applications of solid-state point defects"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195334v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-High Space-Time Localization of Laser Energy for 3D Fabrication Inside Semiconductors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct bonding of semiconductors by through-transmission laser welding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Sopeña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Salter</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Mouskeftaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Booth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 24th International Symposium on Laser Precision Microfabrication (LPM2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Japan Laser Processing Society (JLPS), Jun 2023, Hirosaki, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241594v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color centers in Silicon : generation and control of their optical properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultra-High Space-Time Localization of Laser Energy for 3D Fabrication Inside Semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Booth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">workshop "Physics and applications of solid-state point defects"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04307546v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct bonding of semiconductors by through-transmission laser welding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pol Sopeña</w:t>
+                <w:t xml:space="preserve">Femtosecond laser induced creation of color centers on the silicon-on-insulator platform and control of their emission directivity with Mie resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Quard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Herzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Meijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24th International Symposium on Laser Precision Microfabrication (LPM2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Japan Laser Processing Society (JLPS), Jun 2023, Hirosaki, Japan</w:t>
+              <w:t xml:space="preserve">Trends in NanoTechnology 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04105830v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of femtosecond laser-induced shockwaves in air</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Utéza</w:t>
+                <w:t xml:space="preserve">Influence of filamentation on laser-induced modifications deep inside gallium arsenide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amlan Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West / Frontiers in Ultrafast Optics: Biomedical, Scientific, and Industrial Applications XXII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Laser Filamentation (COFIL 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Chania, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800474v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser writing in Si using THz pulse trains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional laser writing deep inside Gallium Arsenide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Sopeña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LaserAp 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Semur-en-Auxois, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Laser Ablation COLA 2021/2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Matsue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872205v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulse energy stabilization to enhance precision of ultrafast laser material processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional laser writing deep inside Gallium Arsenide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Sopeña</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Laser Ablation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Masue, Japan</w:t>
+              <w:t xml:space="preserve">16th International Conference on Laser Ablation COLA 2021/2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Matsue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800564v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct nanosecond laser welding of semiconductor materials</w:t>
+                <w:t xml:space="preserve">Ultrafast laser writing stabilized by nonlinear absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Sopeña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario García-Lechuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andong Wang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandros Mouskeftaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: Applications and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 23rd International Symposium on Laser Precision Microfabrication – LPM2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Dresde, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800616v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser writing stabilized by nonlinear absorption</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrafast laser writing in Si using THz pulse trains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 23rd International Symposium on Laser Precision Microfabrication – LPM2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">LaserAp 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Semur-en-Auxois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817206v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser writing stabilized by nonlinear absorption</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andong Wang</w:t>
+                <w:t xml:space="preserve">Pulse energy stabilization to enhance precision of ultrafast laser material processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Sopeña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Garcia-Lechuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 23rd International Symposium on Laser Precision Microfabrication – LPM2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">Conference on Laser Ablation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Masue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800502v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulse energy stabilization to enhance precision of ultrafast laser material processing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A Wang</w:t>
+                <w:t xml:space="preserve">Direct nanosecond laser welding of semiconductor materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Sopeña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Mouskeftaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Laser Ablation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO: Applications and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, San Jose, United States. pp.JTh6A.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_AT.2022.JTh6A.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817232v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional laser writing deep inside Gallium Arsenide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P Sopeña</w:t>
+                <w:t xml:space="preserve">Study of femtosecond laser-induced shockwaves in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Koritsoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Utéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Laser Ablation COLA 2021/2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photonics West / Frontiers in Ultrafast Optics: Biomedical, Scientific, and Industrial Applications XXII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, San Francisco, United States. pp.PC119910G, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2608983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817255v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional laser writing deep inside Gallium Arsenide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P Sopeña</w:t>
+                <w:t xml:space="preserve">Ultrafast laser writing stabilized by nonlinear absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Sopeña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario García-Lechuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Laser Ablation COLA 2021/2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Matsue, Japan</w:t>
+              <w:t xml:space="preserve">The 23rd International Symposium on Laser Precision Microfabrication – LPM2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800586v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of filamentation on laser-induced modifications deep inside gallium arsenide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amlan Das</w:t>
+                <w:t xml:space="preserve">Pulse energy stabilization to enhance precision of ultrafast laser material processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Sopeña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Garcia-Lechuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Laser Filamentation (COFIL 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Chania, Greece</w:t>
+              <w:t xml:space="preserve">Conference on Laser Ablation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Masue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800599v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadening the spectrum of precision femtosecond laser processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mario García Lechuga</w:t>
+                <w:t xml:space="preserve">Ultrafast laser writing deep inside silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amlan Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Utéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser-based Micro- and Nanoprocessing XV</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICALEO 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Orlando, United States. pp.#Micro191</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800444v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision and controllability of ultrafast laser processing over the spectrum</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internal structuring of silicon with multi-timescale irradiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amlan Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Utéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grojo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Precision Microfabrication (LPM 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO: Science and Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, San Jose, United States. pp.SM3B.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2021.SM3B.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03383763v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulse Duration and Temporal Contrast as Critical Parameters for Internal Structuring of Silicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amlan Das</w:t>
+                <w:t xml:space="preserve">Deep surface amorphization in silicon induced by spectrally-tuned ultrashort laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Garcia-Lechuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemi Casquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541756⟩</w:t>
+              <w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Munich, Germany. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373737v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Ultrafast Laser Micro-Excitation and Modification Deep inside GaAs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jörg Hermann</w:t>
+                <w:t xml:space="preserve">Femtosecond laser-generated shockwaves in transparent media: Experiments and Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Koritsoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Utéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, Munich, France. pp.1-1, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542518⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2021, Munich, Germany. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373738v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal structuring of silicon with ultrafast lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Femtosecond laser ablation of dielectrics: Wavelength scaling from ultraviolet to mid-infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Garcia-Lechuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Utéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fall Colloquium Series, CREOL, The college of Optics and Photonics, University of Central Florida</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Orlando, United States</w:t>
+              <w:t xml:space="preserve">Laser Precision Microfabrication (LPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Moscou, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03385686v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-pulse laser-assisted fabrication of a hybrid Si-SiO2 microcooling device</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy stability limits of precision in ultrafast laser material processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Sopeña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M García-Lechuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grojo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Precision Microfabrication (LPM 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Hirosaki, Aomori (virtual), Japan</w:t>
+              <w:t xml:space="preserve">UltrafastLight 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373998v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser-induced microplasmas inside band-gap solids: precision and controllability over the spectrum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Precision and controllability of ultrafast laser processing over the spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Garcia-Lechuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Sopena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR EMILI, Journées 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Plaiseau, France</w:t>
+              <w:t xml:space="preserve">Laser Precision Microfabrication (LPM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Hirosaki, Aomori, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423382v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal structuring of silicon with ultrafast lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pulse Duration and Temporal Contrast as Critical Parameters for Internal Structuring of Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amlan Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Utéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar, School of Optical and Electronic Information, Huazhong University of Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03389511v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-Pulse-LIFT induced nanojets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Alloncle</w:t>
+                <w:t xml:space="preserve">Broadening the spectrum of precision femtosecond laser processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario García Lechuga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delaporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Precision Microfabrication (LPM 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laser-based Micro- and Nanoprocessing XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online Only, United States. pp.38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2583938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03383803v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal laser writing inside semiconductors by ultrafast pulses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O Utéza</w:t>
+                <w:t xml:space="preserve">Monitoring Ultrafast Laser Micro-Excitation and Modification Deep inside GaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amlan Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UltrafastLight 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Munich, France. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03385652v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep surface amorphization in silicon induced by spectrally-tuned ultrashort laser pulses</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internal structuring of silicon with ultrafast lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fall Colloquium Series, CREOL, The college of Optics and Photonics, University of Central Florida</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Orlando, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377145v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond laser ablation of dielectrics: Wavelength scaling from ultraviolet to mid-infrared</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Short-pulse laser-assisted fabrication of a hybrid Si-SiO2 microcooling device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Mouskeftaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Beurthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Hallewell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Mapelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Precision Microfabrication (LPM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Moscou, Japan</w:t>
+              <w:t xml:space="preserve">Laser Precision Microfabrication (LPM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Hirosaki, Aomori (virtual), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373851v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond laser-generated shockwaves in transparent media: Experiments and Simulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrafast laser-induced microplasmas inside band-gap solids: precision and controllability over the spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Grojo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GDR EMILI, Journées 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Plaiseau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373730v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal structuring of silicon with multi-timescale irradiations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internal structuring of silicon with ultrafast lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: Science and Innovations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Seminar, School of Optical and Electronic Information, Huazhong University of Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Wuhan, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03383865v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser writing deep inside silicon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Utéza</w:t>
+                <w:t xml:space="preserve">Double-Pulse-LIFT induced nanojets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjali V Murali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinfeng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Alloncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALEO 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Orlando, United States. pp.#Micro191</w:t>
+              <w:t xml:space="preserve">Laser Precision Microfabrication (LPM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Hirosaki, Aomori, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613382v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy stability limits of precision in ultrafast laser material processing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internal laser writing inside semiconductors by ultrafast pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Utéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UltrafastLight 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03385631v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space-time domain solutions for direct inscription in bulk silicon with ultrafast lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15780,986 +15768,991 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UltrafastLight</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THREE-DIMENSIONAL MODIFICATION IN SILICON WITH INFRARED NANOSECOND LASER</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NVM cell degradation induced by femtosecond laser backside irradiation for reliability tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Della Marca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chambonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Souiki-Figuigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Postel-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROCEEDINGS OF THE ASME 11TH INTERNATIONAL MANUFACTURING SCIENCE AND ENGINEERING CONFERENCE, 2016, VOL 1</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE INTERNATIONAL RELIABILITY PHYSICS SYMPOSIUM (IRPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Pasadena, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRPS.2016.7574580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418478v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond Laser backside Ablation of Gold Film on Silicon Substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuting Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianfeng Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoming Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44TH NORTH AMERICAN MANUFACTURING RESEARCH CONFERENCE, NAMRC 44</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. pp.594-608, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.promfg.2016.08.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic Analysis Perturbation using Chaos Generator</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">THREE-DIMENSIONAL MODIFICATION IN SILICON WITH INFRARED NANOSECOND LASER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoming Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos A. Trallero-Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuting Lei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Truedevice 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">PROCEEDINGS OF THE ASME 11TH INTERNATIONAL MANUFACTURING SCIENCE AND ENGINEERING CONFERENCE, 2016, VOL 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455446v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NVM cell degradation induced by femtosecond laser backside irradiation for reliability tests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Chambonneau</w:t>
+                <w:t xml:space="preserve">Electromagnetic Analysis Perturbation using Chaos Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sarno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Wacquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Souiki-Figuigui</w:t>
+                <w:t xml:space="preserve">Edith Kussener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Postel-Pellerin</w:t>
+                <w:t xml:space="preserve">Philippe Maurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Canet</w:t>
+                <w:t xml:space="preserve">Khalil Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE INTERNATIONAL RELIABILITY PHYSICS SYMPOSIUM (IRPS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Truedevice 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418479v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and characterization of metal nanostructures on metal substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ru. G. Nikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ru. G. Nikov</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. N. Nedyalkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. Atanasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18TH INTERNATIONAL SCHOOL ON QUANTUM ELECTRONICS: LASER PHYSICS AND APPLICATIONS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2175636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-surface modification of silicon using ultrashort lasers on periodically pre-structured samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.Y. Derrien</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Grojo</w:t>
+                <w:t xml:space="preserve">Tatiana Itina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sarnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00998744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro/Nano-Structuration of Silicon using Photonic Nanojet Mechanism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Periodically structured Silicon substrate by microsphere-assisted laser interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. L. N. Deepak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Charmasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Uteza</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 CONFERENCE ON AND INTERNATIONAL QUANTUM ELECTRONICS CONFERENCE LASERS AND ELECTRO-OPTICS EUROPE (CLEO EUROPE/IQEC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LASER-BASED MICRO- AND NANOPACKAGING AND ASSEMBLY VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2004169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418573v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphoton-avalanche absorption yields with femtosecond laser pulses in the wavelength range 1300-2200nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Marine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16808,230 +16801,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the wavelength dependence of femtosecond laser interactions inside band gap solids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Femtosecond Laser Pulse Absorption at the Surface of Dielectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lebugle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Clady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">W. Marine</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Uteza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FRONTIERS IN ULTRAFAST OPTICS: BIOMEDICAL, SCIENTIFIC, AND INDUSTRIAL APPLICATIONS XIII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2013 CONFERENCE ON AND INTERNATIONAL QUANTUM ELECTRONICS CONFERENCE LASERS AND ELECTRO-OPTICS EUROPE (CLEO EUROPE/IQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418567v1</w:t>
+                <w:t xml:space="preserve">hal-01418572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The surface nanostructurations by means of near field enhancement with nanospheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Charmasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. de Leo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17076,338 +17060,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Laser Pulse Absorption at the Surface of Dielectrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the wavelength dependence of femtosecond laser interactions inside band gap solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leyder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lebugle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">O. Uteza</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Marine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 CONFERENCE ON AND INTERNATIONAL QUANTUM ELECTRONICS CONFERENCE LASERS AND ELECTRO-OPTICS EUROPE (CLEO EUROPE/IQEC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FRONTIERS IN ULTRAFAST OPTICS: BIOMEDICAL, SCIENTIFIC, AND INDUSTRIAL APPLICATIONS XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2003545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418572v1</w:t>
+                <w:t xml:space="preserve">hal-01418567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodically structured Silicon substrate by microsphere-assisted laser interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Micro/Nano-Structuration of Silicon using Photonic Nanojet Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. N. D. Kallepalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Charmasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Uteza</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LASER-BASED MICRO- AND NANOPACKAGING AND ASSEMBLY VII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2013 CONFERENCE ON AND INTERNATIONAL QUANTUM ELECTRONICS CONFERENCE LASERS AND ELECTRO-OPTICS EUROPE (CLEO EUROPE/IQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418581v1</w:t>
+                <w:t xml:space="preserve">hal-01418573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphoton absorption of 1.3 mu m wavelength femtosecond laser pulses focused inside Si and SiO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Marine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17416,1980 +17404,1980 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17TH INTERNATIONAL SCHOOL ON QUANTUM ELECTRONICS: LASER PHYSICS AND APPLICATIONS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2016857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of diffractive antireflection structures on ZnSe for high power CO2 laser applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Reversat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Reversat</w:t>
+                <w:t xml:space="preserve">T. Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Berthou</w:t>
+                <w:t xml:space="preserve">Stephane Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Tisserand</w:t>
+                <w:t xml:space="preserve">L. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro-Optics 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Belgium. pp.6992 (2008) I9920</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed laser – particle – surface&amp;quot; interaction processes: from dry laser cleaning (DLC) to nanofabrication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Grojo</w:t>
+                <w:t xml:space="preserve">Interactions laser-particules-surfaces: De la décontamination à la nanostructuration de surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar of the Mechanical and Aeronautical Engineering Department - Clarkson University, NY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Postdam NY, United States</w:t>
+              <w:t xml:space="preserve">Laboratoire Hubert Curien, St-Etienne, France, Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196958v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes d'enlèvement de particules par laser impulsionnel : application au nettoyage et à la nanofabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Club Laser et Procédés (CLP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00151533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions laser-particules-surfaces: De la décontamination à la nanostructuration de surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratoire des Systèmes Photoniques (LSP), Strasbourg, France, Séminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser dust removal: mechanisms and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vatry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vatry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Grojo</w:t>
+                <w:t xml:space="preserve">T. Itina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gouriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">234th EPS Conference on Plasma Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00151558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions laser-particules-surfaces: De la décontamination à la nanostructuration de surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Grojo</w:t>
+                <w:t xml:space="preserve">Pulsed laser – particle – surface&amp;quot; interaction processes: from dry laser cleaning (DLC) to nanofabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratoire Hubert Curien, St-Etienne, France, Séminaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, France</w:t>
+              <w:t xml:space="preserve">Seminar of the Mechanical and Aeronautical Engineering Department - Clarkson University, NY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Postdam NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146791v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realization of gold nanodot arrays with photonic approach : Laser-fabricated porous alumina membranes (LF-PAM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Péreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICONO/LAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Belarus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ejection of particles in dry laser cleaning: characterization of particle flights and removal mechanisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Versatile approach for the fabrication of metallic nanodots arrays: template-based photonic method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Meeting (E-MRS 2006), 29 mai - 2 juin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00084466v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00084461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes d'éjection de particules par laser impulsionnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Dynamics of particle ejection in dry laser cleaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UVX 2006 : 6-9 juin 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Corbeville sur mer, France</w:t>
+              <w:t xml:space="preserve">High power laser ablation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Taos, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00084426v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of particle ejection in dry laser cleaning</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mécanismes d'éjection de particules par laser impulsionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High power laser ablation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">UVX 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Colleville sur mer, France. pp.191-201, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2006138022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00068065v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00316603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes d'éjection de particules par laser impulsionnel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ejection of particles in dry laser cleaning: characterization of particle flights and removal mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UVX 2006</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Materials Research Society Meeting (E-MRS 2006), 29 mai - 2 juin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00316603v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00084466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile approach for the fabrication of metallic nanodots arrays: template-based photonic method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Mécanismes d'éjection de particules par laser impulsionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Meeting (E-MRS 2006), 29 mai - 2 juin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Nice, France</w:t>
+              <w:t xml:space="preserve">UVX 2006 : 6-9 juin 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Corbeville sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00084461v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00084426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enlèvement de particules par laser impulsionnel</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Préparation de surfaces par laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coustillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gastaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UVX 2004</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CMOI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00316652v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00116106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation de surfaces par laser</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enlèvement de particules par laser impulsionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMOI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">UVX 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Saint-Etienne, France. pp.145-149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2005127022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00116106v1</w:t>
+                <w:t xml:space="preserve">hal-00316652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses of ultrafast laser ablation of metals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId494" w:history="1">
+                <w:t xml:space="preserve">Analyses of femtosecond laser ablation of Ti, Zr, Hf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Lecce, Italy</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Itina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.433-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00116089v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00110505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparation de surfaces par laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coustillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Péreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEANMECA'04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses of femtosecond laser ablation of Ti, Zr, Hf</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Grojo</w:t>
+                <w:t xml:space="preserve">Analyses of ultrafast laser ablation of metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2004, pp.433-442</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grojo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4-ICPEPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00110505v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00116089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental mechanisms of femtosecond laser ablation of metals: experimental results and numerical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Itina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLA'03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00110508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Type II non-critical phase matching in Gd:YCOB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Baleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19411,88 +19399,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fujiwara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zoubir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Optical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Orlando (FL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00110506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19502,51 +19490,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color centers in Silicon : generation and control of their optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Quard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19605,51 +19593,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st colloquium of the GdR TeQ "Quantum Technologies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19659,51 +19647,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal Structuring of Semiconductors with Ultrafast Lasers: Opening a Route to Three-Dimensional Silicon Photonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19752,70 +19740,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Utéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrafast Laser Nanostructuring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 239, Springer International Publishing, pp.979-1018, 2023, Springer Series in Optical Sciences, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-14752-4_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19825,382 +19813,382 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optically Inducing and Probing the Local Crystallization of Ultra-Thin Gesbte Films by Single-Pulse Laser Irradiations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisa Petroni</w:t>
+                <w:t xml:space="preserve">In-chip critical plasma seeds for laser writing of reconfigurable silicon photonics systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amlan Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Yu Fedorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Sopeña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727983v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-chip critical plasma seeds for laser writing of reconfigurable silicon photonics systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pol Sopeña</w:t>
+                <w:t xml:space="preserve">Optically Inducing and Probing the Local Crystallization of Ultra-Thin Gesbte Films by Single-Pulse Laser Irradiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mania Majumder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Batista-Pessoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Koudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Petroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727973v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes d'enlèvement de particules par laser impulsionnel : application au nettoyage pour la microélectronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université de la Méditerranée - Aix-Marseille II, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00118348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId507"/>
+      <w:footerReference w:type="default" r:id="rId506"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20268,51 +20256,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C3538EE"/>
+    <w:nsid w:val="595B12DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20499,51 +20487,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-grojo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8189-3781" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114935424" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-7616-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381048v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerati Meeporn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Batista-Pessoa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mania Majumder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.165224" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326613v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihao Yan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Jiang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyu Zhu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Qi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37188/lam.2025.065" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271803v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Sope&#241;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niladri Ganguly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sp&#252;hler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Selivanau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grojo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2961/jlmn.2025.02.2005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029009v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andong Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Mouskeftaras" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3049658" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Constantinescu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Koudia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.105664" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326556v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amlan Das" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Yu Fedorov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Tzortzakis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61983-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326602v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Solana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolores Ynsa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Agull&#243;-Rueda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S&#225;nchez-Prieto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.106772" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326589v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garcia-Lechuga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Siegel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245170" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37188/lam.2024.022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662721v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garcia&#8208;lechuga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Casquero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Solis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Clady" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202301327" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638403v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017566" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727483v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srijoyee Datta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clady" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ut&#233;za" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202301365" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066124v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Quard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Khoury" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Herzig" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Meijer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.044014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638380v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.111419" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241569v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241475v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.19.044047" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241618v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rossillion" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.pex-2305/v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241493v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202202189" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800158v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-7990/ac8fc3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817172v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.471432" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800988v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622003944" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576611v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.449720" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598356v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202211237" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800175v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Murali" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Alloncle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaporte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.464763" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597399v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03764654v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202200208" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182284v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.13073.1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03167757v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al-Kattan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11030712" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350812v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Das" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hermann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Grojo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0059431" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356892v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Beurthey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cogan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Hallewell" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leroy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12091054" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356944v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chambonneau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Tokel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih &#214;mer Ilday" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202100140" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03329506v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202100400" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990021v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Das" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grojo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2020.ATu3K.4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982774v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia-Lechuga" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gebrayel El Reaidy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ning" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delaporte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0023294" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891543v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033023" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990015v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garcia-Lechuga" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ut&#233;za" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sanner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2020.AW4I.4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931788v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Uteza" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.398984" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641341v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2020/8149764" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990026v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202023812014" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490044v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grojo D." TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.382610" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990081v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323573v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chambonneau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavoute" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaponov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castaing" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Y. Fedorov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137915v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiquet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Della Marca" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Postel-Pellerin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Canet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43344-x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104915v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinya Wang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Yu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Shi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianhua Tian" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.5096086" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02106462v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Li" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaudanson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.001619" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323418v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322959v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Patricia Alloncle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.9.003476" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137955v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.12.052" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02275945v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Y. Fedorov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hideur" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.024009" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323057v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chichkov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2018-0103" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01917813v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K&#228;mmer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G Matth&#228;us" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S Nolte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M Chanal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Uteza" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-018-1715-1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02106517v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richter" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nolte" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.006069" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114124v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hermann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Axente" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Craciun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2018.03.013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01629428v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Chanal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Yu. Fedorov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00907-8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138374v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Alloncle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-1308-4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138435v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.024164" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655258v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Hermann" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gerhard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Burger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.053210" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138454v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sikora" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994307" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655116v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Souiki Souiki-Figuigui" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Della Marca" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418492v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941031" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418493v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu. Fedorov" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tzortzakis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.043902" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418487v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.004875" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418507v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Constantinescu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. N. Deepak" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.073" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655129v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Trallero-Herrero" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-016-0540-7" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655121v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.009577" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418530v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambit Mitra" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.007358" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418516v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nedyalkov" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru. Nikov" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koleva" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Atanasov" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.08.026" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418514v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. D. Kallepalli" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.10.003" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199509v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Yang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dussauze" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rodriguez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adamietz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marquestaut" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4926866" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418527v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Deepak Kallepalli" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.01.047" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418509v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuting Lei" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4918669" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018128v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sandeau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boarino" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Leo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.003989" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418550v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei V. Rode" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901528" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418591v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charmasson" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/14/145102" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266156v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sangar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Torchio" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K L N Deepak" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.07.131" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418589v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahui Peng" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Rayner" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B. Corkum" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802820" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418579v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418583v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leyder" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Marine" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sentis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.10.174" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVQN2V9V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418582v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.195135" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418599v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Kabashin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sarnet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Delaporte" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045329" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418609v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rocci" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panzarasa" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/48/485305" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4EB8C03D9FA5224181DD4585DACC8B4640AB0EF2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418629v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.4295" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418627v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. B. Bogatyrev" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3662192" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542670v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Kabashin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Torres" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11671-010-9543-z" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261655v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250377v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaker" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Delaporte" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guay" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199389v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pakarinen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foster" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2832766" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316306v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856108X295518" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341282v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gertsvolf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jean-Ruel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lei" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramunno" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3049133" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192940v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cros" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192930v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346856v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006138024" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123693v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cros" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123703v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boyomo-Onana" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083785v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boyono-Onana" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083796v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2283-1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1Z2T0MVJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123681v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hermann" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrone" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107084v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zoubir" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eichenholz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fujiwara" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baleine" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-003-1241-4" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MQK3C08X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636509v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624509v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195334v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241594v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salter" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Booth" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232167" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307546v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04105830v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800474v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Koritsoglou" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Loison" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomine" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2608983" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872205v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800564v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sope&#241;a" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800616v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2022.JTh6A.4" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817206v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garc&#237;a-Lechuga" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800502v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817232v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817255v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800586v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800599v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800444v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garc&#237;a Lechuga" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2583938" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383763v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sopena" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373737v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541756" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373738v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542518" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385686v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373998v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mapelli" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423382v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389511v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383803v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali V Murali" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinfeng Li" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385652v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ut&#233;za" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377145v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542488" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373851v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373730v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541687" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383865v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2021.SM3B.6" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613382v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385631v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garc&#237;a-Lechuga" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990042v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418478v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418477v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Ma" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Wu" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2016.08.049" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455446v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sarno" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wacquez" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Kussener" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Jradi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418479v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Souiki-Figuigui" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Postel-Pellerin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Canet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2016.7574580" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418515v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru. G. Nikov" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Nedyalkov" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2175636" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00998744v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Derrien" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sarnet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418573v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418576v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418567v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebugle" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2003545" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418561v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2016856" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418572v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clady" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418581v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2004169" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418563v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2016857" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339776v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reversat" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berthou" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Tisserand" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupuy" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196958v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151533v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146808v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151558v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vatry" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Itina" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gouriet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146791v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146800v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;reira" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084466v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084426v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068065v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316603v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dubus" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006138022" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084461v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316652v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127022" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116106v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coustillier" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gastaud" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116089v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruneau" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116095v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110505v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110508v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110506v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307552v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241517v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14752-4_27" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727983v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Petroni" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727973v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00118348v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-grojo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8189-3781" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114935424" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-7616-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381048v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerati Meeporn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Batista-Pessoa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mania Majumder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.165224" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326613v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihao Yan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Jiang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyu Zhu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Qi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37188/lam.2025.065" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271803v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Sope&#241;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niladri Ganguly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sp&#252;hler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Selivanau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grojo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2961/jlmn.2025.02.2005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029009v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andong Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Mouskeftaras" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3049658" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Constantinescu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Koudia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.105664" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326556v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amlan Das" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Yu Fedorov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Tzortzakis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61983-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326602v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Solana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolores Ynsa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Agull&#243;-Rueda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S&#225;nchez-Prieto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.106772" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326589v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garcia-Lechuga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Siegel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245170" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37188/lam.2024.022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662721v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garcia&#8208;lechuga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Casquero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Solis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Clady" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202301327" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638403v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017566" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727483v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srijoyee Datta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clady" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ut&#233;za" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202301365" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066124v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Quard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Khoury" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Herzig" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Meijer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.044014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638380v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.111419" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241475v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.19.044047" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241569v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241618v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rossillion" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.pex-2305/v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241493v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202202189" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598356v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202211237" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576611v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.449720" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817172v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.471432" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800988v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622003944" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800158v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-7990/ac8fc3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800175v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Murali" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Alloncle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaporte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.464763" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597399v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03764654v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202200208" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356892v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Beurthey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cogan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Hallewell" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leroy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12091054" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350812v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Das" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hermann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Grojo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0059431" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03167757v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al-Kattan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11030712" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182284v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.13073.1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356944v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chambonneau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Tokel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih &#214;mer Ilday" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202100140" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03329506v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202100400" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891543v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990021v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Das" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grojo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2020.ATu3K.4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982774v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia-Lechuga" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gebrayel El Reaidy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ning" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delaporte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0023294" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990015v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garcia-Lechuga" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ut&#233;za" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sanner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2020.AW4I.4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931788v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Uteza" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.398984" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641341v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2020/8149764" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990026v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202023812014" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490044v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grojo D." TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.382610" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322959v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Patricia Alloncle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.9.003476" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02275945v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chambonneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavoute" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaponov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Y. Fedorov" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hideur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.024009" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137955v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.12.052" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323573v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castaing" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Y. Fedorov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137915v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiquet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Della Marca" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Postel-Pellerin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Canet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43344-x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990081v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104915v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinya Wang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Yu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Shi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianhua Tian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.5096086" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02106462v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Li" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaudanson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.001619" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323418v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114124v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hermann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Axente" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Craciun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2018.03.013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01917813v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K&#228;mmer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G Matth&#228;us" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S Nolte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M Chanal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Uteza" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-018-1715-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323057v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chichkov" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2018-0103" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02106517v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richter" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nolte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.006069" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655116v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Souiki Souiki-Figuigui" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Della Marca" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01629428v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Chanal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Yu. Fedorov" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00907-8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138374v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Alloncle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-1308-4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655258v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Hermann" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gerhard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Burger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.053210" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138435v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.024164" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138454v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sikora" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994307" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418492v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941031" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418493v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu. Fedorov" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tzortzakis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.043902" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418487v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.004875" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418507v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Constantinescu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. N. Deepak" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.073" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655129v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Trallero-Herrero" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-016-0540-7" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655121v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.009577" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418514v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. D. Kallepalli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.10.003" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418516v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nedyalkov" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru. Nikov" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koleva" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Atanasov" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.08.026" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418530v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambit Mitra" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.007358" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199509v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Yang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dussauze" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rodriguez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adamietz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marquestaut" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4926866" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418527v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Deepak Kallepalli" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.01.047" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418509v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuting Lei" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4918669" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018128v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sandeau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boarino" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Leo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.003989" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418550v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei V. Rode" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901528" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418589v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahui Peng" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Rayner" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B. Corkum" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802820" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266156v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sangar" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Torchio" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K L N Deepak" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.07.131" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418591v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charmasson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/14/145102" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418579v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418583v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leyder" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Marine" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sentis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.10.174" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVQN2V9V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418582v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.195135" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418609v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rocci" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panzarasa" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/48/485305" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4EB8C03D9FA5224181DD4585DACC8B4640AB0EF2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418599v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Kabashin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sarnet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Delaporte" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045329" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418629v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.4295" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418627v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. B. Bogatyrev" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3662192" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542670v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Kabashin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Torres" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11671-010-9543-z" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341282v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gertsvolf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jean-Ruel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lei" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramunno" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3049133" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199389v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Delaporte" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pakarinen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foster" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2832766" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250377v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaker" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guay" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261655v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316306v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856108X295518" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192940v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cros" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083796v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cros" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2283-1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1Z2T0MVJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346856v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006138024" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192930v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123693v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123703v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boyomo-Onana" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083785v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boyono-Onana" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123681v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hermann" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrone" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107084v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zoubir" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eichenholz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fujiwara" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baleine" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-003-1241-4" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624509v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636509v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307546v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04105830v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241594v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salter" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Booth" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232167" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195334v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800599v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800586v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sope&#241;a" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817255v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817206v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garc&#237;a-Lechuga" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872205v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800564v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800616v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2022.JTh6A.4" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800474v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Koritsoglou" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Loison" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomine" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2608983" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800502v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817232v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613382v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383865v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2021.SM3B.6" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377145v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542488" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373730v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541687" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373851v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385631v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garc&#237;a-Lechuga" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383763v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sopena" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373737v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541756" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800444v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garc&#237;a Lechuga" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2583938" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373738v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542518" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385686v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373998v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mapelli" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423382v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389511v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383803v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali V Murali" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinfeng Li" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385652v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ut&#233;za" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990042v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418479v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Souiki-Figuigui" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Postel-Pellerin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Canet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2016.7574580" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418477v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Ma" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Wu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2016.08.049" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418478v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455446v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sarno" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wacquez" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Kussener" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Jradi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418515v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru. G. Nikov" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Nedyalkov" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2175636" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00998744v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Derrien" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sarnet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418581v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2004169" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418576v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418572v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebugle" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clady" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418561v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2016856" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418567v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2003545" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418573v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418563v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2016857" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339776v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reversat" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berthou" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Tisserand" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupuy" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146791v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151533v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146808v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151558v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vatry" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Itina" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gouriet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196958v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146800v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;reira" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084461v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068065v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316603v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dubus" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006138022" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084466v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084426v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116106v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coustillier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gastaud" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316652v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127022" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110505v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruneau" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116095v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116089v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110508v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110506v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307552v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241517v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14752-4_27" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727973v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727983v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Petroni" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00118348v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>