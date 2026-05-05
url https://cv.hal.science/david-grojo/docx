--- v1 (2026-04-14)
+++ v2 (2026-05-05)
@@ -3448,278 +3448,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional luminescence microscopy for quantitative plasma characterization in bulk semiconductors</w:t>
+                <w:t xml:space="preserve">Short-Pulse Lasers: A Versatile Tool in Creating Novel Nano-/Micro-Structures and Compositional Analysis for Healthcare and Wellbeing Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Wang</w:t>
+                <w:t xml:space="preserve">Ahmed Al-Kattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Das</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Mouskeftaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0059431⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (3), pp.712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11030712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350812v1</w:t>
+                <w:t xml:space="preserve">hal-03167757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Pulse Lasers: A Versatile Tool in Creating Novel Nano-/Micro-Structures and Compositional Analysis for Healthcare and Wellbeing Challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional luminescence microscopy for quantitative plasma characterization in bulk semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Al-Kattan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Grojo</w:t>
+                <w:t xml:space="preserve">J Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Drouet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D Grojo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (3), pp.712. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 119 (4), pp.041108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano11030712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0059431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167757v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple and robust method for determination of laser fluence thresholds for material modifications: an extension of Liu’s approach to imperfect beams</w:t>
               </w:r>
@@ -4158,261 +4158,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02891543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Structuring of Silicon using THz-Repetition-Rate Trains of Ultrashort Pulses</w:t>
+                <w:t xml:space="preserve">Assessing the limits of determinism and precision in ultrafast laser ablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Wang</w:t>
+                <w:t xml:space="preserve">M. Garcia-Lechuga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Das</w:t>
+                <w:t xml:space="preserve">G. Gebrayel El Reaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Technical Digest (Optical Society of America)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/CLEO_AT.2020.ATu3K.4⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (17), pp.171604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0023294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990021v1</w:t>
+                <w:t xml:space="preserve">hal-02982774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the limits of determinism and precision in ultrafast laser ablation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internal Structuring of Silicon using THz-Repetition-Rate Trains of Ultrashort Pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ning</w:t>
+                <w:t xml:space="preserve">A. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Delaporte</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">A. Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 117 (17), pp.171604. </w:t>
+              <w:t xml:space="preserve">OSA Technical Digest (Optical Society of America)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.ATu3K.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0023294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_AT.2020.ATu3K.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982774v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Resolution: A Misconception in Femtosecond Laser Ablation</w:t>
               </w:r>
@@ -4437,51 +4437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Utéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OSA Technical Digest (Optical Society of America)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.AW4I.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4840,51 +4840,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidencing the nonlinearity independence of resolution in femtosecond laser ablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Garcia-Lechuga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Utéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5960,51 +5960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amlan Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Uteza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OSA Technical Digest (Optical Society of America)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, paper ITh1A.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6449,51 +6449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nolte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 43 (24), pp.6069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6825,51 +6825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Alloncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 123 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7076,51 +7076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Alloncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25 (20), pp.24164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7418,51 +7418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Yu. Fedorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tzortzakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7561,51 +7561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 41 (21), pp.4875-4878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7665,77 +7665,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. L. N. Deepak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Uteza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 374, pp.124-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7942,51 +7942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chambonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55 (33), </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8046,77 +8046,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. N. D. Kallepalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Uteza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 336, pp.112-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8574,77 +8574,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. N. Deepak Kallepalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Uteza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 446, pp.237-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9232,51 +9232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Torchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K L N Deepak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
@@ -9327,77 +9327,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long range nanostructuring of silicon surfaces by photonic nanojets from microsphere Langmuir films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. N. Deepak Kallepalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Charmasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Uteza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9500,51 +9500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Torchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. N. D. Kallepalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 284, pp.545-548. </w:t>
@@ -9595,64 +9595,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear absorption of focused femtosecond laser pulses at 1.3 mu m inside silicon: Independence on doping concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Marine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9728,77 +9728,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-wavelength multiphoton ionization inside band-gap solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Marine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9862,51 +9862,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size scaling of mesoporous silica membranes produced by nanosphere mediated laser ablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10034,51 +10034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. V. Kabashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sarnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10142,51 +10142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Photonic Nanojets from Microsphere Arrays by Femtosecond Laser Ablation of Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Charmasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10285,64 +10285,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear absorption of 1.3-mu m wavelength femtosecond laser pulses focused inside semiconductors: Finite difference time domain-two temperature model combined computational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. B. Bogatyrev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10445,51 +10445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11223,51 +11223,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-of-flight measurements of ejected particles during dry laser cleaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11594,51 +11594,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-of-flight measurements of ejected particles during dry laser cleaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11702,51 +11702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of laser pulse shape on dry laser cleaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boyomo-Onana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11810,51 +11810,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of laser pulse shape on dry laser cleaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11918,51 +11918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma analyses during femtosecond laser ablation of Ti, Zr and Hf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12052,51 +12052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eichenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fujiwara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Baleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12999,64 +12999,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional laser writing deep inside Gallium Arsenide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Sopeña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13107,64 +13107,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional laser writing deep inside Gallium Arsenide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Sopeña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13317,321 +13317,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser writing in Si using THz pulse trains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct nanosecond laser welding of semiconductor materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Sopeña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Mouskeftaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LaserAp 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO: Applications and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, San Jose, United States. pp.JTh6A.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_AT.2022.JTh6A.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872205v1</w:t>
+                <w:t xml:space="preserve">hal-03800616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulse energy stabilization to enhance precision of ultrafast laser material processing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrafast laser writing in Si using THz pulse trains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Laser Ablation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Masue, Japan</w:t>
+              <w:t xml:space="preserve">LaserAp 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Semur-en-Auxois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800564v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct nanosecond laser welding of semiconductor materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandros Mouskeftaras</w:t>
+                <w:t xml:space="preserve">Pulse energy stabilization to enhance precision of ultrafast laser material processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Sopeña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Garcia-Lechuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: Applications and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Laser Ablation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Masue, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/CLEO_AT.2022.JTh6A.4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03800616v1</w:t>
+                <w:t xml:space="preserve">hal-03800564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of femtosecond laser-induced shockwaves in air</w:t>
               </w:r>
@@ -13885,51 +13885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Sopeña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Garcia-Lechuga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14590,51 +14590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Sopeña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M García-Lechuga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14672,77 +14672,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision and controllability of ultrafast laser processing over the spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Garcia-Lechuga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Sopena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15316,51 +15316,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast laser-induced microplasmas inside band-gap solids: precision and controllability over the spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR EMILI, Journées 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Plaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15575,77 +15575,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal laser writing inside semiconductors by ultrafast pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Utéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16353,51 +16353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. Atanasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18TH INTERNATIONAL SCHOOL ON QUANTUM ELECTRONICS: LASER PHYSICS AND APPLICATIONS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. </w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16457,51 +16457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Itina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16565,77 +16565,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodically structured Silicon substrate by microsphere-assisted laser interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. L. N. Deepak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Charmasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Uteza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16676,614 +16676,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphoton-avalanche absorption yields with femtosecond laser pulses in the wavelength range 1300-2200nm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Femtosecond Laser Pulse Absorption at the Surface of Dielectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lebugle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Clady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Sentis</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Uteza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 CONFERENCE ON AND INTERNATIONAL QUANTUM ELECTRONICS CONFERENCE LASERS AND ELECTRO-OPTICS EUROPE (CLEO EUROPE/IQEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418576v1</w:t>
+                <w:t xml:space="preserve">hal-01418572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Laser Pulse Absorption at the Surface of Dielectrics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">The surface nanostructurations by means of near field enhancement with nanospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Uteza</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Charmasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. de Leo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 CONFERENCE ON AND INTERNATIONAL QUANTUM ELECTRONICS CONFERENCE LASERS AND ELECTRO-OPTICS EUROPE (CLEO EUROPE/IQEC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17TH INTERNATIONAL SCHOOL ON QUANTUM ELECTRONICS: LASER PHYSICS AND APPLICATIONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2016856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418572v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The surface nanostructurations by means of near field enhancement with nanospheres</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">On the wavelength dependence of femtosecond laser interactions inside band gap solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leyder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. de Leo</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lebugle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Marine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17TH INTERNATIONAL SCHOOL ON QUANTUM ELECTRONICS: LASER PHYSICS AND APPLICATIONS</w:t>
+              <w:t xml:space="preserve">FRONTIERS IN ULTRAFAST OPTICS: BIOMEDICAL, SCIENTIFIC, AND INDUSTRIAL APPLICATIONS XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2003545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2016856⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01418561v1</w:t>
+                <w:t xml:space="preserve">hal-01418567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the wavelength dependence of femtosecond laser interactions inside band gap solids</w:t>
+                <w:t xml:space="preserve">Multiphoton-avalanche absorption yields with femtosecond laser pulses in the wavelength range 1300-2200nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Lebugle</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Marine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FRONTIERS IN ULTRAFAST OPTICS: BIOMEDICAL, SCIENTIFIC, AND INDUSTRIAL APPLICATIONS XIII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 CONFERENCE ON AND INTERNATIONAL QUANTUM ELECTRONICS CONFERENCE LASERS AND ELECTRO-OPTICS EUROPE (CLEO EUROPE/IQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2003545⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01418567v1</w:t>
+                <w:t xml:space="preserve">hal-01418576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro/Nano-Structuration of Silicon using Photonic Nanojet Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. N. D. Kallepalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Charmasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Uteza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17338,64 +17338,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphoton absorption of 1.3 mu m wavelength femtosecond laser pulses focused inside Si and SiO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Marine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17584,51 +17584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions laser-particules-surfaces: De la décontamination à la nanostructuration de surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratoire Hubert Curien, St-Etienne, France, Séminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17647,290 +17647,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes d'enlèvement de particules par laser impulsionnel : application au nettoyage et à la nanofabrication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Interactions laser-particules-surfaces: De la décontamination à la nanostructuration de surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Club Laser et Procédés (CLP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Limoges, France</w:t>
+              <w:t xml:space="preserve">Laboratoire des Systèmes Photoniques (LSP), Strasbourg, France, Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00151533v1</w:t>
+                <w:t xml:space="preserve">hal-00146808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions laser-particules-surfaces: De la décontamination à la nanostructuration de surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Laser dust removal: mechanisms and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vatry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Itina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gouriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratoire des Systèmes Photoniques (LSP), Strasbourg, France, Séminaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, France</w:t>
+              <w:t xml:space="preserve">234th EPS Conference on Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146808v1</w:t>
+                <w:t xml:space="preserve">hal-00151558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser dust removal: mechanisms and applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Mécanismes d'enlèvement de particules par laser impulsionnel : application au nettoyage et à la nanofabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">234th EPS Conference on Plasma Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Club Laser et Procédés (CLP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00151558v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00151533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed laser – particle – surface&amp;quot; interaction processes: from dry laser cleaning (DLC) to nanofabrication</w:t>
               </w:r>
@@ -17985,51 +17985,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realization of gold nanodot arrays with photonic approach : Laser-fabricated porous alumina membranes (LF-PAM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18149,51 +18149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18235,51 +18235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of particle ejection in dry laser cleaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18477,51 +18477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ejection of particles in dry laser cleaning: characterization of particle flights and removal mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18585,51 +18585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes d'éjection de particules par laser impulsionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18745,51 +18745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gastaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMOI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, France</w:t>
@@ -18922,90 +18922,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses of femtosecond laser ablation of Ti, Zr, Hf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Itina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.433-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19049,51 +19049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coustillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Péreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19252,77 +19252,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental mechanisms of femtosecond laser ablation of metals: experimental results and numerical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Itina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLA'03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19399,51 +19399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fujiwara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zoubir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Optical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Orlando (FL), United States</w:t>
@@ -20256,51 +20256,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="595B12DC"/>
+    <w:nsid w:val="922C1440"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20487,51 +20487,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-grojo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8189-3781" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114935424" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-7616-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381048v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerati Meeporn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Batista-Pessoa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mania Majumder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.165224" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326613v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihao Yan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Jiang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyu Zhu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Qi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37188/lam.2025.065" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271803v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Sope&#241;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niladri Ganguly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sp&#252;hler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Selivanau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grojo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2961/jlmn.2025.02.2005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029009v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andong Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Mouskeftaras" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3049658" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Constantinescu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Koudia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.105664" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326556v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amlan Das" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Yu Fedorov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Tzortzakis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61983-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326602v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Solana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolores Ynsa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Agull&#243;-Rueda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S&#225;nchez-Prieto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.106772" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326589v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garcia-Lechuga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Siegel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245170" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37188/lam.2024.022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662721v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garcia&#8208;lechuga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Casquero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Solis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Clady" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202301327" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638403v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017566" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727483v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srijoyee Datta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clady" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ut&#233;za" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202301365" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066124v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Quard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Khoury" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Herzig" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Meijer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.044014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638380v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.111419" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241475v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.19.044047" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241569v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241618v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rossillion" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.pex-2305/v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241493v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202202189" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598356v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202211237" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576611v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.449720" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817172v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.471432" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800988v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622003944" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800158v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-7990/ac8fc3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800175v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Murali" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Alloncle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaporte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.464763" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597399v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03764654v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202200208" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356892v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Beurthey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cogan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Hallewell" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leroy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12091054" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350812v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Das" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hermann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Grojo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0059431" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03167757v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al-Kattan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11030712" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182284v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.13073.1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356944v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chambonneau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Tokel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih &#214;mer Ilday" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202100140" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03329506v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202100400" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891543v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990021v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Das" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grojo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2020.ATu3K.4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982774v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia-Lechuga" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gebrayel El Reaidy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ning" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delaporte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0023294" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990015v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garcia-Lechuga" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ut&#233;za" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sanner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2020.AW4I.4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931788v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Uteza" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.398984" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641341v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2020/8149764" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990026v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202023812014" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490044v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grojo D." TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.382610" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322959v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Patricia Alloncle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.9.003476" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02275945v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chambonneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavoute" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaponov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Y. Fedorov" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hideur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.024009" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137955v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.12.052" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323573v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castaing" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Y. Fedorov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137915v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiquet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Della Marca" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Postel-Pellerin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Canet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43344-x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990081v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104915v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinya Wang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Yu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Shi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianhua Tian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.5096086" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02106462v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Li" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaudanson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.001619" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323418v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114124v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hermann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Axente" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Craciun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2018.03.013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01917813v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K&#228;mmer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G Matth&#228;us" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S Nolte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M Chanal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Uteza" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-018-1715-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323057v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chichkov" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2018-0103" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02106517v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richter" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nolte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.006069" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655116v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Souiki Souiki-Figuigui" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Della Marca" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01629428v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Chanal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Yu. Fedorov" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00907-8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138374v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Alloncle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-1308-4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655258v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Hermann" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gerhard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Burger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.053210" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138435v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.024164" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138454v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sikora" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994307" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418492v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941031" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418493v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu. Fedorov" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tzortzakis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.043902" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418487v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.004875" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418507v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Constantinescu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. N. Deepak" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.073" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655129v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Trallero-Herrero" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-016-0540-7" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655121v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.009577" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418514v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. D. Kallepalli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.10.003" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418516v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nedyalkov" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru. Nikov" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koleva" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Atanasov" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.08.026" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418530v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambit Mitra" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.007358" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199509v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Yang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dussauze" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rodriguez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adamietz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marquestaut" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4926866" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418527v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Deepak Kallepalli" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.01.047" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418509v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuting Lei" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4918669" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018128v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sandeau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boarino" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Leo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.003989" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418550v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei V. Rode" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901528" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418589v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahui Peng" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Rayner" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B. Corkum" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802820" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266156v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sangar" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Torchio" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K L N Deepak" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.07.131" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418591v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charmasson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/14/145102" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418579v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418583v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leyder" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Marine" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sentis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.10.174" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVQN2V9V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418582v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.195135" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418609v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rocci" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panzarasa" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/48/485305" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4EB8C03D9FA5224181DD4585DACC8B4640AB0EF2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418599v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Kabashin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sarnet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Delaporte" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045329" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418629v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.4295" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418627v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. B. Bogatyrev" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3662192" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542670v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Kabashin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Torres" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11671-010-9543-z" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341282v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gertsvolf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jean-Ruel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lei" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramunno" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3049133" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199389v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Delaporte" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pakarinen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foster" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2832766" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250377v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaker" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guay" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261655v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316306v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856108X295518" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192940v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cros" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083796v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cros" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2283-1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1Z2T0MVJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346856v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006138024" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192930v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123693v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123703v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boyomo-Onana" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083785v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boyono-Onana" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123681v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hermann" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrone" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107084v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zoubir" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eichenholz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fujiwara" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baleine" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-003-1241-4" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624509v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636509v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307546v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04105830v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241594v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salter" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Booth" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232167" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195334v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800599v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800586v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sope&#241;a" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817255v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817206v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garc&#237;a-Lechuga" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872205v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800564v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800616v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2022.JTh6A.4" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800474v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Koritsoglou" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Loison" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomine" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2608983" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800502v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817232v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613382v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383865v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2021.SM3B.6" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377145v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542488" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373730v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541687" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373851v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385631v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garc&#237;a-Lechuga" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383763v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sopena" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373737v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541756" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800444v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garc&#237;a Lechuga" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2583938" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373738v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542518" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385686v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373998v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mapelli" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423382v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389511v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383803v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali V Murali" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinfeng Li" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385652v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ut&#233;za" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990042v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418479v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Souiki-Figuigui" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Postel-Pellerin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Canet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2016.7574580" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418477v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Ma" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Wu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2016.08.049" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418478v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455446v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sarno" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wacquez" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Kussener" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Jradi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418515v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru. G. Nikov" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Nedyalkov" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2175636" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00998744v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Derrien" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sarnet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418581v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2004169" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418576v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418572v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebugle" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clady" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418561v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2016856" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418567v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2003545" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418573v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418563v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2016857" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339776v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reversat" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berthou" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Tisserand" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupuy" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146791v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151533v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146808v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151558v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vatry" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Itina" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gouriet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196958v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146800v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;reira" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084461v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068065v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316603v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dubus" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006138022" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084466v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084426v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116106v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coustillier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gastaud" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316652v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127022" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110505v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruneau" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116095v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116089v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110508v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110506v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307552v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241517v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14752-4_27" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727973v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727983v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Petroni" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00118348v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-grojo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8189-3781" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114935424" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-7616-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381048v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerati Meeporn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Batista-Pessoa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mania Majumder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.165224" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326613v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihao Yan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Jiang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyu Zhu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Qi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37188/lam.2025.065" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271803v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Sope&#241;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niladri Ganguly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sp&#252;hler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Selivanau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grojo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2961/jlmn.2025.02.2005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029009v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andong Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Mouskeftaras" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3049658" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Constantinescu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Koudia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.105664" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326556v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amlan Das" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Yu Fedorov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Tzortzakis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61983-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326602v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Solana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolores Ynsa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Agull&#243;-Rueda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S&#225;nchez-Prieto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.106772" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326589v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garcia-Lechuga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Siegel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245170" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37188/lam.2024.022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662721v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garcia&#8208;lechuga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Casquero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Solis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Clady" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202301327" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638403v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017566" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727483v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srijoyee Datta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clady" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ut&#233;za" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202301365" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066124v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Quard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Khoury" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Herzig" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Meijer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.044014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638380v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.111419" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241475v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.19.044047" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241569v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241618v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rossillion" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.pex-2305/v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241493v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202202189" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598356v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202211237" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576611v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.449720" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817172v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.471432" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800988v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622003944" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800158v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-7990/ac8fc3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800175v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Murali" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Alloncle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaporte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.464763" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597399v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03764654v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202200208" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356892v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Beurthey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cogan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Hallewell" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leroy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12091054" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03167757v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al-Kattan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11030712" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350812v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Das" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hermann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Grojo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0059431" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182284v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.13073.1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356944v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chambonneau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Tokel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih &#214;mer Ilday" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202100140" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03329506v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202100400" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891543v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982774v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia-Lechuga" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gebrayel El Reaidy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ning" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delaporte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grojo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0023294" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990021v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Das" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2020.ATu3K.4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990015v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garcia-Lechuga" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ut&#233;za" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sanner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2020.AW4I.4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931788v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Uteza" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.398984" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641341v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2020/8149764" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990026v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202023812014" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490044v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grojo D." TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.382610" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322959v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Patricia Alloncle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.9.003476" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02275945v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chambonneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavoute" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaponov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Y. Fedorov" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hideur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.024009" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137955v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.12.052" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323573v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castaing" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Y. Fedorov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137915v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiquet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Della Marca" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Postel-Pellerin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Canet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43344-x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990081v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104915v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinya Wang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Yu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Shi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianhua Tian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.5096086" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02106462v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Li" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaudanson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.001619" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323418v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114124v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hermann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Axente" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Craciun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2018.03.013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01917813v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K&#228;mmer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G Matth&#228;us" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S Nolte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M Chanal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Uteza" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-018-1715-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323057v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chichkov" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2018-0103" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02106517v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richter" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nolte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.006069" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655116v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Souiki Souiki-Figuigui" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Della Marca" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01629428v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Chanal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Yu. Fedorov" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00907-8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138374v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Alloncle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-1308-4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655258v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Hermann" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gerhard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Burger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.053210" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138435v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.024164" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138454v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sikora" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994307" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418492v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941031" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418493v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu. Fedorov" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tzortzakis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.043902" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418487v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.004875" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418507v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Constantinescu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. N. Deepak" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.073" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655129v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Trallero-Herrero" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-016-0540-7" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655121v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.009577" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418514v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. D. Kallepalli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.10.003" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418516v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nedyalkov" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru. Nikov" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koleva" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Atanasov" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.08.026" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418530v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambit Mitra" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.007358" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199509v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Yang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dussauze" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rodriguez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adamietz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marquestaut" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4926866" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418527v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Deepak Kallepalli" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.01.047" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418509v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuting Lei" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4918669" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018128v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sandeau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boarino" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Leo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.003989" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418550v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei V. Rode" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901528" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418589v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahui Peng" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Rayner" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B. Corkum" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802820" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266156v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sangar" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Torchio" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K L N Deepak" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.07.131" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418591v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charmasson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/14/145102" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418579v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418583v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leyder" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Marine" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sentis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.10.174" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVQN2V9V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418582v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.195135" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418609v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rocci" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panzarasa" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/48/485305" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4EB8C03D9FA5224181DD4585DACC8B4640AB0EF2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418599v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Kabashin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sarnet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Delaporte" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045329" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418629v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.4295" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418627v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. B. Bogatyrev" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3662192" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542670v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Kabashin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Torres" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11671-010-9543-z" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341282v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gertsvolf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jean-Ruel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lei" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramunno" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3049133" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199389v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Delaporte" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pakarinen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foster" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2832766" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250377v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaker" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guay" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261655v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316306v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856108X295518" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192940v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cros" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083796v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cros" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2283-1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1Z2T0MVJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346856v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006138024" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192930v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123693v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123703v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boyomo-Onana" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083785v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boyono-Onana" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123681v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hermann" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrone" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107084v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zoubir" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eichenholz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fujiwara" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baleine" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-003-1241-4" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624509v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636509v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307546v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04105830v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241594v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salter" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Booth" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232167" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195334v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800599v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800586v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sope&#241;a" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817255v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817206v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garc&#237;a-Lechuga" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800616v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2022.JTh6A.4" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872205v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800564v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800474v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Koritsoglou" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Loison" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomine" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2608983" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800502v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817232v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613382v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383865v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2021.SM3B.6" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377145v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542488" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373730v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541687" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373851v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385631v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garc&#237;a-Lechuga" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383763v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sopena" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373737v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541756" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800444v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garc&#237;a Lechuga" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2583938" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373738v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542518" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385686v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373998v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mapelli" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423382v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389511v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383803v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali V Murali" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinfeng Li" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385652v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ut&#233;za" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990042v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418479v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Souiki-Figuigui" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Postel-Pellerin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Canet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2016.7574580" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418477v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Ma" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Wu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2016.08.049" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418478v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455446v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sarno" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wacquez" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Kussener" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Jradi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418515v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru. G. Nikov" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Nedyalkov" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2175636" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00998744v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Derrien" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sarnet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418581v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2004169" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418572v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebugle" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clady" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418561v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2016856" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418567v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2003545" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418576v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418573v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418563v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2016857" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339776v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reversat" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berthou" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Tisserand" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupuy" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146791v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146808v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151558v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vatry" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Itina" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gouriet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151533v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196958v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146800v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;reira" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084461v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068065v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316603v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dubus" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006138022" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084466v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084426v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116106v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coustillier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gastaud" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316652v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127022" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110505v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruneau" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116095v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116089v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110508v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110506v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307552v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241517v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14752-4_27" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727973v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727983v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Petroni" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00118348v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>