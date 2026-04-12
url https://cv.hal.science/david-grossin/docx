--- v0 (2026-03-05)
+++ v1 (2026-04-12)
@@ -1555,558 +1555,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring hydroxyapatite microspheres by spray-drying for powder bed fusion feedstock</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Frances</w:t>
+                <w:t xml:space="preserve">Scanning Strategy Investigation for Direct Powder Bed Selective Laser Processing of Silicon Carbide Ceramic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Montón Zarazaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gökhan Küçüktürk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 398, pp.117116. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2022.117116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/APP12020788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844506v1</w:t>
+                <w:t xml:space="preserve">hal-03930688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powder bed selective laser processing (sintering / melting) of Yttrium Stabilized Zirconia using carbon-based material (TiC) as absorbance enhancer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Baylac</w:t>
+                <w:t xml:space="preserve">Tailoring hydroxyapatite microspheres by spray-drying for powder bed fusion feedstock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Navarrete-Segado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Frances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Tourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.12.042⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 398, pp.117116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2022.117116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879049v1</w:t>
+                <w:t xml:space="preserve">hal-03844506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning Strategy Investigation for Direct Powder Bed Selective Laser Processing of Silicon Carbide Ceramic</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francis Maury</w:t>
+                <w:t xml:space="preserve">Powder bed selective laser processing (sintering / melting) of Yttrium Stabilized Zirconia using carbon-based material (TiC) as absorbance enhancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Urruth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baylac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (2), pp.788. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (5), pp.2381-2390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/APP12020788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.12.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930688v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly( d,l -lactide)-Grafted Bioactive Glass Nanoparticles: From Nanobricks to Freeze-Cast Scaffolds for Bone Substitution</w:t>
+                <w:t xml:space="preserve">Biomaterials and osteoradionecrosis of the jaw: Review of the literature according to the SWiM methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescillia Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Darcos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tenailleau</w:t>
+                <w:t xml:space="preserve">E. Chabrillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Duployer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Dupret-Bories</w:t>
+                <w:t xml:space="preserve">V. Darcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ACSANM.2C00313⟩</w:t>
+              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139 (4), pp.208-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anorl.2021.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930659v1</w:t>
+                <w:t xml:space="preserve">hal-03880313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Powder bed selective laser process (sintering/melting) applied to tailored calcium phosphate-based powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Navarrete-Segado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2128,237 +2128,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Tourbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duployer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 50, pp.102542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.addma.2021.102542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomaterials and osteoradionecrosis of the jaw: Review of the literature according to the SWiM methodology</w:t>
+                <w:t xml:space="preserve">Poly( d,l -lactide)-Grafted Bioactive Glass Nanoparticles: From Nanobricks to Freeze-Cast Scaffolds for Bone Substitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescillia Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Chabrillac</w:t>
+                <w:t xml:space="preserve">Vincent Darcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tenailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duployer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Darcos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Grossin</w:t>
+                <w:t xml:space="preserve">Agnès Dupret-Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 139 (4), pp.208-215. </w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (4), pp.5278-5291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anorl.2021.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ACSANM.2C00313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880313v1</w:t>
+                <w:t xml:space="preserve">hal-03930659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring hydroxyapatite suspensions by stirred bead milling</w:t>
               </w:r>
@@ -2621,64 +2621,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescillia Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chabrillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2840,295 +2840,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite Drug Delivery System Based on Amorphous Calcium Phosphate–Chitosan: An Efficient Antimicrobial Platform for Extended Release of Tetracycline</w:t>
+                <w:t xml:space="preserve">Robocasting of self-setting bioceramics: from paste formulation to 3D part characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Ioana Visan</w:t>
+                <w:t xml:space="preserve">Ambra Paterlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Ristoscu</w:t>
+                <w:t xml:space="preserve">Sylvain Le Grill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Brouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianina Popescu-Pelin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Consuela Elena Matei</w:t>
+                <w:t xml:space="preserve">Christèle Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13101659⟩</w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.100070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2021.100070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880329v1</w:t>
+                <w:t xml:space="preserve">hal-03200389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robocasting of self-setting bioceramics: from paste formulation to 3D part characteristics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composite Drug Delivery System Based on Amorphous Calcium Phosphate–Chitosan: An Efficient Antimicrobial Platform for Extended Release of Tetracycline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Ioana Visan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ristoscu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambra Paterlini</w:t>
+                <w:t xml:space="preserve">Gianina Popescu-Pelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Le Grill</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Brouillet</w:t>
+                <w:t xml:space="preserve">Mihai Sopronyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christèle Combes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Grossin</w:t>
+                <w:t xml:space="preserve">Consuela Elena Matei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5, pp.100070. </w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (10), pp.1659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2021.100070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13101659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200389v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of additive manufacturing of ceramics by powder bed selective laser processing (sintering / melting): Calcium phosphate, silicon carbide, zirconia, alumina, and their composites</w:t>
               </w:r>
@@ -3166,51 +3166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Navarrete-Segado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eren Özmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Urruth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5, pp.100073. </w:t>
@@ -3555,64 +3555,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dupret-Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 211, pp.123048. </w:t>
@@ -3778,325 +3778,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505112v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agglomeration of stoichiometric hydroxyapatite: Impact on particle size distribution and purity in the precipitation and maturation steps</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of silver and strontium incorporation route on hydroxyapatite coatings elaborated by rf-SPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basile Galey</w:t>
+                <w:t xml:space="preserve">Marine Chambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Rouquet</w:t>
+                <w:t xml:space="preserve">Djamel Remache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gras</w:t>
+                <w:t xml:space="preserve">Yannick Balcaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2019.10.050⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.100809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376251v1</w:t>
+                <w:t xml:space="preserve">hal-03218463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of silver and strontium incorporation route on hydroxyapatite coatings elaborated by rf-SPS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Djamel Remache</w:t>
+                <w:t xml:space="preserve">Agglomeration of stoichiometric hydroxyapatite: Impact on particle size distribution and purity in the precipitation and maturation steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Tourbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Brouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Balcaen</w:t>
+                <w:t xml:space="preserve">Basile Galey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+                <w:t xml:space="preserve">N. Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Alexis</w:t>
+                <w:t xml:space="preserve">Pierre Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12, pp.100809. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2019.10.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03218463v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the deposition route on the microstructure of plasma-sprayed hydroxyapatite coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Chambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4212,51 +4212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5071,265 +5071,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of Marine Structures to Calcium Phosphate Materials: Mechanisms of Conversion Using Two Different Phosphate Solutions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrodeposition of HAp coatings on Ti6Al4V alloy and its electrochemical behavior in simulated body fluid solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Mai Thanh Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thom Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Nam Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Phuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Trang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.696.36⟩</w:t>
+              <w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (2), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2043-6262/7/2/025008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445043v1</w:t>
+                <w:t xml:space="preserve">hal-02430135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodeposition of HAp coatings on Ti6Al4V alloy and its electrochemical behavior in simulated body fluid solution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conversion of Marine Structures to Calcium Phosphate Materials: Mechanisms of Conversion Using Two Different Phosphate Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innocent J. Macha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besim Ben-Nissan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (2), pp.1-8. </w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 696, pp. 36-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2043-6262/7/2/025008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.696.36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430135v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of coral conversion, Part 3: Intermediate products in the first half an hour</w:t>
               </w:r>
@@ -5574,103 +5574,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial MAPLE deposition of antimicrobial orthopedic maps fabricated from chitosan and biomimetic apatite powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Ioana Visan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George E. Stan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ristoscu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianina Popescu-Pelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Sopronyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, vol. 511 (n° 1), pp. 505-515. </w:t>
@@ -5836,420 +5836,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic apatite-based composite materials obtained by spark plasma sintering (SPS): physicochemical and mechanical characterizations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Estournes</w:t>
+                <w:t xml:space="preserve">Comparative study of Coral Conversion, Part 2: Microstructural evolution of calcium phosphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innocent J. Macha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upsorn Boonyang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cazalbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besim Ben-Nissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Charvillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of The Australian Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 51 (n° 2), pp. 149-159</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186448v1</w:t>
+                <w:t xml:space="preserve">hal-01195746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Cold Spraying of Carbonated Biomimetic Nanocrystalline Apatite on Ti6Al4V: Physical-Chemical, Microstructural, and Preliminary Mechanical Characterizations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kergourlay</w:t>
+                <w:t xml:space="preserve">Biomimetic apatite-based composite materials obtained by spark plasma sintering (SPS): physicochemical and mechanical characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sergi Dosta</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.201500409⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10856-015-5553-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456854v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of Coral Conversion, Part 2: Microstructural evolution of calcium phosphate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Charvillat</w:t>
+                <w:t xml:space="preserve">First Cold Spraying of Carbonated Biomimetic Nanocrystalline Apatite on Ti6Al4V: Physical-Chemical, Microstructural, and Preliminary Mechanical Characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kergourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Cinca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Dosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Australian Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 18 (n° 4), pp. 496-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.201500409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195746v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition and Characterization of Hydroxyapatite on TiN/316LSS</w:t>
               </w:r>
@@ -6274,64 +6274,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Lam Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Huong Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Trang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, JOURNAL OF NANOSCIENCE AND NANOTECHNOLOGY, 15 (12), pp.9991-10001. </w:t>
@@ -6382,51 +6382,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface properties of biomimetic nanocrystalline apatites; applications in biomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6503,51 +6503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomimetic nanocrystalline apatite coatings synthesized by Matrix Assisted Pulsed Laser Evaporation for medical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Ioana Visan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6922,51 +6922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Demnati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7052,51 +7052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Errassifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7541,51 +7541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Demnati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Parco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8513,51 +8513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Vecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9087,51 +9087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Vecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescillia Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9199,51 +9199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freeze-casted bioglass-PDLLA nanocomposite scaffolds for mandibular osteoradionecrosis treatment: from building units design to preliminary in vivo study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescillia Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9674,51 +9674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bethry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dupret-Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9812,51 +9812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Dupret-Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomat MatSan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montpellier, Jun 2019, La Grande Motte, France</w:t>
@@ -10222,51 +10222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring hydroxyapatite powder properties for 3D printing based on selective laser melting or sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Navarrete-Segado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Galey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11496,77 +11496,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition of NaHAp coatings on CoNiCrMo alloys (NaHAp/CoNiCrMo) and their electrochemical behavior in simulated body fluids solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Thanh Dinh Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thom Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Nam Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Devilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11880,51 +11880,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403822v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohadeseh Zare" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Butoi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Porosnicu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Mihailescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grossin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.COLSURFB.2025.115188" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084656v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mont&#243;n Zarazaga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevallier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S41779-025-01191-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403818v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Colomina Alfaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Bandiera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Cansever Mutlu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACSABM.4C01731" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378761v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Bouakaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sadeghian Dehkord" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schrijnemakers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boschini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CERAMINT.2023.10.238" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836168v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eren &#214;zmen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Bertrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S40964-024-00755-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513340v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Ur Rehman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Navarrete-Segado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Salamci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frances" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-04-2023-0128" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378778v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelmoula" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan K&#252;&#231;&#252;kt&#252;rk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CERAMINT.2023.07.189" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295535v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cobraiville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nolens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2023.08.041" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378780v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duran Kaya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Stamboulis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/MA16062507" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205762v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cianflone" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brouillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Souli&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13030519" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03889846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qirong Chen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Juste" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasgorceix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefebvre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.08.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117116" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03879049v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Urruth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baylac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.12.042" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930688v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/APP12020788" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03930659v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescillia Lagarrigue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darcos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duployer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dupret-Bories" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACSANM.2C00313" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766598v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102542" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880313v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chabrillac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Darcos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2021.06.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844518v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.05.149" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871692v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S40964-022-00305-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03930098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AFORL.2021.04.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844514v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2022.100235" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880329v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Ioana Visan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ristoscu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianina Popescu-Pelin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Sopronyi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuela Elena Matei" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13101659" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200389v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Paterlini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Grill" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Combes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100070" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193977v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100073" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdelmoula" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/abf6fc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416172v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.07.036" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205777v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.123048" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505112v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Luginina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Orru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TB02121C" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376251v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Galey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rouquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gras" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.10.050" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218463v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chambard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Remache" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalverny" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100809" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498605v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Charvillat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fort" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.01.027" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463257v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sarda" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazalbou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02090303v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Aufray" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rollin-Martinet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandecandelaere" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2018-6415" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402578v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent J. Macha" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besim Ben-Nissan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerran Santos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2017.01.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400322v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Melo Rodriguez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bowen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.09.022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890267v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Adamiano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Sangiorgi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sprio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ruffini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Sandri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB00211D" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000471v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ferrage" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besim B Ben-Nissan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41779-016-0003-9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454108v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marinel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Guillaume Noudem" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14328917.2005.11784900" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445043v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.696.36" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430135v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Thanh Dinh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thom Nguyen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nam Pham" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Phuong Nguyen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Nguyen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/7/2/025008" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468002v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upsorn Boonyang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419313v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanida Charoensuk" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitnarong Sirisathitkul" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.08.019" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445327v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George E. Stan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.07.015" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490595v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Otsuka" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Takeuchi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Otsuka" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-015-3616-6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186448v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Laurencin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-015-5553-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456854v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kergourlay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Cinca" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Dosta" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201500409" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195746v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468388v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Thi Nam" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Lam Tran" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Huong Ho" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2015.10329" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195704v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PCRYSGROW.2014.09.005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073843v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaie Stefan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Duta" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floralice Marimona Miroiu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2013.11.007" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135272v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Demnati" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Collonges" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874120701509020026" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885805v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabea-Naemi Rosa Cegla" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Jacob Macha" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Heness" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105362v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5405/jmbe.1459" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073741v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Errassifi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.10.022" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092760v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130704021" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946168v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Navrotsky" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2013.4537" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944296v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Damia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Viana" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaubrun-Giry" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130704010" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864113v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Parco" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Braceras" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-6041/7/5/054101" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F4DBF3680D0EB3B2F93283BB5C5A57A4F1EAE465/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528019v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlis Gross" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Jersova" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturs Viksna" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/38/1/012032" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531132v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fagoaga" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.10.025" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316391v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djar Oquab" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Selezneff" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boidot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.24" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449219v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinet-Rollin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossignol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2009.08.021" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9HM0J8S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474560v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al-Kattan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sautereau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200980084" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454056v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grossin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marinel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Noudem" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2005.06.017" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S3LXKHL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04821987v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Vecchio" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brotons" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758191v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723361v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort-Saudejaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758685v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine FRANCES" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756152v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04821971v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575613v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756169v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756181v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756131v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04821977v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04821978v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dupret-Bories" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756038v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735333v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756113v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756087v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02179161v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944414v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navrotsky" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rollin-Martinet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942868v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiva Baradari" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernache-Assolant" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699872v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Banu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087835v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dechambre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Banu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462531v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367148v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365197v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Champion" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366971v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468102v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Thanh Dinh Thi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devilliers" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00147635v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403822v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohadeseh Zare" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Butoi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Porosnicu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Mihailescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grossin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.COLSURFB.2025.115188" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084656v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mont&#243;n Zarazaga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevallier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S41779-025-01191-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403818v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Colomina Alfaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Bandiera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Cansever Mutlu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACSABM.4C01731" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378761v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Bouakaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sadeghian Dehkord" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schrijnemakers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boschini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CERAMINT.2023.10.238" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836168v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eren &#214;zmen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Bertrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S40964-024-00755-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513340v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Ur Rehman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Navarrete-Segado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Salamci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frances" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-04-2023-0128" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378778v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelmoula" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan K&#252;&#231;&#252;kt&#252;rk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CERAMINT.2023.07.189" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295535v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cobraiville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nolens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2023.08.041" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378780v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duran Kaya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Stamboulis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/MA16062507" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205762v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cianflone" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brouillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Souli&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13030519" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03889846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qirong Chen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Juste" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasgorceix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefebvre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.08.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930688v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/APP12020788" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844506v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117116" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03879049v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Urruth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baylac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.12.042" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880313v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescillia Lagarrigue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chabrillac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Darcos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2021.06.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766598v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duployer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102542" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03930659v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darcos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dupret-Bories" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACSANM.2C00313" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844518v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.05.149" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871692v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S40964-022-00305-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03930098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AFORL.2021.04.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844514v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2022.100235" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200389v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Paterlini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Grill" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Combes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100070" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880329v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Ioana Visan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ristoscu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianina Popescu-Pelin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Sopronyi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuela Elena Matei" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13101659" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193977v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100073" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdelmoula" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/abf6fc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416172v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.07.036" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205777v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.123048" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505112v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Luginina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Orru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TB02121C" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218463v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chambard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Remache" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalverny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100809" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376251v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Galey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rouquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gras" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.10.050" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498605v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Charvillat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fort" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.01.027" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463257v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sarda" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazalbou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02090303v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Aufray" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rollin-Martinet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandecandelaere" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2018-6415" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402578v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent J. Macha" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besim Ben-Nissan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerran Santos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2017.01.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400322v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Melo Rodriguez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bowen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.09.022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890267v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Adamiano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Sangiorgi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sprio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ruffini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Sandri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB00211D" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000471v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ferrage" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besim B Ben-Nissan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41779-016-0003-9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454108v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marinel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Guillaume Noudem" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14328917.2005.11784900" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430135v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Thanh Dinh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thom Nguyen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nam Pham" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Phuong Nguyen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Nguyen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/7/2/025008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445043v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.696.36" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468002v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upsorn Boonyang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419313v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanida Charoensuk" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitnarong Sirisathitkul" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.08.019" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445327v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George E. Stan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.07.015" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490595v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Otsuka" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Takeuchi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Otsuka" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-015-3616-6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195746v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186448v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Laurencin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-015-5553-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456854v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kergourlay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Cinca" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Dosta" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201500409" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468388v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Thi Nam" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Lam Tran" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Huong Ho" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2015.10329" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195704v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PCRYSGROW.2014.09.005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073843v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaie Stefan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Duta" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floralice Marimona Miroiu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2013.11.007" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135272v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Demnati" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Collonges" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874120701509020026" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885805v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabea-Naemi Rosa Cegla" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Jacob Macha" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Heness" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105362v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5405/jmbe.1459" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073741v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Errassifi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.10.022" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092760v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130704021" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946168v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Navrotsky" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2013.4537" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944296v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Damia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Viana" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaubrun-Giry" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130704010" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864113v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Parco" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Braceras" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-6041/7/5/054101" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F4DBF3680D0EB3B2F93283BB5C5A57A4F1EAE465/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528019v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlis Gross" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Jersova" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturs Viksna" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/38/1/012032" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531132v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fagoaga" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.10.025" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316391v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djar Oquab" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Selezneff" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boidot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.24" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449219v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinet-Rollin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossignol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2009.08.021" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9HM0J8S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474560v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al-Kattan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sautereau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200980084" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454056v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grossin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marinel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Noudem" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2005.06.017" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S3LXKHL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04821987v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Vecchio" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brotons" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758191v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723361v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort-Saudejaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758685v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine FRANCES" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756152v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04821971v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575613v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756169v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756181v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756131v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04821977v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04821978v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dupret-Bories" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756038v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735333v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756113v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756087v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02179161v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944414v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navrotsky" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rollin-Martinet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942868v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiva Baradari" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernache-Assolant" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699872v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Banu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087835v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dechambre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Banu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462531v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367148v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365197v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Champion" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366971v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468102v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Thanh Dinh Thi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devilliers" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00147635v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>