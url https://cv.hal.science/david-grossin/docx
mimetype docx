--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1555,558 +1555,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning Strategy Investigation for Direct Powder Bed Selective Laser Processing of Silicon Carbide Ceramic</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francis Maury</w:t>
+                <w:t xml:space="preserve">Tailoring hydroxyapatite microspheres by spray-drying for powder bed fusion feedstock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Navarrete-Segado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Frances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Tourbin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (2), pp.788. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 398, pp.117116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/APP12020788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2022.117116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930688v1</w:t>
+                <w:t xml:space="preserve">hal-03844506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring hydroxyapatite microspheres by spray-drying for powder bed fusion feedstock</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Frances</w:t>
+                <w:t xml:space="preserve">Powder bed selective laser processing (sintering / melting) of Yttrium Stabilized Zirconia using carbon-based material (TiC) as absorbance enhancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Urruth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baylac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mallorie Tourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2022.117116⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (5), pp.2381-2390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.12.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844506v1</w:t>
+                <w:t xml:space="preserve">hal-03879049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powder bed selective laser processing (sintering / melting) of Yttrium Stabilized Zirconia using carbon-based material (TiC) as absorbance enhancer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Baylac</w:t>
+                <w:t xml:space="preserve">Scanning Strategy Investigation for Direct Powder Bed Selective Laser Processing of Silicon Carbide Ceramic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Montón Zarazaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gökhan Küçüktürk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 42 (5), pp.2381-2390. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.12.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/APP12020788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879049v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomaterials and osteoradionecrosis of the jaw: Review of the literature according to the SWiM methodology</w:t>
+                <w:t xml:space="preserve">Poly( d,l -lactide)-Grafted Bioactive Glass Nanoparticles: From Nanobricks to Freeze-Cast Scaffolds for Bone Substitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescillia Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Chabrillac</w:t>
+                <w:t xml:space="preserve">Vincent Darcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Darcos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Grossin</w:t>
+                <w:t xml:space="preserve">Benjamin Duployer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dupret-Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anorl.2021.06.006⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (4), pp.5278-5291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ACSANM.2C00313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880313v1</w:t>
+                <w:t xml:space="preserve">hal-03930659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Powder bed selective laser process (sintering/melting) applied to tailored calcium phosphate-based powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Navarrete-Segado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2128,237 +2128,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Tourbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duployer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 50, pp.102542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.addma.2021.102542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly( d,l -lactide)-Grafted Bioactive Glass Nanoparticles: From Nanobricks to Freeze-Cast Scaffolds for Bone Substitution</w:t>
+                <w:t xml:space="preserve">Biomaterials and osteoradionecrosis of the jaw: Review of the literature according to the SWiM methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescillia Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Darcos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Duployer</w:t>
+                <w:t xml:space="preserve">E. Chabrillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Dupret-Bories</w:t>
+                <w:t xml:space="preserve">V. Darcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (4), pp.5278-5291. </w:t>
+              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139 (4), pp.208-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ACSANM.2C00313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anorl.2021.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930659v1</w:t>
+                <w:t xml:space="preserve">hal-03880313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring hydroxyapatite suspensions by stirred bead milling</w:t>
               </w:r>
@@ -2589,546 +2589,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomatériaux et ostéoradionécrose mandibulaire : revue de la littérature selon la méthodologie SWiM</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Darcos</w:t>
+                <w:t xml:space="preserve">Masked stereolithography of hydroxyapatite bioceramic scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Navarrete-Segado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Tourbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Frances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 139 (4), pp.209-217. </w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.100235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.AFORL.2021.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2022.100235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930098v1</w:t>
+                <w:t xml:space="preserve">hal-03844514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masked stereolithography of hydroxyapatite bioceramic scaffolds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Frances</w:t>
+                <w:t xml:space="preserve">Biomatériaux et ostéoradionécrose mandibulaire : revue de la littérature selon la méthodologie SWiM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescillia Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chabrillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.100235. </w:t>
+              <w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139 (4), pp.209-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2022.100235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.AFORL.2021.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844514v1</w:t>
+                <w:t xml:space="preserve">hal-03930098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robocasting of self-setting bioceramics: from paste formulation to 3D part characteristics</w:t>
+                <w:t xml:space="preserve">Composite Drug Delivery System Based on Amorphous Calcium Phosphate–Chitosan: An Efficient Antimicrobial Platform for Extended Release of Tetracycline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambra Paterlini</w:t>
+                <w:t xml:space="preserve">Anita Ioana Visan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Le Grill</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Brouillet</w:t>
+                <w:t xml:space="preserve">Carmen Ristoscu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christèle Combes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Grossin</w:t>
+                <w:t xml:space="preserve">Gianina Popescu-Pelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Sopronyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consuela Elena Matei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2021.100070⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (10), pp.1659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13101659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200389v1</w:t>
+                <w:t xml:space="preserve">hal-03880329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite Drug Delivery System Based on Amorphous Calcium Phosphate–Chitosan: An Efficient Antimicrobial Platform for Extended Release of Tetracycline</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robocasting of self-setting bioceramics: from paste formulation to 3D part characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianina Popescu-Pelin</w:t>
+                <w:t xml:space="preserve">Ambra Paterlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai Sopronyi</w:t>
+                <w:t xml:space="preserve">Sylvain Le Grill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Brouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consuela Elena Matei</w:t>
+                <w:t xml:space="preserve">Christèle Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (10), pp.1659. </w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.100070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13101659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2021.100070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880329v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of additive manufacturing of ceramics by powder bed selective laser processing (sintering / melting): Calcium phosphate, silicon carbide, zirconia, alumina, and their composites</w:t>
               </w:r>
@@ -3166,51 +3166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Navarrete-Segado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eren Özmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Urruth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5, pp.100073. </w:t>
@@ -3555,64 +3555,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dupret-Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 211, pp.123048. </w:t>
@@ -4212,51 +4212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4439,291 +4439,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02090303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocompatibility of a new biodegradable polymer-hydroxyapatite composite for biomedical applications</w:t>
+                <w:t xml:space="preserve">Functionalisation of Ti6Al4V and hydroxyapatite surfaces with combined peptides based on KKLPDA and EEEEEEEE peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innocent J. Macha</w:t>
+                <w:t xml:space="preserve">Gabriela Melo Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">James Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Besim Ben-Nissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemis Stamboulis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 38, pp.72-77. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 160, pp.154-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jddst.2017.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2017.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402578v1</w:t>
+                <w:t xml:space="preserve">hal-02400322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalisation of Ti6Al4V and hydroxyapatite surfaces with combined peptides based on KKLPDA and EEEEEEEE peptides</w:t>
+                <w:t xml:space="preserve">Biocompatibility of a new biodegradable polymer-hydroxyapatite composite for biomedical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Melo Rodriguez</w:t>
+                <w:t xml:space="preserve">Innocent J. Macha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besim Ben-Nissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Bowen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Besim Ben-Nissan</w:t>
+                <w:t xml:space="preserve">Jerran Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cazalbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemis Stamboulis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 160, pp.154-160. </w:t>
+              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38, pp.72-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2017.09.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jddst.2017.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400322v1</w:t>
+                <w:t xml:space="preserve">hal-02402578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomineralization of a titanium-modified hydroxyapatite semiconductor on conductive wool fibers</w:t>
               </w:r>
@@ -5071,295 +5071,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodeposition of HAp coatings on Ti6Al4V alloy and its electrochemical behavior in simulated body fluid solution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conversion of Marine Structures to Calcium Phosphate Materials: Mechanisms of Conversion Using Two Different Phosphate Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innocent J. Macha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besim Ben-Nissan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2043-6262/7/2/025008⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 696, pp. 36-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.696.36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02430135v1</w:t>
+                <w:t xml:space="preserve">hal-01445043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of Marine Structures to Calcium Phosphate Materials: Mechanisms of Conversion Using Two Different Phosphate Solutions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrodeposition of HAp coatings on Ti6Al4V alloy and its electrochemical behavior in simulated body fluid solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Mai Thanh Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thom Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Nam Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Phuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Trang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, vol. 696, pp. 36-39. </w:t>
+              <w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (2), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.696.36⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2043-6262/7/2/025008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445043v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of coral conversion, Part 3: Intermediate products in the first half an hour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent J. Macha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Charvillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5479,64 +5479,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chitnarong Sirisathitkul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upsorn Boonyang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent J. Macha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerran Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 452, pp.62-73. </w:t>
@@ -5574,103 +5574,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial MAPLE deposition of antimicrobial orthopedic maps fabricated from chitosan and biomimetic apatite powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Ioana Visan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George E. Stan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ristoscu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianina Popescu-Pelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Sopronyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, vol. 511 (n° 1), pp. 505-515. </w:t>
@@ -5747,51 +5747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masaki Takeuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makoto Otsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besim Ben-Nissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5836,420 +5836,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of Coral Conversion, Part 2: Microstructural evolution of calcium phosphate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Charvillat</w:t>
+                <w:t xml:space="preserve">Biomimetic apatite-based composite materials obtained by spark plasma sintering (SPS): physicochemical and mechanical characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Australian Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10856-015-5553-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195746v1</w:t>
+                <w:t xml:space="preserve">hal-01186448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic apatite-based composite materials obtained by spark plasma sintering (SPS): physicochemical and mechanical characterizations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Danielle Laurencin</w:t>
+                <w:t xml:space="preserve">First Cold Spraying of Carbonated Biomimetic Nanocrystalline Apatite on Ti6Al4V: Physical-Chemical, Microstructural, and Preliminary Mechanical Characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kergourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Estournes</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Cinca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Dosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 18 (n° 4), pp. 496-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.201500409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10856-015-5553-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01186448v1</w:t>
+                <w:t xml:space="preserve">hal-01456854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Cold Spraying of Carbonated Biomimetic Nanocrystalline Apatite on Ti6Al4V: Physical-Chemical, Microstructural, and Preliminary Mechanical Characterizations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergi Dosta</w:t>
+                <w:t xml:space="preserve">Comparative study of Coral Conversion, Part 2: Microstructural evolution of calcium phosphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innocent J. Macha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upsorn Boonyang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cazalbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besim Ben-Nissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Charvillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of The Australian Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 51 (n° 2), pp. 149-159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adem.201500409⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01456854v1</w:t>
+                <w:t xml:space="preserve">hal-01195746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition and Characterization of Hydroxyapatite on TiN/316LSS</w:t>
               </w:r>
@@ -6274,64 +6274,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Lam Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Huong Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Trang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, JOURNAL OF NANOSCIENCE AND NANOTECHNOLOGY, 15 (12), pp.9991-10001. </w:t>
@@ -6382,51 +6382,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface properties of biomimetic nanocrystalline apatites; applications in biomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6503,51 +6503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomimetic nanocrystalline apatite coatings synthesized by Matrix Assisted Pulsed Laser Evaporation for medical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Ioana Visan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6797,51 +6797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabea-Naemi Rosa Cegla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Jacob Macha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besim Ben-Nissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6922,51 +6922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Demnati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7052,51 +7052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Errassifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7541,51 +7541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Demnati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Parco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8426,223 +8426,377 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Invisible shield: Sprayable supramolecular antimicrobial microscale films for preventing wound and medical device infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skander Hathroubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelie Heck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessalem Rekiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioactive glass nanoparticles decorated with catechol-functionalized polyesters: towards macroporous nanocomposite scaffolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Vecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brotons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATERIAUX 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masked stereolithography (mSLA) 3D printing of hydroxyapatite bio-ceramic scaffolds from tailored photoreactive suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Navarrete-Segado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8684,198 +8838,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">youCGMed Workshop for Young Researchers in Ceramics and Glasses for Medical Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Madrid (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une Activité Scientifique Métier autour du Scale-up de procédés batch pour des élèves ingénieurs en Génie Chimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Dechy-Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Tourbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Devatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring hydroxyapatite suspensions by stirred bead milling as a pre-processing step for additive manufacturing technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Navarrete-Segado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8884,106 +9038,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Tourbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine FRANCES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Symposium on comminution &amp; classification (ESCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning hydroxyapatite bio-ceramic powder feedstock properties for selective laser sintering/melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Navarrete-Segado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9025,113 +9179,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Congress on Ceramics (ICC8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Busan, Korea, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYNTHESIS OF CATECHOL-FUNCTIONALIZED POLYESTERS FOR THE DESIGN OF MACROPOROUS NANOCOMPOSITE SCAFFOLDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Vecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescillia Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9150,414 +9304,414 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48e Journées d’études des polymers – JEPO 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Ile de Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freeze-casted bioglass-PDLLA nanocomposite scaffolds for mandibular osteoradionecrosis treatment: from building units design to preliminary in vivo study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescillia Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bethry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ST CONFERENCE OF THE EUROPEAN SOCIETY FOR BIOMATERIALS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring hydroxyapatite bio-ceramic feedstock properties for additive manufacturing technologies</w:t>
+                <w:t xml:space="preserve">New approaches towards powder bed selective laser processing of calcium phosphate materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Navarrete-Segado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Tourbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Frances</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mallorie Tourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et Technologie des Poudres, Poudres et Matériaux Frittés (STPMF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Saint-Etienne (FR), France</w:t>
+              <w:t xml:space="preserve">Euromat 2021 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756169v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approaches towards powder bed selective laser processing of calcium phosphate materials</w:t>
+                <w:t xml:space="preserve">Tailoring hydroxyapatite bio-ceramic feedstock properties for additive manufacturing technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Navarrete-Segado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Frances</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Tourbin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Frances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromat 2021 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Graz, Austria</w:t>
+              <w:t xml:space="preserve">Science et Technologie des Poudres, Poudres et Matériaux Frittés (STPMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Saint-Etienne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756181v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving hydroxyapatite powder feedstock properties for selective laser sintering/melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Navarrete-Segado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9599,198 +9753,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young Ceramist additive Manufacturing (yCAM20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new porous composite materials based on poly(lactic acid) for bone reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescillia Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bethry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dupret-Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Congress 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Héraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and characterization of porous organic/inorganic composite scaffolds by freeze-casting for mandibular osteoradionecrosis treatment: Synthesis and characterization of the hybrid nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescillia Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9799,123 +9953,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Dupret-Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomat MatSan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montpellier, Jun 2019, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving hydroxyapatite bio-ceramic powder absorptance at Nd-YAG laser wavelength by addition of absorption additives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Navarrete-Segado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9957,73 +10111,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI ECers Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphite as near-infrared absorbing additive: a way to improve hydroxyapatite absorptance for laser sintering/melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Navarrete-Segado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10065,73 +10219,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 young Ceramists Additive Manufacturing Forum, yCAM19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Mons, Belgique, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring hydroxyapatite bio-ceeramic powder properties for selective laser sintering/melting shaping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Navarrete-Segado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10173,73 +10327,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop for Young Researchers in Ceramics and Glasses for Medical Applications (YouCGMed)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Madrid (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring hydroxyapatite powder properties for 3D printing based on selective laser melting or sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Navarrete-Segado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10294,73 +10448,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th Europeen Congress of Chemical Engineering, ECCE12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Florence (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apatites nanocristallines : sur le rôle fondamental de l’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10419,113 +10573,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux pour la Santé 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic basis for evolution of apatite in calcified tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Navrotsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rollin-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10540,225 +10694,225 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union (AGU) Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de la spectroscopie vibrationnelle à l'étude des céramiques en hydroxyapatite phosphocalcique d'intérêt biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiva Baradari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bernache-Assolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Section Régionale Centre-Ouest Société Chimique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature consolidation of nanocrystalline apatites. Toward a new generation of calcium phosphate ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Banu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10790,113 +10944,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Conference on Advanced Ceramics and Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Daytona Beach, United States. pp.113-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00699872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature consolidation of nanocrystalline apatites. Toward a new generation of calcium phosphate ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dechambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Banu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10915,73 +11069,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd International Conference and Exposition on Advance Ceramics and Composites (ICACC 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Daytona Beach, Florida, United States. pp.113-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature consolidation of nanocrystalline apatites. Towards a new generation of calcium phosphate ceramics ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11040,73 +11194,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd International Conference and Exposition on Advanced Ceramics and Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Daytona Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New processing routes for bioceramics made of nanocrystalline apatites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11165,73 +11319,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Advanced Ceramics (IWAC03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, LIMOGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consolidation basse température par frittage flash (SPS) d'apatites nanocristallines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11240,123 +11394,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.J. Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles du GFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomimetic nanocrystalline apatites Spark Plasma Sintering at very low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11415,51 +11569,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Spark Plasma Sintering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00366971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11469,154 +11623,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition of NaHAp coatings on CoNiCrMo alloys (NaHAp/CoNiCrMo) and their electrochemical behavior in simulated body fluids solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Thanh Dinh Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thom Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Nam Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Devilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd international workshop on Corrosion and Protection of Materials (CPM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Hanoi, Vietnam. Proceedings of the 2nd international workshop on Corrosion and Protection of Materials (CPM 2015), Hanoi, Octobre 2015, Journal of Science and Technology (Vietnam), 53(4A), 123-136 (2015), 53 (4A), pp.123-136, 2015, Journal of Science and Technology (Vietnam)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11626,114 +11780,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement du procédé de chauffage micro-ondes en vue de l'élaboration de céramiques à propriétés électriques particulières.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université de Caen Basse-Normandie, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00147635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId331"/>
+      <w:footerReference w:type="default" r:id="rId337"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11880,51 +12034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403822v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohadeseh Zare" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Butoi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Porosnicu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Mihailescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grossin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.COLSURFB.2025.115188" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084656v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mont&#243;n Zarazaga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevallier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S41779-025-01191-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403818v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Colomina Alfaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Bandiera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Cansever Mutlu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACSABM.4C01731" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378761v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Bouakaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sadeghian Dehkord" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schrijnemakers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boschini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CERAMINT.2023.10.238" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836168v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eren &#214;zmen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Bertrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S40964-024-00755-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513340v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Ur Rehman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Navarrete-Segado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Salamci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frances" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-04-2023-0128" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378778v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelmoula" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan K&#252;&#231;&#252;kt&#252;rk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CERAMINT.2023.07.189" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295535v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cobraiville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nolens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2023.08.041" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378780v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duran Kaya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Stamboulis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/MA16062507" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205762v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cianflone" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brouillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Souli&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13030519" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03889846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qirong Chen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Juste" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasgorceix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefebvre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.08.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930688v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/APP12020788" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844506v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117116" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03879049v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Urruth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baylac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.12.042" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880313v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescillia Lagarrigue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chabrillac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Darcos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2021.06.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766598v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duployer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102542" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03930659v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darcos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dupret-Bories" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACSANM.2C00313" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844518v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.05.149" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871692v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S40964-022-00305-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03930098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AFORL.2021.04.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844514v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2022.100235" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200389v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Paterlini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Grill" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Combes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100070" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880329v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Ioana Visan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ristoscu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianina Popescu-Pelin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Sopronyi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuela Elena Matei" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13101659" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193977v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100073" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdelmoula" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/abf6fc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416172v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.07.036" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205777v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.123048" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505112v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Luginina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Orru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TB02121C" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218463v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chambard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Remache" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalverny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100809" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376251v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Galey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rouquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gras" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.10.050" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498605v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Charvillat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fort" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.01.027" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463257v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sarda" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazalbou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02090303v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Aufray" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rollin-Martinet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandecandelaere" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2018-6415" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402578v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent J. Macha" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besim Ben-Nissan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerran Santos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2017.01.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400322v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Melo Rodriguez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bowen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.09.022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890267v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Adamiano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Sangiorgi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sprio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ruffini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Sandri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB00211D" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000471v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ferrage" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besim B Ben-Nissan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41779-016-0003-9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454108v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marinel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Guillaume Noudem" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14328917.2005.11784900" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430135v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Thanh Dinh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thom Nguyen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nam Pham" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Phuong Nguyen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Nguyen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/7/2/025008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445043v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.696.36" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468002v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upsorn Boonyang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419313v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanida Charoensuk" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitnarong Sirisathitkul" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.08.019" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445327v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George E. Stan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.07.015" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490595v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Otsuka" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Takeuchi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Otsuka" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-015-3616-6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195746v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186448v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Laurencin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-015-5553-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456854v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kergourlay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Cinca" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Dosta" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201500409" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468388v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Thi Nam" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Lam Tran" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Huong Ho" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2015.10329" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195704v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PCRYSGROW.2014.09.005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073843v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaie Stefan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Duta" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floralice Marimona Miroiu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2013.11.007" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135272v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Demnati" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Collonges" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874120701509020026" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885805v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabea-Naemi Rosa Cegla" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Jacob Macha" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Heness" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105362v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5405/jmbe.1459" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073741v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Errassifi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.10.022" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092760v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130704021" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946168v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Navrotsky" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2013.4537" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944296v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Damia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Viana" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaubrun-Giry" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130704010" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864113v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Parco" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Braceras" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-6041/7/5/054101" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F4DBF3680D0EB3B2F93283BB5C5A57A4F1EAE465/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528019v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlis Gross" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Jersova" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturs Viksna" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/38/1/012032" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531132v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fagoaga" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.10.025" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316391v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djar Oquab" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Selezneff" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boidot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.24" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449219v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinet-Rollin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossignol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2009.08.021" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9HM0J8S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474560v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al-Kattan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sautereau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200980084" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454056v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grossin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marinel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Noudem" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2005.06.017" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S3LXKHL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04821987v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Vecchio" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brotons" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758191v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723361v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort-Saudejaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758685v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine FRANCES" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756152v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04821971v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575613v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756169v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756181v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756131v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04821977v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04821978v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dupret-Bories" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756038v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735333v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756113v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756087v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02179161v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944414v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navrotsky" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rollin-Martinet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942868v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiva Baradari" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernache-Assolant" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699872v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Banu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087835v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dechambre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Banu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462531v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367148v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365197v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Champion" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366971v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468102v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Thanh Dinh Thi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devilliers" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00147635v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403822v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohadeseh Zare" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Butoi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Porosnicu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Mihailescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grossin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.COLSURFB.2025.115188" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084656v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mont&#243;n Zarazaga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevallier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S41779-025-01191-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403818v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Colomina Alfaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Bandiera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Cansever Mutlu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACSABM.4C01731" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378761v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Bouakaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sadeghian Dehkord" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schrijnemakers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boschini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CERAMINT.2023.10.238" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836168v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eren &#214;zmen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Bertrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S40964-024-00755-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513340v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Ur Rehman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Navarrete-Segado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Salamci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frances" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-04-2023-0128" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378778v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelmoula" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan K&#252;&#231;&#252;kt&#252;rk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CERAMINT.2023.07.189" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295535v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cobraiville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nolens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2023.08.041" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378780v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duran Kaya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Stamboulis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/MA16062507" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205762v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cianflone" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brouillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Souli&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13030519" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03889846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qirong Chen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Juste" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasgorceix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefebvre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.08.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117116" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03879049v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Urruth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baylac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.12.042" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930688v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/APP12020788" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03930659v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescillia Lagarrigue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darcos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duployer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dupret-Bories" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACSANM.2C00313" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766598v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102542" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880313v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chabrillac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Darcos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2021.06.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844518v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.05.149" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871692v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S40964-022-00305-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844514v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2022.100235" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03930098v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AFORL.2021.04.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880329v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Ioana Visan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ristoscu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianina Popescu-Pelin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Sopronyi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuela Elena Matei" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13101659" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200389v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Paterlini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Grill" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Combes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100070" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193977v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100073" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdelmoula" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/abf6fc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416172v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.07.036" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205777v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.123048" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505112v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Luginina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Orru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TB02121C" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218463v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chambard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Remache" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalverny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100809" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376251v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Galey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rouquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gras" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.10.050" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498605v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Charvillat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fort" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.01.027" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463257v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sarda" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazalbou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02090303v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Aufray" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rollin-Martinet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandecandelaere" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2018-6415" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400322v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Melo Rodriguez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bowen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besim Ben-Nissan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.09.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402578v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent J. Macha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerran Santos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2017.01.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890267v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Adamiano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Sangiorgi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sprio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ruffini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Sandri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB00211D" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000471v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ferrage" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besim B Ben-Nissan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41779-016-0003-9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454108v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marinel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Guillaume Noudem" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14328917.2005.11784900" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445043v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.696.36" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430135v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Thanh Dinh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thom Nguyen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nam Pham" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Phuong Nguyen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Nguyen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/7/2/025008" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468002v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upsorn Boonyang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419313v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanida Charoensuk" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitnarong Sirisathitkul" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.08.019" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445327v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George E. Stan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.07.015" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490595v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Otsuka" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Takeuchi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Otsuka" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-015-3616-6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186448v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Laurencin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-015-5553-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456854v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kergourlay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Cinca" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Dosta" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201500409" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195746v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468388v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Thi Nam" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Lam Tran" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Huong Ho" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2015.10329" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195704v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PCRYSGROW.2014.09.005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073843v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaie Stefan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Duta" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floralice Marimona Miroiu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2013.11.007" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135272v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Demnati" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Collonges" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874120701509020026" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885805v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabea-Naemi Rosa Cegla" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Jacob Macha" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Heness" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105362v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5405/jmbe.1459" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073741v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Errassifi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.10.022" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092760v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130704021" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946168v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Navrotsky" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2013.4537" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944296v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Damia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Viana" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaubrun-Giry" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130704010" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864113v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Parco" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Braceras" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-6041/7/5/054101" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F4DBF3680D0EB3B2F93283BB5C5A57A4F1EAE465/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528019v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlis Gross" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Jersova" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturs Viksna" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/38/1/012032" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531132v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fagoaga" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.10.025" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316391v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djar Oquab" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Selezneff" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boidot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.24" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449219v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinet-Rollin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossignol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2009.08.021" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9HM0J8S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474560v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al-Kattan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sautereau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200980084" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454056v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grossin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marinel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Noudem" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2005.06.017" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S3LXKHL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593322v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander Hathroubi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Heck" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lieu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wurtz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Rekiki" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04821987v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Vecchio" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brotons" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758191v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723361v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort-Saudejaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758685v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine FRANCES" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756152v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04821971v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575613v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756181v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756169v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756131v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04821977v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04821978v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dupret-Bories" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756038v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735333v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756113v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756087v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02179161v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944414v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navrotsky" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rollin-Martinet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942868v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiva Baradari" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernache-Assolant" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699872v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Banu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087835v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dechambre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Banu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462531v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367148v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365197v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Champion" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366971v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468102v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Thanh Dinh Thi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devilliers" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00147635v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>