--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1421,692 +1421,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-infiltration to improve the density of binder jetting ceramic parts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tailoring hydroxyapatite microspheres by spray-drying for powder bed fusion feedstock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Navarrete-Segado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Frances</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Tourbin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.08.005⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 398, pp.117116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2022.117116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889846v1</w:t>
+                <w:t xml:space="preserve">hal-03844506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring hydroxyapatite microspheres by spray-drying for powder bed fusion feedstock</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Frances</w:t>
+                <w:t xml:space="preserve">Powder bed selective laser processing (sintering / melting) of Yttrium Stabilized Zirconia using carbon-based material (TiC) as absorbance enhancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Urruth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baylac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mallorie Tourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2022.117116⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (5), pp.2381-2390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.12.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844506v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powder bed selective laser processing (sintering / melting) of Yttrium Stabilized Zirconia using carbon-based material (TiC) as absorbance enhancer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Baylac</w:t>
+                <w:t xml:space="preserve">Scanning Strategy Investigation for Direct Powder Bed Selective Laser Processing of Silicon Carbide Ceramic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Montón Zarazaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gökhan Küçüktürk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.12.042⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/APP12020788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879049v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning Strategy Investigation for Direct Powder Bed Selective Laser Processing of Silicon Carbide Ceramic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Grossin</w:t>
+                <w:t xml:space="preserve">Post-infiltration to improve the density of binder jetting ceramic parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qirong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (2), pp.788. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (15), pp.7134-7148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/APP12020788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930688v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly( d,l -lactide)-Grafted Bioactive Glass Nanoparticles: From Nanobricks to Freeze-Cast Scaffolds for Bone Substitution</w:t>
+                <w:t xml:space="preserve">Biomaterials and osteoradionecrosis of the jaw: Review of the literature according to the SWiM methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescillia Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Darcos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tenailleau</w:t>
+                <w:t xml:space="preserve">E. Chabrillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Duployer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Dupret-Bories</w:t>
+                <w:t xml:space="preserve">V. Darcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ACSANM.2C00313⟩</w:t>
+              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139 (4), pp.208-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anorl.2021.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930659v1</w:t>
+                <w:t xml:space="preserve">hal-03880313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Powder bed selective laser process (sintering/melting) applied to tailored calcium phosphate-based powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Navarrete-Segado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2115,250 +2115,250 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Frances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Tourbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duployer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 50, pp.102542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.addma.2021.102542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomaterials and osteoradionecrosis of the jaw: Review of the literature according to the SWiM methodology</w:t>
+                <w:t xml:space="preserve">Poly( d,l -lactide)-Grafted Bioactive Glass Nanoparticles: From Nanobricks to Freeze-Cast Scaffolds for Bone Substitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescillia Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Chabrillac</w:t>
+                <w:t xml:space="preserve">Vincent Darcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tenailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duployer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Darcos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Grossin</w:t>
+                <w:t xml:space="preserve">Agnès Dupret-Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 139 (4), pp.208-215. </w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (4), pp.5278-5291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anorl.2021.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ACSANM.2C00313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880313v1</w:t>
+                <w:t xml:space="preserve">hal-03930659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring hydroxyapatite suspensions by stirred bead milling</w:t>
               </w:r>
@@ -2738,64 +2738,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescillia Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chabrillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3166,51 +3166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Navarrete-Segado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eren Özmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Urruth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5, pp.100073. </w:t>
@@ -3555,51 +3555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dupret-Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4967,494 +4967,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing Of La 0.8 Sr 0.2 MnO 3-δ By Rapid Microwave Heating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conversion of Marine Structures to Calcium Phosphate Materials: Mechanisms of Conversion Using Two Different Phosphate Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innocent J. Macha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Guillaume Noudem</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besim Ben-Nissan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Innovations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14328917.2005.11784900⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 696, pp. 36-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.696.36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454108v1</w:t>
+                <w:t xml:space="preserve">hal-01445043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of Marine Structures to Calcium Phosphate Materials: Mechanisms of Conversion Using Two Different Phosphate Solutions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrodeposition of HAp coatings on Ti6Al4V alloy and its electrochemical behavior in simulated body fluid solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Mai Thanh Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thom Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Nam Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Phuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Trang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.696.36⟩</w:t>
+              <w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (2), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2043-6262/7/2/025008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445043v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodeposition of HAp coatings on Ti6Al4V alloy and its electrochemical behavior in simulated body fluid solution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thi Nam Pham</w:t>
+                <w:t xml:space="preserve">Comparative study of coral conversion, Part 3: Intermediate products in the first half an hour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innocent J. Macha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Charvillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cazalbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thu Phuong Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thi Thu Trang Nguyen</w:t>
+                <w:t xml:space="preserve">Upsorn Boonyang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of The Australian Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 52 (n° 1), pp. 177-182</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430135v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of coral conversion, Part 3: Intermediate products in the first half an hour</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Processing Of La 0.8 Sr 0.2 MnO 3-δ By Rapid Microwave Heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Guillaume Noudem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Australian Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Research Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (3), pp.71-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14328917.2005.11784900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468002v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro bioactivity and stem cells attachment of three-dimensionally ordered macroporous bioactive glass incorporating iron oxides</w:t>
               </w:r>
@@ -5466,51 +5466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanida Charoensuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chitnarong Sirisathitkul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upsorn Boonyang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent J. Macha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5702,554 +5702,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of carbon dioxide on self-setting apatite cement formation from tetracalcium phosphate and dicalcium phosphate dihydrate; ATR-IR and chemoinformatics analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomimetic apatite-based composite materials obtained by spark plasma sintering (SPS): physicochemical and mechanical characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuta Otsuka</w:t>
+                <w:t xml:space="preserve">Danielle Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masaki Takeuchi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Grossin</w:t>
+                <w:t xml:space="preserve">Claude Estournes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00396-015-3616-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10856-015-5553-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490595v1</w:t>
+                <w:t xml:space="preserve">hal-01186448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic apatite-based composite materials obtained by spark plasma sintering (SPS): physicochemical and mechanical characterizations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Brouillet</w:t>
+                <w:t xml:space="preserve">First Cold Spraying of Carbonated Biomimetic Nanocrystalline Apatite on Ti6Al4V: Physical-Chemical, Microstructural, and Preliminary Mechanical Characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kergourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Laurencin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Drouet</w:t>
+                <w:t xml:space="preserve">Nuria Cinca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Estournes</w:t>
+                <w:t xml:space="preserve">Sergi Dosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 26, pp.223. </w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 18 (n° 4), pp. 496-500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10856-015-5553-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adem.201500409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186448v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Cold Spraying of Carbonated Biomimetic Nanocrystalline Apatite on Ti6Al4V: Physical-Chemical, Microstructural, and Preliminary Mechanical Characterizations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergi Dosta</w:t>
+                <w:t xml:space="preserve">Comparative study of Coral Conversion, Part 2: Microstructural evolution of calcium phosphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innocent J. Macha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upsorn Boonyang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cazalbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besim Ben-Nissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Charvillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of The Australian Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 51 (n° 2), pp. 149-159</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456854v1</w:t>
+                <w:t xml:space="preserve">hal-01195746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of Coral Conversion, Part 2: Microstructural evolution of calcium phosphate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cazalbou</w:t>
+                <w:t xml:space="preserve">Effect of carbon dioxide on self-setting apatite cement formation from tetracalcium phosphate and dicalcium phosphate dihydrate; ATR-IR and chemoinformatics analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuta Otsuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaki Takeuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makoto Otsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besim Ben-Nissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Charvillat</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Australian Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 293 (10), pp.2781-2788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00396-015-3616-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195746v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition and Characterization of Hydroxyapatite on TiN/316LSS</w:t>
               </w:r>
@@ -6274,64 +6274,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Lam Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Huong Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Trang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, JOURNAL OF NANOSCIENCE AND NANOTECHNOLOGY, 15 (12), pp.9991-10001. </w:t>
@@ -6363,623 +6363,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface properties of biomimetic nanocrystalline apatites; applications in biomaterials</w:t>
+                <w:t xml:space="preserve">Comparison of Physical-chemical and Mechanical Properties of Chlorapatite and Hydroxyapatite Plasma Sprayed Coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Rey</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cazalbou</w:t>
+                <w:t xml:space="preserve">Imane Demnati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Collonges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Crystal Growth and Characterization of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.PCRYSGROW.2014.09.005⟩</w:t>
+              <w:t xml:space="preserve">Open biomedical engineering journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 9 (suppl.1-M3), pp. 26-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1874120701509020026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195704v1</w:t>
+                <w:t xml:space="preserve">hal-01135272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic nanocrystalline apatite coatings synthesized by Matrix Assisted Pulsed Laser Evaporation for medical applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anita Ioana Visan</w:t>
+                <w:t xml:space="preserve">Comparative Study of Conversion of Coral with Ammonium Dihydrogen Phosphate and Orthophosphoric Acid to Produce Calcium Phosphates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabea-Naemi Rosa Cegla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innocent Jacob Macha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besim Ben-Nissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Floralice Marimona Miroiu</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Heness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of The Australian Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (2), pp.154-161</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073843v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Physical-chemical and Mechanical Properties of Chlorapatite and Hydroxyapatite Plasma Sprayed Coatings</w:t>
+                <w:t xml:space="preserve">Surface properties of biomimetic nanocrystalline apatites; applications in biomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Demnati</w:t>
+                <w:t xml:space="preserve">Christian Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cazalbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Collonges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open biomedical engineering journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1874120701509020026⟩</w:t>
+              <w:t xml:space="preserve">Progress in Crystal Growth and Characterization of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 60 (n° 3-4), pp. 63-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.PCRYSGROW.2014.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135272v1</w:t>
+                <w:t xml:space="preserve">hal-01195704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Conversion of Coral with Ammonium Dihydrogen Phosphate and Orthophosphoric Acid to Produce Calcium Phosphates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomimetic nanocrystalline apatite coatings synthesized by Matrix Assisted Pulsed Laser Evaporation for medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Ioana Visan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolaie Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabea-Naemi Rosa Cegla</w:t>
+                <w:t xml:space="preserve">Liviu Duta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innocent Jacob Macha</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Greg Heness</w:t>
+                <w:t xml:space="preserve">Floralice Marimona Miroiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Australian Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 181, pp. 56-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2013.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885805v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma-Sprayed Apatite Coatings: Review of Physical-Chemical Characteristics and Their Biological Consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Demnati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical and Biological Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, vol. 34 (n°1), pp. 1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7013,103 +7013,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of fluor-hydroxyapatite powder for plasma sprayed biomedical coatings: Characterization and improvement of the powder properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Demnati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Errassifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, vol. 255, pp. 23-28. </w:t>
@@ -7141,425 +7141,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revêtements d'hydroxyapatite réalisés par projection plasma : vers de nouvelles fonctionnalités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Bertrand</w:t>
+                <w:t xml:space="preserve">Thermodynamic basis for evolution of apatite in calcified tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Rollin-Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Navrotsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/20130704021⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 98 (11-12), pp.2037-2045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2013.4537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092760v1</w:t>
+                <w:t xml:space="preserve">hal-00946168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic basis for evolution of apatite in calcified tissues</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Elaboration de biocéramiques phosphocalciques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Grossin</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Beaubrun-Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Drouet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am.2013.4537⟩</w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, JA 2013 – Journées Annuelles de la SF2M 2013 / SF2M Annual Meeting 2013, 7, pp.04010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20130704010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946168v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944296v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de biocéramiques phosphocalciques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revêtements d'hydroxyapatite réalisés par projection plasma : vers de nouvelles fonctionnalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, JA 2013 – Journées Annuelles de la SF2M 2013 / SF2M Annual Meeting 2013, 7, pp.04010. </w:t>
+              <w:t xml:space="preserve">, 2013, 7, pp.04021-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/20130704010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20130704021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944296v2</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative physico-chemical study of chlorapatite and hydroxyapatite: from powders to plasma sprayed thin coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Demnati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7700,51 +7700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Jersova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturs Viksna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7791,51 +7791,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroxyapatite coating on titanium by a low energy plasma spraying mini-gun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Demnati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Parco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8111,51 +8111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biomaterialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6, pp.577-585. </w:t>
@@ -8493,103 +8493,103 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invisible shield: Sprayable supramolecular antimicrobial microscale films for preventing wound and medical device infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yijie Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Skander Hathroubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophelie Heck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdessalem Rekiki</w:t>
+                <w:t xml:space="preserve">Lauriane Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
@@ -8635,168 +8635,168 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive glass nanoparticles decorated with catechol-functionalized polyesters: towards macroporous nanocomposite scaffolds</w:t>
+                <w:t xml:space="preserve">Développement d’une Activité Scientifique Métier autour du Scale-up de procédés batch pour des élèves ingénieurs en Génie Chimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Vecchio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christèle Combes</w:t>
+                <w:t xml:space="preserve">Odile Dechy-Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Coppel</w:t>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Brotons</w:t>
+                <w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Tourbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Devatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATERIAUX 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">SFGP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04821987v1</w:t>
+                <w:t xml:space="preserve">hal-04723361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masked stereolithography (mSLA) 3D printing of hydroxyapatite bio-ceramic scaffolds from tailored photoreactive suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Navarrete-Segado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8838,182 +8838,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">youCGMed Workshop for Young Researchers in Ceramics and Glasses for Medical Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Madrid (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une Activité Scientifique Métier autour du Scale-up de procédés batch pour des élèves ingénieurs en Génie Chimique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioactive glass nanoparticles decorated with catechol-functionalized polyesters: towards macroporous nanocomposite scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Prat</w:t>
+                <w:t xml:space="preserve">Gabriele Vecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mallorie Tourbin</w:t>
+                <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Devatine</w:t>
+                <w:t xml:space="preserve">Guillaume Brotons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">MATERIAUX 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723361v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring hydroxyapatite suspensions by stirred bead milling as a pre-processing step for additive manufacturing technologies</w:t>
               </w:r>
@@ -9215,51 +9215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYNTHESIS OF CATECHOL-FUNCTIONALIZED POLYESTERS FOR THE DESIGN OF MACROPOROUS NANOCOMPOSITE SCAFFOLDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Vecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9353,51 +9353,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freeze-casted bioglass-PDLLA nanocomposite scaffolds for mandibular osteoradionecrosis treatment: from building units design to preliminary in vivo study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescillia Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9783,409 +9783,409 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of new porous composite materials based on poly(lactic acid) for bone reconstruction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bethry</w:t>
+                <w:t xml:space="preserve">Graphite as near-infrared absorbing additive: a way to improve hydroxyapatite absorptance for laser sintering/melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Navarrete-Segado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Frances</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Tourbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Congress 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Héraklion, Greece</w:t>
+              <w:t xml:space="preserve">2019 young Ceramists Additive Manufacturing Forum, yCAM19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Mons, Belgique, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04821977v1</w:t>
+                <w:t xml:space="preserve">hal-04735333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and characterization of porous organic/inorganic composite scaffolds by freeze-casting for mandibular osteoradionecrosis treatment: Synthesis and characterization of the hybrid nanoparticles</w:t>
+                <w:t xml:space="preserve">Synthesis of new porous composite materials based on poly(lactic acid) for bone reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescillia Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bethry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dupret-Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Soulié</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christèle Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomat MatSan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier, Jun 2019, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">European Polymer Congress 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Héraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04821978v1</w:t>
+                <w:t xml:space="preserve">hal-04821977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving hydroxyapatite bio-ceramic powder absorptance at Nd-YAG laser wavelength by addition of absorption additives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mallorie Tourbin</w:t>
+                <w:t xml:space="preserve">Development and characterization of porous organic/inorganic composite scaffolds by freeze-casting for mandibular osteoradionecrosis treatment: Synthesis and characterization of the hybrid nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescillia Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Dupret-Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI ECers Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
+              <w:t xml:space="preserve">Biomat MatSan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier, Jun 2019, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756038v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphite as near-infrared absorbing additive: a way to improve hydroxyapatite absorptance for laser sintering/melting</w:t>
+                <w:t xml:space="preserve">Improving hydroxyapatite bio-ceramic powder absorptance at Nd-YAG laser wavelength by addition of absorption additives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Navarrete-Segado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Frances</w:t>
@@ -10203,73 +10203,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Tourbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 young Ceramists Additive Manufacturing Forum, yCAM19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Mons, Belgique, Belgium</w:t>
+              <w:t xml:space="preserve">XVI ECers Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735333v1</w:t>
+                <w:t xml:space="preserve">hal-04756038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring hydroxyapatite bio-ceeramic powder properties for selective laser sintering/melting shaping</w:t>
               </w:r>
@@ -10523,51 +10523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Aufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10648,51 +10648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rollin-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10730,90 +10730,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de la spectroscopie vibrationnelle à l'étude des céramiques en hydroxyapatite phosphocalcique d'intérêt biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiva Baradari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bernache-Assolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11157,51 +11157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd International Conference and Exposition on Advanced Ceramics and Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Daytona Beach, United States</w:t>
@@ -11269,51 +11269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11532,51 +11532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Spark Plasma Sintering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Avignon, France</w:t>
@@ -11650,77 +11650,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition of NaHAp coatings on CoNiCrMo alloys (NaHAp/CoNiCrMo) and their electrochemical behavior in simulated body fluids solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Thanh Dinh Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thom Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Nam Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Devilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12034,51 +12034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403822v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohadeseh Zare" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Butoi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Porosnicu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Mihailescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grossin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.COLSURFB.2025.115188" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084656v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mont&#243;n Zarazaga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevallier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S41779-025-01191-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403818v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Colomina Alfaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Bandiera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Cansever Mutlu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACSABM.4C01731" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378761v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Bouakaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sadeghian Dehkord" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schrijnemakers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boschini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CERAMINT.2023.10.238" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836168v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eren &#214;zmen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Bertrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S40964-024-00755-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513340v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Ur Rehman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Navarrete-Segado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Salamci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frances" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-04-2023-0128" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378778v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelmoula" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan K&#252;&#231;&#252;kt&#252;rk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CERAMINT.2023.07.189" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295535v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cobraiville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nolens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2023.08.041" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378780v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duran Kaya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Stamboulis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/MA16062507" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205762v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cianflone" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brouillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Souli&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13030519" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03889846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qirong Chen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Juste" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasgorceix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefebvre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.08.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117116" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03879049v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Urruth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baylac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.12.042" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930688v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/APP12020788" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03930659v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescillia Lagarrigue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darcos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duployer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dupret-Bories" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACSANM.2C00313" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766598v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102542" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880313v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chabrillac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Darcos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2021.06.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844518v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.05.149" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871692v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S40964-022-00305-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844514v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2022.100235" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03930098v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AFORL.2021.04.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880329v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Ioana Visan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ristoscu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianina Popescu-Pelin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Sopronyi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuela Elena Matei" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13101659" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200389v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Paterlini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Grill" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Combes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100070" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193977v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100073" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdelmoula" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/abf6fc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416172v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.07.036" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205777v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.123048" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505112v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Luginina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Orru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TB02121C" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218463v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chambard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Remache" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalverny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100809" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376251v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Galey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rouquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gras" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.10.050" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498605v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Charvillat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fort" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.01.027" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463257v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sarda" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazalbou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02090303v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Aufray" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rollin-Martinet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandecandelaere" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2018-6415" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400322v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Melo Rodriguez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bowen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besim Ben-Nissan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.09.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402578v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent J. Macha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerran Santos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2017.01.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890267v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Adamiano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Sangiorgi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sprio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ruffini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Sandri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB00211D" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000471v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ferrage" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besim B Ben-Nissan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41779-016-0003-9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454108v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marinel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Guillaume Noudem" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14328917.2005.11784900" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445043v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.696.36" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430135v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Thanh Dinh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thom Nguyen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nam Pham" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Phuong Nguyen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Nguyen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/7/2/025008" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468002v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upsorn Boonyang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419313v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanida Charoensuk" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitnarong Sirisathitkul" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.08.019" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445327v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George E. Stan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.07.015" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490595v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Otsuka" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Takeuchi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Otsuka" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-015-3616-6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186448v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Laurencin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-015-5553-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456854v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kergourlay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Cinca" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Dosta" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201500409" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195746v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468388v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Thi Nam" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Lam Tran" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Huong Ho" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2015.10329" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195704v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PCRYSGROW.2014.09.005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073843v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaie Stefan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Duta" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floralice Marimona Miroiu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2013.11.007" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135272v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Demnati" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Collonges" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874120701509020026" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885805v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabea-Naemi Rosa Cegla" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Jacob Macha" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Heness" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105362v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5405/jmbe.1459" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073741v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Errassifi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.10.022" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092760v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130704021" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946168v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Navrotsky" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2013.4537" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944296v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Damia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Viana" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaubrun-Giry" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130704010" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864113v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Parco" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Braceras" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-6041/7/5/054101" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F4DBF3680D0EB3B2F93283BB5C5A57A4F1EAE465/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528019v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlis Gross" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Jersova" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturs Viksna" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/38/1/012032" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531132v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fagoaga" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.10.025" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316391v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djar Oquab" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Selezneff" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boidot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.24" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449219v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinet-Rollin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossignol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2009.08.021" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9HM0J8S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474560v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al-Kattan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sautereau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200980084" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454056v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grossin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marinel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Noudem" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2005.06.017" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S3LXKHL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593322v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander Hathroubi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Heck" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lieu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wurtz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Rekiki" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04821987v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Vecchio" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brotons" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758191v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723361v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort-Saudejaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758685v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine FRANCES" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756152v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04821971v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575613v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756181v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756169v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756131v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04821977v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04821978v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dupret-Bories" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756038v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735333v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756113v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756087v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02179161v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944414v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navrotsky" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rollin-Martinet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942868v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiva Baradari" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernache-Assolant" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699872v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Banu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087835v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dechambre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Banu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462531v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367148v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365197v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Champion" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366971v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468102v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Thanh Dinh Thi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devilliers" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00147635v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403822v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohadeseh Zare" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Butoi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Porosnicu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Mihailescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grossin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.COLSURFB.2025.115188" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084656v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mont&#243;n Zarazaga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevallier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S41779-025-01191-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403818v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Colomina Alfaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Bandiera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Cansever Mutlu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACSABM.4C01731" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378761v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Bouakaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sadeghian Dehkord" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schrijnemakers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boschini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CERAMINT.2023.10.238" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836168v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eren &#214;zmen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Bertrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S40964-024-00755-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513340v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Ur Rehman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Navarrete-Segado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Salamci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frances" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-04-2023-0128" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378778v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelmoula" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan K&#252;&#231;&#252;kt&#252;rk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CERAMINT.2023.07.189" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295535v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cobraiville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nolens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2023.08.041" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378780v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duran Kaya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Stamboulis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/MA16062507" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205762v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cianflone" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brouillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Souli&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13030519" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844506v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117116" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03879049v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Urruth" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baylac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.12.042" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930688v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/APP12020788" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03889846v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qirong Chen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Juste" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasgorceix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefebvre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.08.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880313v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescillia Lagarrigue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chabrillac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Darcos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2021.06.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766598v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duployer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102542" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03930659v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darcos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dupret-Bories" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACSANM.2C00313" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844518v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.05.149" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871692v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S40964-022-00305-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844514v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2022.100235" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03930098v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AFORL.2021.04.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880329v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Ioana Visan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ristoscu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianina Popescu-Pelin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Sopronyi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuela Elena Matei" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13101659" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200389v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Paterlini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Grill" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Combes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100070" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193977v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100073" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdelmoula" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/abf6fc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416172v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.07.036" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205777v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.123048" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505112v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Luginina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Orru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TB02121C" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218463v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chambard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Remache" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalverny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100809" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376251v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Galey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rouquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gras" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.10.050" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498605v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Charvillat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fort" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.01.027" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463257v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sarda" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazalbou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02090303v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Aufray" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rollin-Martinet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandecandelaere" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2018-6415" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400322v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Melo Rodriguez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bowen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besim Ben-Nissan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.09.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402578v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent J. Macha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerran Santos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2017.01.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890267v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Adamiano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Sangiorgi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sprio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ruffini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Sandri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB00211D" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000471v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ferrage" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besim B Ben-Nissan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41779-016-0003-9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445043v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.696.36" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430135v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Thanh Dinh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thom Nguyen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nam Pham" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Phuong Nguyen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Nguyen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/7/2/025008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468002v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upsorn Boonyang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454108v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marinel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Guillaume Noudem" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14328917.2005.11784900" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419313v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanida Charoensuk" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitnarong Sirisathitkul" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.08.019" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445327v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George E. Stan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.07.015" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186448v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Laurencin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-015-5553-9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456854v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kergourlay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Cinca" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Dosta" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201500409" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195746v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490595v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Otsuka" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Takeuchi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Otsuka" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-015-3616-6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468388v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Thi Nam" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Lam Tran" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Huong Ho" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2015.10329" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135272v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Demnati" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Collonges" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874120701509020026" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885805v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabea-Naemi Rosa Cegla" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Jacob Macha" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Heness" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195704v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PCRYSGROW.2014.09.005" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073843v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaie Stefan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Duta" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floralice Marimona Miroiu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2013.11.007" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105362v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5405/jmbe.1459" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073741v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Errassifi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.10.022" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946168v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Navrotsky" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2013.4537" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944296v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Damia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Viana" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaubrun-Giry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130704010" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092760v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130704021" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864113v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Parco" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Braceras" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-6041/7/5/054101" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F4DBF3680D0EB3B2F93283BB5C5A57A4F1EAE465/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528019v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlis Gross" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Jersova" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturs Viksna" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/38/1/012032" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531132v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fagoaga" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.10.025" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316391v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djar Oquab" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Selezneff" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boidot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.24" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449219v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinet-Rollin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossignol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2009.08.021" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9HM0J8S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474560v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al-Kattan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sautereau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200980084" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454056v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grossin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marinel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Noudem" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2005.06.017" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S3LXKHL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593322v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijie Li" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander Hathroubi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Heck" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lieu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Petit" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723361v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort-Saudejaud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758191v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04821987v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Vecchio" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brotons" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758685v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine FRANCES" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756152v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04821971v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575613v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756181v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756169v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756131v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735333v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04821977v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04821978v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dupret-Bories" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756038v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756113v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756087v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02179161v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944414v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navrotsky" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rollin-Martinet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942868v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiva Baradari" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernache-Assolant" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699872v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Banu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087835v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dechambre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Banu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462531v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367148v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365197v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Champion" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366971v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468102v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Thanh Dinh Thi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devilliers" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00147635v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>