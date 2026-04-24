--- v0 (2026-03-22)
+++ v1 (2026-04-24)
@@ -66,5327 +66,5759 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maires, à quoi bon ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Textuel, 2026, Petite Encyclopédie Critique, 978-2-38629-131-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diriger l'intercommunalité. Enquête sur des atypiques et leurs communautés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edition Berger Levrault, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique confisquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Desage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du Croquant, pp.247, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00636770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au symposium 'Rendre compte ou rendre des comptes': la retranscription d'entretiens aux prises avec la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sage, pp.609-613, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0539018409344782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Six régions à l'épreuve des politiques de transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zembri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Ollivier-Trigalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Barone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dablanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRETS, 55, 2007, Synthèses INRETS, 978-2-85782-652-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fatigue du proche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre du LASUR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LASUR - EPFL, Dec 2025, Lausanne ( CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une métropole accueillante pour la professionnalisation syndicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles et groupes d'intérêts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collectif METELEC, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudier la bureaucratie par ses marges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur la bureaucratie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LATTS - Axe GOT, Nov 2021, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que la métropolisation fait aux organisations syndicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patronats et syndicats à l’épreuve des métropoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Economie et de Sociologie du Travail, Apr 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le leadership s’est-il dissout dans la métropole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolisation et intercommunalité : regards croisés franco-suisses sur les dynamiques institutionnelles et territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Interdisciplinaire Environnement Urbanisme; Institut d’Ingénierie du territoire - Haute école spécialisée de Suisse occidentale, Apr 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transformations des systèmes d’information dans les administrations locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Que font les outils numériques aux collectivités locales ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labex Futurs Urbains - GT Ville et numérique, May 2019, Champs Sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métropole et solidarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Rendez-vous du Local à Sciences Po, Chaire MADP-Science Po</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un orchestre sans chef ? Un exercice de réflexivité collective autour d’une enquête sur les &amp;quot; Politiques de la nuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Cos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Delfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Douillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enquêtes collectives en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESAER-MSH, Jun 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intercommunalité peut-elle être malthusienne ? Quelques réflexions tirées d'études récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "La ville dans la rareté. Territoires et évolution des compétences"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décentralisation, une démocratie en trompe-œil ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ateliers des territoires 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le volet intercommunal du projet de loi : info ou intox ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du territoire de projet aux politiques de proximité : l'intercommunalité face à ses nouvelles responsabilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Le Grand Bornand, France. pp.33-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marseille Provence Métropole : un cas de municipalisme financier caractérisé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construire les agglomérations. Le grand Bordeaux et les grandes métropoles françaises. Journée d'étude CHS du XXème siècle-UMR ADESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réformes de l'organisation territoriale en France et au Québec : tout changer pour que rien ne change ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Desage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du CERIUM : La question urbaine dans la France contemporaine. Gouvernement des territoires et des populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00786418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermunicipal cooperation in France : toward au new local elitism ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Desage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Internationale de Science politique (IPSA), RC05 "Comparative studies on local governments and politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intercommunalité est-elle solidaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques de l'Université de Nantes - Colloque n°15 "les variables de l'intercommunalité"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00786415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chantier de la décentralisation : perspectives critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum FSU - Nord-Pas-de-Calais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00786421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique confisquée et les espaces ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Desage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAESER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation de consultance en tensions et en quiproquos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entretiens territoriaux de Strasbourg. Atelier n°19 "Le recours aux consultants", Institut national des études territoriales, 3-4 décembre 2008, Strasbourg (France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00614197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'administration au travail en contexte coalitionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie des coalitions et des alliances partisanes : le gouvernement politique des institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00394470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consultants, consultance, consultocratie à propos de quelques idées sur le conseil dans l'action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société québécoise de science politique, université de Montréal, 8-9 mai 2008, Montréal (Canada)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00614196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "L'action publique locale travaillée par le conseil. Les consultants entre tensions professionnelles et ressources individuelles" R2C2-AFSP Groupe local et politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00614195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de trois problèmes pratiques de l'écriture sociologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux (et) pratiques de l'écriture en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00394465v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des loyautés infidèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Science politique. Université Paris Est, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04932278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La promotion des inoffensifs. Représentation syndicale et conflictualité sociale à la métropole ­­d’Aix-Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, N° 38 (1), pp.65-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/parti.038.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpréter le « blues des maires »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02490241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristes campagnes municipales De quelques évolutions inquiétantes de la démocratie locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Les syndicats de communes en France : résistance ou déclin annoncé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Mathieu Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (172), pp.877-891. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfap.172.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le syndicat de communes comme objet de savoirs. Trois expertises pour réformer une institution « périphérique » (1892-1975)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, N°172 (4), pp.893-904. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfap.172.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le DGS et l’“élu-Jean-Pierre-Pernaut”. Une analyse des stéréotypes des dirigeants sur les élus ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Elus locaux et notabilités, 204, pp.104-121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/etudesrurales.16902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02389680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution d’un syndicat du Grand Paris : retour sur vingt ans de transformations du SIPPÉREC. Entretien avec Catherine Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Mathieu Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019/4 (172), pp.921-933. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfap.172.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart city at work. Intermédiation sociotechnique et « souveraineté de la donnée » dans une administration locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mathieu-Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6 (218), pp.41-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/res.218.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02385626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une sociologie politique de la nuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Cos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Delfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Douillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Politiques de la nuit, 1-2 (105-106)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'énergie non renouvelée de la démocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 103/104, pp.110-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01451867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment vit un « orchestre sans chef » ? Retour sur une enquête collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Cos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Delfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Douillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démocratie locale, ils n’en ont pas voulu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Desage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1 (77), pp.145-156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mouv.077.0145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La solidarité intercommunale. Cadrage institutionnels et contraintes politiques d’invisibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 103, pp.57-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La désertification des campagnes. La production des désaccords légitimes à la communauté urbaine de Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoir/Agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25, pp.55-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sava.025.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intercommunalité, les maires et notre démocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Avril</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intercommunalité : de petits arrangements entre amis ? (entretien)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Place publique (Rennes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 42, pp.31-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exercice du métier de directeur général des services d'intercommunalité. Trajectoires et pratiques professionnelles. Note de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association des Directeurs Généraux des Communautés de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les consultants font-ils (de) la politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Mathieu Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et Management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (1), pp.9-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00820546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La monographie n'est pas une comparaison comme les autres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2 (36), pp.23-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quoi l'intercommunalité est-elle le nom ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Desage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 90, pp.15-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00636762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démocratisation de l'intercommunalité n'aura pas lieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Desage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoir/Agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11, pp.19-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00583484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coalition façonnée par l'administration. Le PLU parisien face aux élus écologistes (2001-2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 22 (88), pp. 85-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00540751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contradictions and conflicts in sociological writing : the rewriting of an interview by Pierre Bourdieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Science Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48 (4), pp. 615-629. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0539018409344783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00540748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil qui résiste à sa réforme. Le COS et sa « carrière » dans le Plan local d'urbanisme de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Mathieu Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3 (spécial « Urbanisme et développement durable »), pp. 1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00540753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intercommunalité en questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 951-952, pp.5-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00370745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels effets politiques de la métropolisation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 75, pp.151-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intercommunalité, créature de l'Etat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 58 (4), pp.595-616</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00370410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impensé de la réforme intercommunale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 111, pp.461-472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00370412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration des pouvoirs locaux et réforme de l'intercommunalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et Management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 18 (3), pp.121-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00370414v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">tel-04932278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fins de mandat des élus municipaux indemnisés (2008-2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, 53 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;La politique confisquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Desage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;La politique confisquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Desage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment démocratiser les EPCI ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fonction DGS d'une communauté est clairement politisée. Entretien avec F.Desage et D.Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Desage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00786085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;La politique confisquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Desage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;La politique confisquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Desage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique confisquée dans les espaces ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Desage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique confisquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Desage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rationalisation des politiques de voirie à Nantes Métropole (2001-2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;La politique confisquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Desage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de la &amp;quot;confiscation politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Desage</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de l'ouvrage de PINSON G. &amp;quot;Gouverner la ville par projet&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...211 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00581088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels effets politiques de la métropolisation? Compte-rendu de l'ouvrage de HOFFMAN-MARTINOT V., SELLERS J. (dirs.) Politique et métropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EspaceTemps.net, 11 février 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00613650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de l'ouvrage de HOFFMANN-MARTINOT V., SELLERS J. (dirs.). Politique et métropole. Une comparaison internationale. CNRS, 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, pp.151-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de l'ouvrage de KÜBLER D. La métropole et le citoyen. Les agglomérations en Suisse vues par leurs habitants. PPUR, 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.89-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de l'ouvrage de NEGRIER E. La question métropolitaine. Les politiques à l'épreuve du changement d'échelle territoriale. PUG, 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.134-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5396,515 +5828,515 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métropoles comme enjeu syndical : marginalité et avenir de l'action syndicale dans la territorialisation de l'action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dormois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Galimberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRES; Université de Franche-Comté. 2020, pp.466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02901440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le DGS de communauté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ADGCF ; CDC. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01451920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solidarité intercommunale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Benchendikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lajarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Desage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de l’écologie, de l’énergie, du développement durable et de la mer. 2011, pp.242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00636775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solidarité intercommunale. Partager richesse et pauvreté ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Benchendikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Desage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lajarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] PUCA / DGALN - Ministère de l’écologie, de l’énergie, du développement durable et de la mer. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00700732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solidarité intercommunale. Partager richesse et pauvreté ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, 101 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00588275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5914,1790 +6346,1420 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les syndicats de communes face aux réformes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Mathieu Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4 (172), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier : Les consultants et la politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Mathieu Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et Management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29 (1), pp.1-134, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intercommunalité en questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 951-952, pp.170, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00690788v1</w:t>
-              </w:r>
-[...368 lines deleted...]
-                <w:t xml:space="preserve">hal-01583155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fléchage saisi par la communication publique intercommunale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rémy Le Saout; Sébastien Vignon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une invitée discrète. L’intercommunalité dans les élections municipales de 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berger-Levrault, pp.39-55, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La médiatisation de la réforme des collectivités territoriales par la presse quotidienne nationale. Que font les journalistes de (et à) la démocratie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rémy Le Saout. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réformer l'intercommunalité. Enjeux et controverses autour de la réforme des collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.47-64, 2012, Res Publica, 978-2753520844</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00786115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intercommunalité vue des services : réflexions tirées des premiers transferts suivant la loi de 1999</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CHARLES-LE-BIHAN D., DARE R.(dirs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cadres renouvelés de l'intercommunalité. Du territoire de projet à l'identité politique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 139-146, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00543803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrer les temps, les objets et les acteurs des politiques urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DE CONINCK F., DEROUBAIX J.-F. (dirs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ville éphémère ville durable. Multiplication des formes et temps urbains, maîtrise des nuisances : nouveaux usages nouveaux pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions del'Oeil d'Or, pp. 15-20, 2009, Formes &amp; Figures</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00543806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intercommunalité au prisme de la gouvernementalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BOINO P. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intercommunalité : politique et territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUCA/La Documentation française, pp. 147-154, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00543802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régionalisation ferroviaire. Réflexions sur les enjeux financiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ollivier-Trigalo Marianne (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Six régions à l'épreuve des politiques de transports. Décentralisation, régionalisation ferroviaire et différenciation territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRETS, pp.135-153, 2007, Les collections de l'INRETS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00176752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'administration parisienne face à la concertation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Mathieu Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paris sous l'oeil des chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, pp.183-193, 2007, T.1 "Un regard scientifique sur Paris", 978-2-7011-4685-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux financiers de la régionalisation ferroviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OLLIVIER-TRIGALO M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Six régions à l'épreuve des politiques de transport. Décentralisation, régionalisation ferroviaire et différenciation territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRETS, pp.135-153, 2007, Coll. Synthèse, n°55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'administration parisienne face à la concertation : le cas du Plan local d'urbanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Mathieu Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Belin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paris sous l'oeil des chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, pp.157-167, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00309057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éligibilité intercommunale face aux territoires du politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Faure, Alain;Douillet, Anne-Cécile;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'action publique et la question territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.189-203, 2005, Symposium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00286800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éligibilité intercommunale face aux territoires du politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FAURE A., DOUILLET A-C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'action politique et la question territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.189-203, 2005, Symposium, 978-2706112744</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il une élite politique métropolitaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kûbler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">JOUVE B., LEFEVRE C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons métropolitains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses polytechniques et universitaires romandes, pp.241-274, 2004, Coll. Recherches urbaines, 978-2880745615</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'urbanisme à la maïeutique : permanence et recomposition des politiques urbaines à Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">JOUVE B., LEFEVRE C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons métropolitains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses polytechniques et universitaires romandes, pp.209-239, 2004, Coll. Recherches urbaines, 978-2880745615</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métropolisation et transformation de l'action publique : essai d'analyse comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ZEPF M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concerter, gouverner et concevoir les espaces publics urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses polytechniques et universitaires romandes, pp.61-70, 2004, Coll. des sciences appliquées de l'INSA de Lyon, 978-2880745196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7707,147 +7769,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Six régions à l'épreuve des politiques de transport. Décentralisation, régionalisation ferroviaire et différenciation territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Trigalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00135823v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7857,114 +7919,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération entre communes dans le bassin chambérien (1957-2001). Eléments pour une analyse néo-institutionnaliste des dynamiques intercommunales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science politique. Université Pierre Mendès-France - Grenoble II, 2003. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00370613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId147"/>
+      <w:footerReference w:type="default" r:id="rId148"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8111,51 +8173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446305v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;ranger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957258v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454376v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454402v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454422v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454342v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01164911v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01164916v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Cos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Douillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00907086v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00830303v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00942833v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786418v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Desage" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00735940v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786415v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786421v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00678701v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614197v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394470v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614196v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614195v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394465v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04932301v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.038.0065" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490241v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02524501v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877924v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Mathieu Poupeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.172.0005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02877599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.172.0021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389680v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.16902" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877938v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.172.0049" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385626v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu-Fritz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.218.0039" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591393v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451867v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01377804v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01164905v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.077.0145" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01164898v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932766v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.025.0055" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00922848v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932769v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00942693v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820546v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadiou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00785864v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00636762v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583484v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540751v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540748v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018409344783" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-Z7JJJPW1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540753v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370745v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00580375v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370410v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370412v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370414v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-04932278v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277924v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00816326v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00816328v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00816327v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786085v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00816329v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00816320v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00816321v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00816325v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00816331v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00816323v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00637187v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00581088v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00613650v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00854140v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00854086v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00854138v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901440v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Chauvel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dormois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Galimberti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451920v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00636775v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Benchendikh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700732v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588275v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02877622v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734636v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadiou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00690788v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01375807v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00636770v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822752v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018409344782" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-6F54GQH3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01583155v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zembri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ollivier-Trigalo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254835v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786115v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543803v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543806v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543802v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176752v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00850991v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00850564v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00309057v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286800v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00850557v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00850990v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K&#251;bler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00850988v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jouve" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00850993v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russeil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135823v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Trigalo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faure" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00370613v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;ranger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01375807v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00636770v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Desage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822752v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018409344782" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-6F54GQH3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01583155v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zembri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ollivier-Trigalo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446305v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957258v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454376v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454402v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454342v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01164911v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01164916v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Cos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Douillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00907086v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00830303v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00942833v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932759v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786418v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00735940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786415v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00678701v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614197v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394470v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614196v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614195v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394465v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-04932278v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04932301v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.038.0065" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490241v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02524501v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877924v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Mathieu Poupeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.172.0005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02877599v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.172.0021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389680v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.16902" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877938v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.172.0049" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385626v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu-Fritz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.218.0039" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591393v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451867v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01377804v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01164905v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.077.0145" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01164898v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.025.0055" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00922848v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932769v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00942693v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820546v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadiou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00785864v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00636762v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583484v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540751v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540748v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018409344783" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-Z7JJJPW1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540753v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370745v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00580375v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370410v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370412v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370414v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277924v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00816326v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00816328v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00816327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786085v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00816329v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00816321v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00816325v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00816320v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00816331v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00816323v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00637187v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00581088v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00613650v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00854140v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00854086v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00854138v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901440v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Chauvel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dormois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Galimberti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451920v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00636775v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Benchendikh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700732v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588275v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02877622v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734636v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadiou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00690788v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254835v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786115v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543803v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543806v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543802v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176752v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00850991v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00850564v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00309057v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286800v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00850557v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00850990v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K&#251;bler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00850988v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jouve" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00850993v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russeil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135823v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Trigalo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faure" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00370613v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>