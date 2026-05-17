--- v1 (2026-04-24)
+++ v2 (2026-05-17)
@@ -2143,2478 +2143,2478 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00394465v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La promotion des inoffensifs. Représentation syndicale et conflictualité sociale à la métropole ­­d’Aix-Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 38 (1), pp.65-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parti.038.0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interpréter le « blues des maires »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02490241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristes campagnes municipales De quelques évolutions inquiétantes de la démocratie locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Les syndicats de communes en France : résistance ou déclin annoncé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Mathieu Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (172), pp.877-891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.172.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution d’un syndicat du Grand Paris : retour sur vingt ans de transformations du SIPPÉREC. Entretien avec Catherine Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Mathieu Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019/4 (172), pp.921-933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.172.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le syndicat de communes comme objet de savoirs. Trois expertises pour réformer une institution « périphérique » (1892-1975)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N°172 (4), pp.893-904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.172.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le DGS et l’“élu-Jean-Pierre-Pernaut”. Une analyse des stéréotypes des dirigeants sur les élus ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Elus locaux et notabilités, 204, pp.104-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesrurales.16902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02389680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smart city at work. Intermédiation sociotechnique et « souveraineté de la donnée » dans une administration locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mathieu-Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (218), pp.41-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.218.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02385626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une sociologie politique de la nuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Cos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Delfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Douillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Politiques de la nuit, 1-2 (105-106)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'énergie non renouvelée de la démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 103/104, pp.110-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01451867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment vit un « orchestre sans chef » ? Retour sur une enquête collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Cos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Delfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Douillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démocratie locale, ils n’en ont pas voulu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Desage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (77), pp.145-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.077.0145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La solidarité intercommunale. Cadrage institutionnels et contraintes politiques d’invisibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 103, pp.57-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La désertification des campagnes. La production des désaccords légitimes à la communauté urbaine de Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25, pp.55-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sava.025.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intercommunalité, les maires et notre démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Avril</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intercommunalité : de petits arrangements entre amis ? (entretien)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Place publique (Rennes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42, pp.31-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exercice du métier de directeur général des services d'intercommunalité. Trajectoires et pratiques professionnelles. Note de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association des Directeurs Généraux des Communautés de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les consultants font-ils (de) la politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Mathieu Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (1), pp.9-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00820546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La monographie n'est pas une comparaison comme les autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (36), pp.23-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi l'intercommunalité est-elle le nom ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Desage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 90, pp.15-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00636762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démocratisation de l'intercommunalité n'aura pas lieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Desage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.19-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contradictions and conflicts in sociological writing : the rewriting of an interview by Pierre Bourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Science Informations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (4), pp. 615-629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0539018409344783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00540748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coalition façonnée par l'administration. Le PLU parisien face aux élus écologistes (2001-2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (88), pp. 85-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00540751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un outil qui résiste à sa réforme. Le COS et sa « carrière » dans le Plan local d'urbanisme de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Mathieu Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (spécial « Urbanisme et développement durable »), pp. 1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00540753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels effets politiques de la métropolisation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 75, pp.151-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intercommunalité en questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 951-952, pp.5-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00370745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intercommunalité, créature de l'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 58 (4), pp.595-616</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00370410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impensé de la réforme intercommunale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 111, pp.461-472</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00370412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structuration des pouvoirs locaux et réforme de l'intercommunalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 18 (3), pp.121-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00370414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des loyautés infidèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science politique. Université Paris Est, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04932278v1</w:t>
-              </w:r>
-[...2353 lines deleted...]
-                <w:t xml:space="preserve">halshs-00370414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4838,601 +4838,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La fonction DGS d'une communauté est clairement politisée. Entretien avec F.Desage et D.Guéranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Desage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment démocratiser les EPCI ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La fonction DGS d'une communauté est clairement politisée. Entretien avec F.Desage et D.Guéranger</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;La politique confisquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Desage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012, pp.2</w:t>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;La politique confisquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Desage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique confisquée dans les espaces ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Desage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique confisquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Desage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;La politique confisquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Desage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rationalisation des politiques de voirie à Nantes Métropole (2001-2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...136 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816331v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-00816323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de la &amp;quot;confiscation politique</w:t>
               </w:r>
@@ -6373,51 +6373,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les syndicats de communes face aux réformes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Mathieu Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4 (172), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6442,51 +6442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier : Les consultants et la politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Mathieu Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6851,199 +6851,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00543803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'intercommunalité au prisme de la gouvernementalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BOINO P. (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intercommunalité : politique et territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUCA/La Documentation française, pp. 147-154, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00543802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Equilibrer les temps, les objets et les acteurs des politiques urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DE CONINCK F., DEROUBAIX J.-F. (dirs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ville éphémère ville durable. Multiplication des formes et temps urbains, maîtrise des nuisances : nouveaux usages nouveaux pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions del'Oeil d'Or, pp. 15-20, 2009, Formes &amp; Figures</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00543806v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00543802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régionalisation ferroviaire. Réflexions sur les enjeux financiers</w:t>
               </w:r>
@@ -7115,51 +7115,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'administration parisienne face à la concertation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Mathieu Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paris sous l'oeil des chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, pp.183-193, 2007, T.1 "Un regard scientifique sur Paris", 978-2-7011-4685-0</w:t>
@@ -7274,51 +7274,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'administration parisienne face à la concertation : le cas du Plan local d'urbanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Mathieu Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Belin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paris sous l'oeil des chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, pp.157-167, 2007</w:t>
@@ -7573,199 +7573,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Métropolisation et transformation de l'action publique : essai d'analyse comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ZEPF M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concerter, gouverner et concevoir les espaces publics urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses polytechniques et universitaires romandes, pp.61-70, 2004, Coll. des sciences appliquées de l'INSA de Lyon, 978-2880745196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l'urbanisme à la maïeutique : permanence et recomposition des politiques urbaines à Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">JOUVE B., LEFEVRE C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons métropolitains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses polytechniques et universitaires romandes, pp.209-239, 2004, Coll. Recherches urbaines, 978-2880745615</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850988v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-00850993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8173,51 +8173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;ranger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01375807v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00636770v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Desage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822752v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018409344782" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-6F54GQH3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01583155v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zembri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ollivier-Trigalo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446305v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957258v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454376v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454402v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454342v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01164911v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01164916v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Cos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Douillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00907086v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00830303v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00942833v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932759v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786418v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00735940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786415v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00678701v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614197v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394470v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614196v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614195v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394465v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-04932278v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04932301v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.038.0065" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490241v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02524501v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877924v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Mathieu Poupeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.172.0005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02877599v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.172.0021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389680v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.16902" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877938v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.172.0049" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385626v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu-Fritz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.218.0039" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591393v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451867v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01377804v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01164905v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.077.0145" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01164898v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.025.0055" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00922848v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932769v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00942693v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820546v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadiou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00785864v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00636762v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583484v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540751v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540748v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018409344783" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-Z7JJJPW1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540753v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370745v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00580375v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370410v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370412v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370414v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277924v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00816326v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00816328v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00816327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786085v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00816329v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00816321v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00816325v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00816320v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00816331v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00816323v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00637187v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00581088v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00613650v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00854140v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00854086v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00854138v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901440v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Chauvel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dormois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Galimberti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451920v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00636775v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Benchendikh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700732v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588275v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02877622v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734636v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadiou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00690788v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254835v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786115v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543803v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543806v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543802v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176752v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00850991v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00850564v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00309057v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286800v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00850557v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00850990v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K&#251;bler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00850988v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jouve" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00850993v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russeil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135823v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Trigalo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faure" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00370613v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;ranger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01375807v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00636770v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Desage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822752v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018409344782" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-6F54GQH3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01583155v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zembri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ollivier-Trigalo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446305v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957258v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454376v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454402v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454342v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01164911v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01164916v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Cos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Douillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00907086v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00830303v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00942833v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932759v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786418v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00735940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786415v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00678701v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614197v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394470v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614196v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614195v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394465v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04932301v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.038.0065" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490241v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02524501v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877924v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Mathieu Poupeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.172.0005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877938v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.172.0049" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02877599v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.172.0021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389680v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.16902" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385626v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu-Fritz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.218.0039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591393v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451867v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01377804v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01164905v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.077.0145" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01164898v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932766v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.025.0055" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00922848v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932769v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00942693v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820546v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadiou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00785864v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00636762v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583484v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540748v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018409344783" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-Z7JJJPW1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540751v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540753v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00580375v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370745v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370410v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370412v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370414v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-04932278v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277924v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00816326v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00816328v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786085v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00816327v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00816329v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00816321v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00816325v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00816320v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00816323v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00816331v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00637187v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00581088v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00613650v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00854140v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00854086v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00854138v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901440v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Chauvel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dormois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Galimberti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451920v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00636775v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Benchendikh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700732v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588275v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02877622v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734636v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadiou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00690788v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254835v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786115v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543803v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543802v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543806v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176752v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00850991v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00850564v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00309057v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286800v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00850557v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00850990v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K&#251;bler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00850993v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russeil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00850988v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jouve" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135823v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Trigalo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faure" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00370613v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>