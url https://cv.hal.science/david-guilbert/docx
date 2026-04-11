--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -1664,282 +1664,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of machine learning method to classify electromagnetic characteristics of pavement tack coat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Andreoli</w:t>
+                <w:t xml:space="preserve">Deep learning based real-time automatic hyperbola detection on GPR data for buried utility network mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakeeb Mohamed Jaufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ihamouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rakeeb Jaufer</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Ground Penetrating Radar (GPR 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st Data Science in Pavement Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, McLean, Virginia, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681766v1</w:t>
+                <w:t xml:space="preserve">hal-04464223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning based real-time automatic hyperbola detection on GPR data for buried utility network mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rakeeb Mohamed Jaufer</w:t>
+                <w:t xml:space="preserve">The use of machine learning method to classify electromagnetic characteristics of pavement tack coat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ihamouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakeeb Jaufer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shreedhar Savant Todkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Data Science in Pavement Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Ground Penetrating Radar (GPR 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Golden Colorado, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/gpr2022-022.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04464223v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning based automatic hyperbola detection on GPR data for buried utility pipes mapping</w:t>
               </w:r>
@@ -2453,51 +2453,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ray-based method vs. SVM for the inversion of embedded cylindrical pipe’s parameters from GPR data: Numerical comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakeeb Jaufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shreedhar Savant Todkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4735,51 +4735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05235974v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Andreoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ihamouten" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souriou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilbert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04464208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakeeb Mohamed Jaufer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Goyat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreedhar Savant Todkar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14041047" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814873v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sima Kadkhodazadeh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14153623" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012823v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14215593" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327708v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Tchana Tankeu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13173456" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998749v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borui Guan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2020.3024037" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133940v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Derobert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bosc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599949v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2017.2743215" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393902v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bastard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio Song Ieng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2560903" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058308v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2014.2345755" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563766v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Mbubia Tchoua" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tissier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dezert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04331899v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Buliuk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkele" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwagpr57138.2023.10329021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681766v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakeeb Jaufer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/gpr2022-022.1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04464223v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04464225v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarun Yaram" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR50767.2021.9843151" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653514v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jaufer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heinkele" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loubat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120222" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327535v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kadkhodazadeh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andreoli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauchard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120040" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04464226v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/gpr2020-093.1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023918v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Richard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut W. Gundel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borderon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993052v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Todkar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8899302" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872670v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. D&#233;robert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guilbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Gaudin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2018.8441526" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2017.7996056" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2016.7572691" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795232v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2013.6629666" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562057v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bacelar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799801v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delepoulle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Boubezoul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030014v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foucher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkel&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631776v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394284405.ch6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283406v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283400v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525453v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourlier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04614651v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caucheteux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Bosc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01133516v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05235974v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Andreoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ihamouten" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souriou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilbert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04464208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakeeb Mohamed Jaufer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Goyat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreedhar Savant Todkar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14041047" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814873v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sima Kadkhodazadeh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14153623" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012823v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14215593" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327708v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Tchana Tankeu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13173456" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998749v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borui Guan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2020.3024037" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133940v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Derobert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bosc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599949v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2017.2743215" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393902v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bastard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio Song Ieng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2560903" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058308v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2014.2345755" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563766v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Mbubia Tchoua" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tissier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dezert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04331899v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Buliuk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkele" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwagpr57138.2023.10329021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04464223v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681766v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakeeb Jaufer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/gpr2022-022.1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04464225v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarun Yaram" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR50767.2021.9843151" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653514v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jaufer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heinkele" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loubat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120222" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327535v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kadkhodazadeh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andreoli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauchard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120040" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04464226v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/gpr2020-093.1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023918v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Richard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut W. Gundel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borderon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993052v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Todkar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8899302" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872670v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. D&#233;robert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guilbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Gaudin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2018.8441526" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2017.7996056" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2016.7572691" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795232v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2013.6629666" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562057v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bacelar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799801v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delepoulle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Boubezoul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030014v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foucher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkel&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631776v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394284405.ch6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283406v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283400v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525453v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourlier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04614651v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caucheteux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Bosc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01133516v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>