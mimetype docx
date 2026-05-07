--- v1 (2026-04-11)
+++ v2 (2026-05-07)
@@ -1919,421 +1919,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning based automatic hyperbola detection on GPR data for buried utility pipes mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rakeeb Mohamed Jaufer</w:t>
+                <w:t xml:space="preserve">Deep convolutional neural network for estimation of depth and radius from GPR raw signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jaufer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Heinkele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Loubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ihamouten</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 11th International Workshop on Advanced Ground Penetrating Radar (IWAGPR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IWAGPR50767.2021.9843151⟩</w:t>
+              <w:t xml:space="preserve">NSG2021 2nd Conference on Geophysics for Infrastructure Planning, Monitoring and BIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Bordeaux, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202120222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04464225v1</w:t>
+                <w:t xml:space="preserve">hal-03653514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep convolutional neural network for estimation of depth and radius from GPR raw signals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Heinkele</w:t>
+                <w:t xml:space="preserve">Experimental Study to Characterize a Magneto-Functional Technology vs. Corrosion in Reinforced Concrete Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Souriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ihamouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Loubat</w:t>
+                <w:t xml:space="preserve">S. Kadkhodazadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guilbert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Ihamouten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NSG2021 2nd Conference on Geophysics for Infrastructure Planning, Monitoring and BIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Bordeaux, France. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202120222⟩</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202120021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653514v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study to Characterize a Magneto-Functional Technology vs. Corrosion in Reinforced Concrete Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Souriou</w:t>
+                <w:t xml:space="preserve">Deep learning based automatic hyperbola detection on GPR data for buried utility pipes mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakeeb Mohamed Jaufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ihamouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Kadkhodazadeh</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shreedhar Savant Todkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Fan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tarun Yaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSG2021 2nd Conference on Geophysics for Infrastructure Planning, Monitoring and BIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Bordeaux, France. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2021 11th International Workshop on Advanced Ground Penetrating Radar (IWAGPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Valletta, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202120021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IWAGPR50767.2021.9843151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327535v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling using gprMax to identify a subsurface tack coat for SVM classification</w:t>
               </w:r>
@@ -2358,51 +2358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ihamouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Jaufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shreedhar Savant Todkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4735,51 +4735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05235974v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Andreoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ihamouten" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souriou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilbert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04464208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakeeb Mohamed Jaufer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Goyat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreedhar Savant Todkar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14041047" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814873v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sima Kadkhodazadeh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14153623" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012823v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14215593" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327708v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Tchana Tankeu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13173456" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998749v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borui Guan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2020.3024037" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133940v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Derobert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bosc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599949v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2017.2743215" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393902v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bastard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio Song Ieng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2560903" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058308v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2014.2345755" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563766v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Mbubia Tchoua" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tissier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dezert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04331899v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Buliuk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkele" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwagpr57138.2023.10329021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04464223v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681766v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakeeb Jaufer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/gpr2022-022.1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04464225v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarun Yaram" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR50767.2021.9843151" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653514v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jaufer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heinkele" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loubat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120222" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327535v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kadkhodazadeh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andreoli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauchard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120040" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04464226v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/gpr2020-093.1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023918v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Richard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut W. Gundel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borderon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993052v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Todkar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8899302" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872670v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. D&#233;robert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guilbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Gaudin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2018.8441526" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2017.7996056" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2016.7572691" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795232v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2013.6629666" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562057v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bacelar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799801v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delepoulle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Boubezoul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030014v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foucher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkel&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631776v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394284405.ch6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283406v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283400v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525453v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourlier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04614651v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caucheteux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Bosc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01133516v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05235974v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Andreoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ihamouten" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souriou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilbert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04464208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakeeb Mohamed Jaufer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Goyat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreedhar Savant Todkar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14041047" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814873v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sima Kadkhodazadeh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14153623" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012823v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14215593" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327708v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Tchana Tankeu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13173456" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998749v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borui Guan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2020.3024037" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133940v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Derobert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bosc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599949v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2017.2743215" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393902v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bastard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio Song Ieng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2560903" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058308v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2014.2345755" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563766v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Mbubia Tchoua" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tissier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dezert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04331899v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Buliuk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkele" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwagpr57138.2023.10329021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04464223v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681766v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakeeb Jaufer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/gpr2022-022.1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653514v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jaufer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heinkele" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loubat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120222" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327535v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kadkhodazadeh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04464225v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarun Yaram" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR50767.2021.9843151" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andreoli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauchard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120040" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04464226v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/gpr2020-093.1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023918v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Richard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut W. Gundel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borderon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993052v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Todkar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8899302" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872670v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. D&#233;robert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guilbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Gaudin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2018.8441526" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2017.7996056" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2016.7572691" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795232v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2013.6629666" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562057v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bacelar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799801v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delepoulle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Boubezoul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030014v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foucher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkel&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631776v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394284405.ch6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283406v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283400v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525453v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourlier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04614651v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caucheteux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Bosc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01133516v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>